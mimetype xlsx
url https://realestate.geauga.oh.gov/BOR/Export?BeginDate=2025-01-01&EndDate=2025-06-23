--- v0 (2025-12-07)
+++ v1 (2026-07-26)
@@ -1117,74 +1117,74 @@
       </c>
       <c r="E20" s="2">
         <v>-99100</v>
       </c>
       <c r="F20" s="2">
         <v>1</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="1">
         <v>45707</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="2">
-        <v>-92510</v>
+        <v>0</v>
       </c>
       <c r="F21" s="2">
         <v>1</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="1">
         <v>45707</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E22" s="2">
-        <v>-297860</v>
+        <v>0</v>
       </c>
       <c r="F22" s="2">
         <v>1</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="1">
         <v>45712</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="2">
         <v>-61690</v>
       </c>
       <c r="F23" s="2">
@@ -1232,74 +1232,74 @@
       </c>
       <c r="E25" s="2">
         <v>-65000</v>
       </c>
       <c r="F25" s="2">
         <v>1</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B26" s="1">
         <v>45713</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="2">
-        <v>-757570</v>
+        <v>0</v>
       </c>
       <c r="F26" s="2">
         <v>1</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="1">
         <v>45713</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E27" s="2">
-        <v>-118300</v>
+        <v>0</v>
       </c>
       <c r="F27" s="2">
         <v>1</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="1">
         <v>45716</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="2">
         <v>-82489</v>
       </c>
       <c r="F28" s="2">
@@ -1347,51 +1347,51 @@
       </c>
       <c r="E30" s="2">
         <v>-55175</v>
       </c>
       <c r="F30" s="2">
         <v>1</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="1">
         <v>45716</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="2">
-        <v>-400470</v>
+        <v>0</v>
       </c>
       <c r="F31" s="2">
         <v>1</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="1">
         <v>45719</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="2">
         <v>-446530</v>
       </c>
       <c r="F32" s="2">
@@ -1416,97 +1416,97 @@
       </c>
       <c r="E33" s="2">
         <v>-92100</v>
       </c>
       <c r="F33" s="2">
         <v>1</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="1">
         <v>45720</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E34" s="2">
-        <v>-74800</v>
+        <v>0</v>
       </c>
       <c r="F34" s="2">
         <v>1</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="1">
         <v>45726</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E35" s="2">
         <v>-91700</v>
       </c>
       <c r="F35" s="2">
         <v>1</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="1">
         <v>45726</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E36" s="2">
-        <v>-361910</v>
+        <v>0</v>
       </c>
       <c r="F36" s="2">
         <v>1</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="1">
         <v>45729</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="2">
         <v>-43500</v>
       </c>
       <c r="F37" s="2">
@@ -2152,51 +2152,51 @@
       </c>
       <c r="E65" s="2">
         <v>-83564</v>
       </c>
       <c r="F65" s="2">
         <v>1</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B66" s="1">
         <v>45744</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E66" s="2">
-        <v>-710050</v>
+        <v>0</v>
       </c>
       <c r="F66" s="2">
         <v>3</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B67" s="1">
         <v>45744</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="2">
         <v>-67600</v>
       </c>
       <c r="F67" s="2">