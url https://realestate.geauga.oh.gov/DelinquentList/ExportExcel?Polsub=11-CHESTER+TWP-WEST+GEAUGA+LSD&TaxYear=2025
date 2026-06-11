--- v0 (2026-02-09)
+++ v1 (2026-06-11)
@@ -5,121 +5,103 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="167" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>00046</t>
-[...2 lines deleted...]
-    <t>SULLIVAN NANCY &amp; HUGH WROS</t>
+    <t>00158</t>
+  </si>
+  <si>
+    <t>DECKER PAUL H</t>
   </si>
   <si>
     <t>2807 - WEST GEAUGA LSD</t>
   </si>
   <si>
-    <t>8701 MAYFIELD RD LOT 121</t>
+    <t>8701 MAYFIELD RD LOT 122</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00158</t>
-[...7 lines deleted...]
-  <si>
     <t>01354</t>
   </si>
   <si>
     <t>RANDOU JR BRUCE A</t>
   </si>
   <si>
     <t>8701 MAYFIELD RD LOT 190</t>
   </si>
   <si>
     <t>01861</t>
   </si>
   <si>
     <t>CUMMINS CHRISTOPHER</t>
   </si>
   <si>
     <t>8701 MAYFIELD RD LOT 191</t>
   </si>
   <si>
-    <t>11-010113</t>
-[...7 lines deleted...]
-  <si>
     <t>11-042800</t>
   </si>
   <si>
     <t>BROWN WILLIAM C</t>
   </si>
   <si>
     <t>12575 HOVEY DR</t>
   </si>
   <si>
     <t>11-054700</t>
   </si>
   <si>
     <t>CHENOWITH JAMES R</t>
   </si>
   <si>
     <t>9635 KIM DR</t>
   </si>
   <si>
     <t>11-054800</t>
   </si>
   <si>
     <t>KIM DR</t>
   </si>
   <si>
     <t>11-061790</t>
@@ -130,113 +112,86 @@
   <si>
     <t>13030 SPERRY RD</t>
   </si>
   <si>
     <t>11-067850</t>
   </si>
   <si>
     <t>PAZ JAVIER O HUERTAS &amp; HUERTAS JASMINE M</t>
   </si>
   <si>
     <t>CHAPIN ST</t>
   </si>
   <si>
     <t>11-067870</t>
   </si>
   <si>
     <t>11-067900</t>
   </si>
   <si>
     <t>JACK DONALD &amp; NANCY CO TRUSTEES</t>
   </si>
   <si>
     <t>12383 CHILLICOTHE RD</t>
   </si>
   <si>
-    <t>11-077000</t>
-[...7 lines deleted...]
-  <si>
     <t>11-098200</t>
   </si>
   <si>
     <t>FINIZIA ANTHONAY S &amp; SUNDAY THERESE A</t>
   </si>
   <si>
     <t>13032 DOROTHY RD</t>
   </si>
   <si>
-    <t>11-100600</t>
-[...7 lines deleted...]
-  <si>
     <t>11-106601</t>
   </si>
   <si>
     <t>AUSTIN JAMES B &amp; KAREN N M</t>
   </si>
   <si>
     <t>KRISTINE DR</t>
   </si>
   <si>
     <t>11-110225</t>
   </si>
   <si>
     <t>MC GARRY KEVIN G SR TOD &amp; KATHLEEN M TOD</t>
   </si>
   <si>
     <t>13191 MARILYN RD</t>
   </si>
   <si>
     <t>11-115900</t>
   </si>
   <si>
     <t>MORMINO PAMELA E &amp; LYMAN MATT H</t>
   </si>
   <si>
     <t>12316 HEATH RD</t>
   </si>
   <si>
-    <t>11-127900</t>
-[...7 lines deleted...]
-  <si>
     <t>11-148100</t>
   </si>
   <si>
     <t>PERELMAN PAUL H TRUSTEE</t>
   </si>
   <si>
     <t>13461 GREEN DR</t>
   </si>
   <si>
     <t>11-154020</t>
   </si>
   <si>
     <t>NERO COLLEEN A</t>
   </si>
   <si>
     <t>12930 LYNN DR</t>
   </si>
   <si>
     <t>11-158900</t>
   </si>
   <si>
     <t>JOHNSON JIL L</t>
   </si>
   <si>
     <t>8792 RANCH DR</t>
@@ -247,128 +202,92 @@
   <si>
     <t>YOUNG DAVID J &amp; MICHELLE M</t>
   </si>
   <si>
     <t>7516 OAK HILL DR</t>
   </si>
   <si>
     <t>11-170500</t>
   </si>
   <si>
     <t>KINNAIRD JAMES E</t>
   </si>
   <si>
     <t>13168 WESTCHESTER TRL</t>
   </si>
   <si>
     <t>11-174200</t>
   </si>
   <si>
     <t>8396 MAYFIELD LLC</t>
   </si>
   <si>
     <t>8396 MAYFIELD RD</t>
   </si>
   <si>
-    <t>11-177700</t>
-[...7 lines deleted...]
-  <si>
     <t>11-188800</t>
   </si>
   <si>
     <t>CARLSON ROBERT J &amp; JOSEPHINE</t>
   </si>
   <si>
     <t>WILSON MILLS RD</t>
   </si>
   <si>
     <t>11-188900</t>
   </si>
   <si>
     <t>7246 WILSON MILLS RD</t>
   </si>
   <si>
     <t>11-205900</t>
   </si>
   <si>
     <t>RUMBOLD JOHN R &amp; CHERIE L</t>
   </si>
   <si>
     <t>11660 EAST HILL DR</t>
   </si>
   <si>
     <t>11-208000</t>
   </si>
   <si>
     <t>MARTIN MATTHEW A &amp; ERIN M</t>
   </si>
   <si>
     <t>13064 STRATFORD TRL</t>
   </si>
   <si>
-    <t>11-216550</t>
-[...16 lines deleted...]
-  <si>
     <t>11-234500</t>
   </si>
   <si>
     <t>SHIOZAWA JAMES T</t>
   </si>
   <si>
     <t>8954 CEDAR RD</t>
   </si>
   <si>
-    <t>11-240500</t>
-[...7 lines deleted...]
-  <si>
     <t>11-245940</t>
   </si>
   <si>
     <t>O CONNOR THOMAS H TOD</t>
   </si>
   <si>
     <t>9454 SHERMAN RD</t>
   </si>
   <si>
     <t>11-255200</t>
   </si>
   <si>
     <t>PARKER LAVINIA E</t>
   </si>
   <si>
     <t>CEDAR RD</t>
   </si>
   <si>
     <t>11-262121</t>
   </si>
   <si>
     <t>11490 KRISTINE DR</t>
   </si>
   <si>
     <t>11-264000</t>
@@ -385,162 +304,105 @@
   <si>
     <t>TODD MARK &amp; TRUDY L</t>
   </si>
   <si>
     <t>12604 WARD DR</t>
   </si>
   <si>
     <t>11-315960</t>
   </si>
   <si>
     <t>STACK INVESTORS LLC</t>
   </si>
   <si>
     <t>12790 HEATH RD</t>
   </si>
   <si>
     <t>11-317000</t>
   </si>
   <si>
     <t>BORCZIAK BRUCE J &amp; LISA N</t>
   </si>
   <si>
     <t>11905 SANDGATE CIR</t>
   </si>
   <si>
-    <t>11-317200</t>
-[...7 lines deleted...]
-  <si>
     <t>11-321700</t>
   </si>
   <si>
     <t>HOLUB CHARLES R JR &amp; ERIN P</t>
   </si>
   <si>
     <t>7505 AVON LN</t>
   </si>
   <si>
-    <t>11-324100</t>
-[...7 lines deleted...]
-  <si>
     <t>11-352300</t>
   </si>
   <si>
     <t>VARGO NATHAN &amp; GARY L &amp; LARRY D &amp; SMITH RICKY</t>
   </si>
   <si>
     <t>12234 NORTON DR</t>
   </si>
   <si>
     <t>11-383000</t>
   </si>
   <si>
     <t>QILIN GROUP LLC</t>
   </si>
   <si>
     <t>12839 CHILLICOTHE RD</t>
   </si>
   <si>
-    <t>11-388654</t>
-[...16 lines deleted...]
-  <si>
     <t>11-389116</t>
   </si>
   <si>
     <t>HALDI ERIC &amp; ELLEN</t>
   </si>
   <si>
     <t>12660 BARFIELD DR</t>
   </si>
   <si>
     <t>11-389123</t>
   </si>
   <si>
     <t>WHITING SAMUEL G &amp; HELEN</t>
   </si>
   <si>
     <t>RESERVE LN</t>
   </si>
   <si>
     <t>11-389124</t>
   </si>
   <si>
     <t>11-389199</t>
   </si>
   <si>
     <t>SEMBRIC MICHAEL &amp; QUERCIOLI CARL</t>
   </si>
   <si>
     <t>SUMMERS RD</t>
-  </si>
-[...19 lines deleted...]
-    <t>11-389247</t>
   </si>
   <si>
     <t>11-389286</t>
   </si>
   <si>
     <t>ANDREWS DOLORES M</t>
   </si>
   <si>
     <t>GLEN HL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -559,1284 +421,927 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F58" headerRowCount="1">
-  <autoFilter ref="A1:F58"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F41" headerRowCount="1">
+  <autoFilter ref="A1:F41"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51822&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51822&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F58"/>
+  <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
-    <col min="2" max="2" width="62.40375518798828" customWidth="1"/>
+    <col min="2" max="2" width="48.261924743652344" customWidth="1"/>
     <col min="3" max="3" width="24.30378532409668" customWidth="1"/>
-    <col min="4" max="4" width="27.068105697631836" customWidth="1"/>
+    <col min="4" max="4" width="25.87828254699707" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>37.76</v>
+        <v>877.24</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>877.24</v>
+        <v>209</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>209</v>
+        <v>242.51</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>242.51</v>
+        <v>4821.09</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>210.94</v>
+        <v>1641.22</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="2">
-        <v>4821.09</v>
+        <v>275.37</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="2">
-        <v>1641.22</v>
+        <v>133.1</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2">
-        <v>275.37</v>
+        <v>164.03</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2">
-        <v>133.1</v>
+        <v>57.98</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="2">
-        <v>164.03</v>
+        <v>1816.29</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="2">
-        <v>57.98</v>
+        <v>6870.74</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2">
-        <v>1816.29</v>
+        <v>104.32</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="2">
-        <v>2563.55</v>
+        <v>2019.25</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2">
-        <v>6870.74</v>
+        <v>34487.36</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2">
-        <v>3681.53</v>
+        <v>8318.69</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2">
-        <v>104.32</v>
+        <v>7093.91</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="2">
-        <v>2019.25</v>
+        <v>8287.32</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2">
-        <v>34487.36</v>
+        <v>2349.39</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="2">
-        <v>571.64</v>
+        <v>2838.9</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2">
-        <v>8318.69</v>
+        <v>99.08</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="2">
-        <v>7093.91</v>
+        <v>1029.34</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="2">
-        <v>8287.32</v>
+        <v>4523.39</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="2">
-        <v>2349.39</v>
+        <v>623.93</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="2">
-        <v>2838.9</v>
+        <v>13476.75</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="2">
-        <v>3795.22</v>
+        <v>24561.61</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="2">
-        <v>146.79</v>
+        <v>3560.34</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="2">
-        <v>1029.34</v>
+        <v>810.33</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" s="2">
-        <v>4523.39</v>
+        <v>6666.68</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="2">
-        <v>623.93</v>
+        <v>12004.41</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="2">
-        <v>13476.75</v>
+        <v>53098.96</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="2">
-        <v>3581.4</v>
+        <v>5722.17</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="2">
-        <v>301.36</v>
+        <v>4320.82</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="2">
-        <v>24561.61</v>
+        <v>13571.35</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>11.03</v>
+        <v>3084.02</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>3560.34</v>
+        <v>1200.3</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>810.33</v>
+        <v>295.22</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E38" s="2">
-        <v>6666.68</v>
+        <v>120.43</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E39" s="2">
-        <v>12604.41</v>
+        <v>120.43</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="2">
-        <v>53098.96</v>
+        <v>104.82</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E41" s="2">
-        <v>5722.17</v>
+        <v>24.21</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>10</v>
-[...338 lines deleted...]
-      <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
-    <hyperlink ref="F42" r:id="rId42"/>
-[...15 lines deleted...]
-    <hyperlink ref="F58" r:id="rId58"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>