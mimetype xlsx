--- v1 (2026-06-11)
+++ v2 (2026-07-28)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00158</t>
   </si>
   <si>
     <t>DECKER PAUL H</t>
   </si>
   <si>
@@ -121,59 +121,50 @@
   <si>
     <t>CHAPIN ST</t>
   </si>
   <si>
     <t>11-067870</t>
   </si>
   <si>
     <t>11-067900</t>
   </si>
   <si>
     <t>JACK DONALD &amp; NANCY CO TRUSTEES</t>
   </si>
   <si>
     <t>12383 CHILLICOTHE RD</t>
   </si>
   <si>
     <t>11-098200</t>
   </si>
   <si>
     <t>FINIZIA ANTHONAY S &amp; SUNDAY THERESE A</t>
   </si>
   <si>
     <t>13032 DOROTHY RD</t>
   </si>
   <si>
-    <t>11-106601</t>
-[...7 lines deleted...]
-  <si>
     <t>11-110225</t>
   </si>
   <si>
     <t>MC GARRY KEVIN G SR TOD &amp; KATHLEEN M TOD</t>
   </si>
   <si>
     <t>13191 MARILYN RD</t>
   </si>
   <si>
     <t>11-115900</t>
   </si>
   <si>
     <t>MORMINO PAMELA E &amp; LYMAN MATT H</t>
   </si>
   <si>
     <t>12316 HEATH RD</t>
   </si>
   <si>
     <t>11-148100</t>
   </si>
   <si>
     <t>PERELMAN PAUL H TRUSTEE</t>
   </si>
   <si>
     <t>13461 GREEN DR</t>
@@ -262,92 +253,68 @@
   <si>
     <t>SHIOZAWA JAMES T</t>
   </si>
   <si>
     <t>8954 CEDAR RD</t>
   </si>
   <si>
     <t>11-245940</t>
   </si>
   <si>
     <t>O CONNOR THOMAS H TOD</t>
   </si>
   <si>
     <t>9454 SHERMAN RD</t>
   </si>
   <si>
     <t>11-255200</t>
   </si>
   <si>
     <t>PARKER LAVINIA E</t>
   </si>
   <si>
     <t>CEDAR RD</t>
   </si>
   <si>
-    <t>11-262121</t>
-[...4 lines deleted...]
-  <si>
     <t>11-264000</t>
   </si>
   <si>
     <t>MURTON HUGHES GETTY</t>
   </si>
   <si>
     <t>8161 SHERMAN RD</t>
   </si>
   <si>
     <t>11-294900</t>
   </si>
   <si>
     <t>TODD MARK &amp; TRUDY L</t>
   </si>
   <si>
     <t>12604 WARD DR</t>
   </si>
   <si>
-    <t>11-315960</t>
-[...16 lines deleted...]
-  <si>
     <t>11-321700</t>
   </si>
   <si>
     <t>HOLUB CHARLES R JR &amp; ERIN P</t>
   </si>
   <si>
     <t>7505 AVON LN</t>
   </si>
   <si>
     <t>11-352300</t>
   </si>
   <si>
     <t>VARGO NATHAN &amp; GARY L &amp; LARRY D &amp; SMITH RICKY</t>
   </si>
   <si>
     <t>12234 NORTON DR</t>
   </si>
   <si>
     <t>11-383000</t>
   </si>
   <si>
     <t>QILIN GROUP LLC</t>
   </si>
   <si>
     <t>12839 CHILLICOTHE RD</t>
@@ -368,50 +335,116 @@
     <t>WHITING SAMUEL G &amp; HELEN</t>
   </si>
   <si>
     <t>RESERVE LN</t>
   </si>
   <si>
     <t>11-389124</t>
   </si>
   <si>
     <t>11-389199</t>
   </si>
   <si>
     <t>SEMBRIC MICHAEL &amp; QUERCIOLI CARL</t>
   </si>
   <si>
     <t>SUMMERS RD</t>
   </si>
   <si>
     <t>11-389286</t>
   </si>
   <si>
     <t>ANDREWS DOLORES M</t>
   </si>
   <si>
     <t>GLEN HL</t>
+  </si>
+  <si>
+    <t>11-800000</t>
+  </si>
+  <si>
+    <t>DAVID OIL COMPANY LLC</t>
+  </si>
+  <si>
+    <t>WELL</t>
+  </si>
+  <si>
+    <t>11-800366</t>
+  </si>
+  <si>
+    <t>KENDALL CHARLES J</t>
+  </si>
+  <si>
+    <t>ROYALTY</t>
+  </si>
+  <si>
+    <t>11-800531</t>
+  </si>
+  <si>
+    <t>CANTRALL MATTHEW</t>
+  </si>
+  <si>
+    <t>11-800585</t>
+  </si>
+  <si>
+    <t>PETERSEN LISA</t>
+  </si>
+  <si>
+    <t>11-800592</t>
+  </si>
+  <si>
+    <t>THOMAS RICHARD</t>
+  </si>
+  <si>
+    <t>11-800790</t>
+  </si>
+  <si>
+    <t>SMITH MIRIAM</t>
+  </si>
+  <si>
+    <t>11-800800</t>
+  </si>
+  <si>
+    <t>SMITH SUSAN E</t>
+  </si>
+  <si>
+    <t>11-800940</t>
+  </si>
+  <si>
+    <t>WHITING MATTHEW LEE</t>
+  </si>
+  <si>
+    <t>11-880264</t>
+  </si>
+  <si>
+    <t>GEAUGA OIL &amp; GAS LLC</t>
+  </si>
+  <si>
+    <t>11-880265</t>
+  </si>
+  <si>
+    <t>GEAUGA GAS &amp; OIL LLC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -421,70 +454,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F41" headerRowCount="1">
-  <autoFilter ref="A1:F41"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F47" headerRowCount="1">
+  <autoFilter ref="A1:F47"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51822&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52401&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F41"/>
+  <dimension ref="A1:F47"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="48.261924743652344" customWidth="1"/>
     <col min="3" max="3" width="24.30378532409668" customWidth="1"/>
     <col min="4" max="4" width="25.87828254699707" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -708,640 +741,766 @@
       </c>
       <c r="D12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2">
         <v>6870.74</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2">
-        <v>104.32</v>
+        <v>2019.25</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="2">
-        <v>2019.25</v>
+        <v>34487.36</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2">
-        <v>34487.36</v>
+        <v>8318.69</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2">
-        <v>8318.69</v>
+        <v>7093.91</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2">
-        <v>7093.91</v>
+        <v>8287.32</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="2">
-        <v>8287.32</v>
+        <v>2349.39</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2">
-        <v>2349.39</v>
+        <v>2838.9</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="2">
-        <v>2838.9</v>
+        <v>99.08</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2">
-        <v>99.08</v>
+        <v>1029.34</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="2">
-        <v>1029.34</v>
+        <v>4523.39</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="2">
-        <v>4523.39</v>
+        <v>623.93</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="2">
-        <v>623.93</v>
+        <v>13476.75</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="2">
-        <v>13476.75</v>
+        <v>24561.61</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E26" s="2">
-        <v>24561.61</v>
+        <v>3560.34</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="2">
-        <v>3560.34</v>
+        <v>810.33</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="2">
-        <v>810.33</v>
+        <v>11804.41</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E29" s="2">
-        <v>6666.68</v>
+        <v>53098.96</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E30" s="2">
-        <v>12004.41</v>
+        <v>13571.35</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E31" s="2">
-        <v>53098.96</v>
+        <v>3084.02</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E32" s="2">
-        <v>5722.17</v>
+        <v>1200.3</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E33" s="2">
-        <v>4320.82</v>
+        <v>145.22</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E34" s="2">
-        <v>13571.35</v>
+        <v>120.43</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>3084.02</v>
+        <v>120.43</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>1200.3</v>
+        <v>104.82</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>295.22</v>
+        <v>24.21</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="2">
-        <v>120.43</v>
+        <v>6028.32</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E39" s="2">
-        <v>120.43</v>
+        <v>49.54</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="2">
-        <v>104.82</v>
+        <v>32.62</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E41" s="2">
+        <v>20.71</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="E41" s="2">
-[...2 lines deleted...]
-      <c r="F41" s="1" t="s">
+      <c r="B42" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E42" s="2">
+        <v>48.17</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E43" s="2">
+        <v>64.55</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E44" s="2">
+        <v>22.61</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E45" s="2">
+        <v>23.74</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E46" s="2">
+        <v>73.68</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E47" s="2">
+        <v>73.68</v>
+      </c>
+      <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
     <hyperlink ref="F22" r:id="rId22"/>
     <hyperlink ref="F23" r:id="rId23"/>
     <hyperlink ref="F24" r:id="rId24"/>
     <hyperlink ref="F25" r:id="rId25"/>
     <hyperlink ref="F26" r:id="rId26"/>
     <hyperlink ref="F27" r:id="rId27"/>
     <hyperlink ref="F28" r:id="rId28"/>
     <hyperlink ref="F29" r:id="rId29"/>
     <hyperlink ref="F30" r:id="rId30"/>
     <hyperlink ref="F31" r:id="rId31"/>
     <hyperlink ref="F32" r:id="rId32"/>
     <hyperlink ref="F33" r:id="rId33"/>
     <hyperlink ref="F34" r:id="rId34"/>
     <hyperlink ref="F35" r:id="rId35"/>
     <hyperlink ref="F36" r:id="rId36"/>
     <hyperlink ref="F37" r:id="rId37"/>
     <hyperlink ref="F38" r:id="rId38"/>
     <hyperlink ref="F39" r:id="rId39"/>
     <hyperlink ref="F40" r:id="rId40"/>
     <hyperlink ref="F41" r:id="rId41"/>
+    <hyperlink ref="F42" r:id="rId42"/>
+    <hyperlink ref="F43" r:id="rId43"/>
+    <hyperlink ref="F44" r:id="rId44"/>
+    <hyperlink ref="F45" r:id="rId45"/>
+    <hyperlink ref="F46" r:id="rId46"/>
+    <hyperlink ref="F47" r:id="rId47"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>