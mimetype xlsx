--- v0 (2026-02-09)
+++ v1 (2026-06-12)
@@ -5,745 +5,529 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="478" uniqueCount="478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="359">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00024</t>
   </si>
   <si>
     <t>ROPP KRISTEN</t>
   </si>
   <si>
     <t>2801 - BERKSHIRE LSD</t>
   </si>
   <si>
     <t>8 CARDINAL DR</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00029</t>
-[...17 lines deleted...]
-    <t>00335</t>
+    <t>00339</t>
+  </si>
+  <si>
+    <t>RABAS MARIE</t>
+  </si>
+  <si>
+    <t>10674 MADISON RD</t>
+  </si>
+  <si>
+    <t>00383</t>
+  </si>
+  <si>
+    <t>DENT ORA B JR</t>
+  </si>
+  <si>
+    <t>15232 MOSELEY RD</t>
+  </si>
+  <si>
+    <t>00452</t>
+  </si>
+  <si>
+    <t>BREEDLOVE MADYSEN N</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 17</t>
+  </si>
+  <si>
+    <t>00597</t>
+  </si>
+  <si>
+    <t>SWEENEY ALEXIS</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 81</t>
+  </si>
+  <si>
+    <t>00608</t>
+  </si>
+  <si>
+    <t>ARNOLD WADE &amp; KRYSTINA</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 13</t>
+  </si>
+  <si>
+    <t>00615</t>
+  </si>
+  <si>
+    <t>RUSTIC PINES HOMES LLC</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 55</t>
+  </si>
+  <si>
+    <t>00689</t>
+  </si>
+  <si>
+    <t>POCHODZAY MELINDA R</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 72</t>
+  </si>
+  <si>
+    <t>00756</t>
+  </si>
+  <si>
+    <t>HOLSCHUH THOMAS E III</t>
+  </si>
+  <si>
+    <t>159 LAKEVIEW LN</t>
+  </si>
+  <si>
+    <t>00863</t>
+  </si>
+  <si>
+    <t>BISESI DONOMIC &amp; JOANNE</t>
+  </si>
+  <si>
+    <t>158 LAKEVIEW LN</t>
+  </si>
+  <si>
+    <t>01075</t>
+  </si>
+  <si>
+    <t>FISHER ANDREW J</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 69</t>
+  </si>
+  <si>
+    <t>01177</t>
+  </si>
+  <si>
+    <t>KWASNIEWSKI ERIN L</t>
+  </si>
+  <si>
+    <t>70 TRACY LN</t>
+  </si>
+  <si>
+    <t>01314</t>
+  </si>
+  <si>
+    <t>IADIMARCO NICHOLAS J</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 101</t>
+  </si>
+  <si>
+    <t>01374</t>
+  </si>
+  <si>
+    <t>BREEDLOVE ALEXIA</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 85</t>
+  </si>
+  <si>
+    <t>01392</t>
+  </si>
+  <si>
+    <t>MCCORMACK GENEVA</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 34</t>
+  </si>
+  <si>
+    <t>01433</t>
+  </si>
+  <si>
+    <t>DOWLING PATRICK B</t>
+  </si>
+  <si>
+    <t>11 CARDINAL DR</t>
+  </si>
+  <si>
+    <t>01458</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 97</t>
+  </si>
+  <si>
+    <t>01494</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 39</t>
+  </si>
+  <si>
+    <t>01510</t>
+  </si>
+  <si>
+    <t>HINZMAN DESTINY</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 21</t>
+  </si>
+  <si>
+    <t>01512</t>
+  </si>
+  <si>
+    <t>GAUL RACHEL S</t>
+  </si>
+  <si>
+    <t>15222 MOSELEY RD</t>
+  </si>
+  <si>
+    <t>01604</t>
+  </si>
+  <si>
+    <t>COMPTON MICHELLE L</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 107</t>
+  </si>
+  <si>
+    <t>01615</t>
+  </si>
+  <si>
+    <t>REID KYLEE &amp; LISA</t>
+  </si>
+  <si>
+    <t>57 TRACY LN</t>
+  </si>
+  <si>
+    <t>01628</t>
+  </si>
+  <si>
+    <t>SARBACH LAURA</t>
+  </si>
+  <si>
+    <t>34 CARDINAL DR</t>
+  </si>
+  <si>
+    <t>01666</t>
+  </si>
+  <si>
+    <t>LEWIS CRAIG A</t>
+  </si>
+  <si>
+    <t>35 CARDINAL DR</t>
+  </si>
+  <si>
+    <t>01707</t>
   </si>
   <si>
     <t>RUSTIC PINES LLC</t>
   </si>
   <si>
-    <t>17748 ROCK CREEK RD LOT 79</t>
-[...319 lines deleted...]
-  <si>
     <t>17748 ROCK CREEK RD LOT 119</t>
   </si>
   <si>
-    <t>01714</t>
-[...7 lines deleted...]
-  <si>
     <t>01817</t>
   </si>
   <si>
     <t>FRIEDEN VICTORIA</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 61</t>
   </si>
   <si>
-    <t>01857</t>
-[...10 lines deleted...]
-  <si>
     <t>01964</t>
   </si>
   <si>
     <t>BOSTICK BROOKLYN N + HAHN DREW M</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 88</t>
   </si>
   <si>
     <t>02047</t>
   </si>
   <si>
     <t>SAYER WENDY K</t>
   </si>
   <si>
     <t xml:space="preserve">17748 ROCK CREEK RD  LOT 138</t>
   </si>
   <si>
-    <t>02107</t>
-[...7 lines deleted...]
-  <si>
     <t>04-001200</t>
   </si>
   <si>
     <t>ANDEL WILBERT E &amp; RUTH M</t>
   </si>
   <si>
     <t>12642 JACKSON DR</t>
   </si>
   <si>
     <t>04-014800</t>
   </si>
   <si>
     <t>BURTON REALTY CO INC</t>
   </si>
   <si>
     <t>BURTON WINDSOR RD</t>
   </si>
   <si>
     <t>04-017100</t>
   </si>
   <si>
     <t>FRE PROPERTIES LLC</t>
   </si>
   <si>
     <t>SUMMIT DR</t>
   </si>
   <si>
     <t>04-017200</t>
   </si>
   <si>
     <t>04-027800</t>
   </si>
   <si>
     <t>CLAAR KAREN L</t>
   </si>
   <si>
     <t>16259 SNOW RD</t>
   </si>
   <si>
-    <t>04-028000</t>
+    <t>04-028100</t>
+  </si>
+  <si>
+    <t>MUSSELL ROBERT &amp; MARYANN</t>
+  </si>
+  <si>
+    <t>ALDERSYDE DR</t>
+  </si>
+  <si>
+    <t>04-028200</t>
+  </si>
+  <si>
+    <t>04-031470</t>
+  </si>
+  <si>
+    <t>HORNBUCKLE TYRONE</t>
+  </si>
+  <si>
+    <t>04-031471</t>
+  </si>
+  <si>
+    <t>04-031472</t>
+  </si>
+  <si>
+    <t>04-031473</t>
+  </si>
+  <si>
+    <t>04-031474</t>
+  </si>
+  <si>
+    <t>04-032200</t>
+  </si>
+  <si>
+    <t>DAVIS WALTER J TOD &amp; JANET TOD</t>
+  </si>
+  <si>
+    <t>BUTTERNUT RD</t>
+  </si>
+  <si>
+    <t>04-032300</t>
+  </si>
+  <si>
+    <t>04-048010</t>
+  </si>
+  <si>
+    <t>GEAUGA ROAD AND DRIVEWAY MAINTENANCE INC</t>
+  </si>
+  <si>
+    <t>AQUILLA RD</t>
+  </si>
+  <si>
+    <t>04-060900</t>
+  </si>
+  <si>
+    <t>KOVACH JAMES L</t>
+  </si>
+  <si>
+    <t>PAULETTE DR</t>
+  </si>
+  <si>
+    <t>04-067000</t>
+  </si>
+  <si>
+    <t>HERTZ EMIL C</t>
+  </si>
+  <si>
+    <t>PARK WAY</t>
+  </si>
+  <si>
+    <t>04-067100</t>
+  </si>
+  <si>
+    <t>04-067200</t>
+  </si>
+  <si>
+    <t>04-075000</t>
+  </si>
+  <si>
+    <t>ERICKSON WAYNE VICTOR</t>
+  </si>
+  <si>
+    <t>04-075100</t>
+  </si>
+  <si>
+    <t>04-081261</t>
+  </si>
+  <si>
+    <t>GINGERICH ROBERT R JR &amp; SYLVIA E</t>
+  </si>
+  <si>
+    <t>13805 CLARIDON TROY RD</t>
+  </si>
+  <si>
+    <t>04-086600</t>
+  </si>
+  <si>
+    <t>LACNY CHRISTOPHER J</t>
+  </si>
+  <si>
+    <t>12495 KINSMAN RD</t>
+  </si>
+  <si>
+    <t>04-091700</t>
+  </si>
+  <si>
+    <t>UTERHARK TIMOTHY C &amp; KELLY</t>
+  </si>
+  <si>
+    <t>04-095700</t>
+  </si>
+  <si>
+    <t>MUSSELL ROBERT L &amp; MARY ANN</t>
+  </si>
+  <si>
+    <t>04-114100</t>
+  </si>
+  <si>
+    <t>CLEMENS DAWN M &amp; PAUL E</t>
   </si>
   <si>
     <t>SNOW RD</t>
   </si>
   <si>
-    <t>04-028100</t>
-[...154 lines deleted...]
-  <si>
     <t>04-139900</t>
   </si>
   <si>
     <t>NOSKO THOMAS C</t>
   </si>
   <si>
     <t>04-140000</t>
   </si>
   <si>
     <t>04-140100</t>
   </si>
   <si>
     <t>MUSSELL ROBERT L &amp; MARY A</t>
   </si>
   <si>
     <t>14525 ALDERSYDE DR</t>
   </si>
   <si>
     <t>04-141900</t>
   </si>
   <si>
     <t>VICICH ESTHER E &amp; THOMAS A &amp; RICHARD II &amp; BLANKENSHIP ELIZABETH A</t>
   </si>
   <si>
     <t>16122 LAKEVIEW DR</t>
   </si>
   <si>
     <t>04-143800</t>
   </si>
   <si>
     <t>04-143900</t>
   </si>
   <si>
     <t>04-150502</t>
   </si>
   <si>
     <t>04-150703</t>
   </si>
   <si>
     <t>LINDIC NICOLAS P</t>
   </si>
   <si>
     <t>14716 ASPEN HILLS LN</t>
   </si>
   <si>
-    <t>04-150760</t>
-[...7 lines deleted...]
-  <si>
     <t>04-150782</t>
   </si>
   <si>
     <t>GEORGE JEAN</t>
   </si>
   <si>
     <t>ERWIN DR</t>
   </si>
   <si>
     <t>04-150783</t>
   </si>
   <si>
     <t>04-150900</t>
   </si>
   <si>
     <t>SHEETS MICHAEL &amp; MARIE A</t>
   </si>
   <si>
     <t>12830 HOTCHKISS RD</t>
   </si>
   <si>
     <t>04-150905</t>
   </si>
   <si>
     <t>12840 HOTCHKISS RD</t>
@@ -754,95 +538,59 @@
   <si>
     <t>OLD RIDER RD</t>
   </si>
   <si>
     <t>04-150993</t>
   </si>
   <si>
     <t>05-003633</t>
   </si>
   <si>
     <t>UMBERFIELD SPRINGS HOMEOWNERS ASSOCIATION</t>
   </si>
   <si>
     <t>W SPRING ST</t>
   </si>
   <si>
     <t>05-008300</t>
   </si>
   <si>
     <t>MOORE SHARON M</t>
   </si>
   <si>
     <t>13721 CARLTON ST</t>
   </si>
   <si>
-    <t>05-022300</t>
-[...7 lines deleted...]
-  <si>
     <t>05-025600</t>
   </si>
   <si>
     <t>DAS</t>
   </si>
   <si>
     <t>S CHESHIRE ST</t>
   </si>
   <si>
-    <t>05-041900</t>
-[...25 lines deleted...]
-  <si>
     <t>12-015100</t>
   </si>
   <si>
     <t>ACCETTOLA MATTHEW J &amp; DIANA J</t>
   </si>
   <si>
     <t>11124 KILE RD</t>
   </si>
   <si>
     <t>12-024640</t>
   </si>
   <si>
     <t>SHARP ROBERT G JR &amp; CARSON ROBERT</t>
   </si>
   <si>
     <t>11541 CLARIDON TROY RD</t>
   </si>
   <si>
     <t>12-036340</t>
   </si>
   <si>
     <t>PIERCE SHAUN MICHAEL &amp; TIFFANY LYNN</t>
   </si>
   <si>
     <t>14767 MAYFIELD RD</t>
@@ -877,59 +625,50 @@
   <si>
     <t>TRUE SOLUTIONS CONSTRUCTION LLC</t>
   </si>
   <si>
     <t>12-059900</t>
   </si>
   <si>
     <t>12-065500</t>
   </si>
   <si>
     <t>SHANTZ WILLIAM J &amp; PATRICIA</t>
   </si>
   <si>
     <t>13146 TAYLOR WELLS RD</t>
   </si>
   <si>
     <t>12-072250</t>
   </si>
   <si>
     <t>DENT ALLAN J &amp; KAILA M</t>
   </si>
   <si>
     <t>CLARIDON TROY RD</t>
   </si>
   <si>
-    <t>12-074400</t>
-[...7 lines deleted...]
-  <si>
     <t>12-077800</t>
   </si>
   <si>
     <t>MILLER MARK R</t>
   </si>
   <si>
     <t>12550 CLARIDON TROY RD</t>
   </si>
   <si>
     <t>20-001100</t>
   </si>
   <si>
     <t>DAWSON CHRISTOPHER L &amp; AMY T</t>
   </si>
   <si>
     <t>17760 LEGGETT RD</t>
   </si>
   <si>
     <t>20-003150</t>
   </si>
   <si>
     <t>TROUT STANLEY R JR &amp; WISHART JESSIE J</t>
   </si>
   <si>
     <t>16013 LEGGETT RD</t>
@@ -1051,188 +790,143 @@
   <si>
     <t>RIES CYNTHIA J</t>
   </si>
   <si>
     <t>KILE RD</t>
   </si>
   <si>
     <t>20-064000</t>
   </si>
   <si>
     <t>GATEWOOD JACOB BERT</t>
   </si>
   <si>
     <t>16267 GAR HWY</t>
   </si>
   <si>
     <t>20-070620</t>
   </si>
   <si>
     <t>MIDGETT ROBERT E &amp; ZUPANCIC ALYSSA</t>
   </si>
   <si>
     <t>MADISON RD</t>
   </si>
   <si>
-    <t>20-070735</t>
-[...7 lines deleted...]
-  <si>
     <t>20-070794</t>
   </si>
   <si>
     <t>POWELL DAVID E</t>
   </si>
   <si>
     <t>10175 CLAY ST</t>
   </si>
   <si>
     <t>20-070802</t>
   </si>
   <si>
-    <t>20-070980</t>
-[...7 lines deleted...]
-  <si>
     <t>20-700300</t>
   </si>
   <si>
     <t>STATE OF OHIO DEPARTMENT OF TRANSPORTATION</t>
   </si>
   <si>
     <t>16556 GAR HWY</t>
   </si>
   <si>
-    <t>30-000700</t>
-[...2 lines deleted...]
-    <t>AMERICAN CROATIAN NATIONAL SOCCER CLUB CROATIA</t>
+    <t>30-012960</t>
+  </si>
+  <si>
+    <t>WALKER CYNTHIA H TOD</t>
+  </si>
+  <si>
+    <t>6708 MADISON RD</t>
+  </si>
+  <si>
+    <t>30-023400</t>
+  </si>
+  <si>
+    <t>FISHER LLOYD R &amp; BETTY J</t>
   </si>
   <si>
     <t>THOMPSON RD</t>
   </si>
   <si>
-    <t>30-011000</t>
-[...26 lines deleted...]
-    <t>KING JEFFERY A &amp; SIPOS ALLIE N</t>
+    <t>30-030100</t>
+  </si>
+  <si>
+    <t>SHERER MARY LOUISE</t>
+  </si>
+  <si>
+    <t>16543 THOMPSON RD</t>
+  </si>
+  <si>
+    <t>30-044400</t>
+  </si>
+  <si>
+    <t>BLACK TODD &amp; KIMBERLY D</t>
+  </si>
+  <si>
+    <t>7725 CLAY ST</t>
+  </si>
+  <si>
+    <t>30-063600</t>
+  </si>
+  <si>
+    <t>SCHAFRIK PATRICIA ANN</t>
+  </si>
+  <si>
+    <t>15205 MOSELEY RD</t>
+  </si>
+  <si>
+    <t>30-066100</t>
+  </si>
+  <si>
+    <t>R W SIDLEY INC AKA R W SIDLEY INCORPORATED</t>
+  </si>
+  <si>
+    <t>6900 MADISON RD</t>
+  </si>
+  <si>
+    <t>30-075900</t>
+  </si>
+  <si>
+    <t>WIDGER BRENDA K</t>
+  </si>
+  <si>
+    <t>6667 MADISON RD</t>
+  </si>
+  <si>
+    <t>30-079700</t>
+  </si>
+  <si>
+    <t>HELM DONALD A</t>
   </si>
   <si>
     <t>ROCK CREEK RD</t>
   </si>
   <si>
-    <t>30-030100</t>
-[...55 lines deleted...]
-  <si>
     <t>30-079800</t>
   </si>
   <si>
     <t>HELM DONALD A &amp; KIMBERLY</t>
   </si>
   <si>
     <t>16515 ROCK CREEK RD</t>
   </si>
   <si>
     <t>30-085000</t>
   </si>
   <si>
     <t>WHITE DANIEL P</t>
   </si>
   <si>
     <t>15396 VALENTINE RD</t>
   </si>
   <si>
     <t>30-085900</t>
   </si>
   <si>
     <t>KLINGEMIER LETHA TOD</t>
   </si>
   <si>
     <t>17799 ROCK CREEK RD</t>
@@ -1240,213 +934,162 @@
   <si>
     <t>30-087700</t>
   </si>
   <si>
     <t>RENOVATED S P A C E S S LLC</t>
   </si>
   <si>
     <t>15711 ROCK CREEK RD</t>
   </si>
   <si>
     <t>30-095017</t>
   </si>
   <si>
     <t>MARTIN I R &amp; WEARSCH MAJORIE</t>
   </si>
   <si>
     <t>30-095591</t>
   </si>
   <si>
     <t>R W SIDLEY INCORPORATED</t>
   </si>
   <si>
     <t>LEDGE RD</t>
   </si>
   <si>
-    <t>30-095592</t>
-[...7 lines deleted...]
-  <si>
     <t>30-095670</t>
   </si>
   <si>
     <t>MCKINSTRY ANDREA</t>
   </si>
   <si>
     <t>30-095674</t>
   </si>
   <si>
     <t>30-095715</t>
   </si>
   <si>
-    <t>SAMARDZIJA MIRKO</t>
+    <t>SAMARDZIJA MIRKO TRUSTEE</t>
   </si>
   <si>
     <t>8235 DEWEY RD</t>
   </si>
   <si>
     <t>30-095745</t>
   </si>
   <si>
     <t>MARRA FIORE &amp; MARYANN</t>
   </si>
   <si>
     <t>30-095806</t>
   </si>
   <si>
     <t>HONG JONG K &amp; CAROL A TRUSTEES</t>
   </si>
   <si>
     <t>MOSELEY RD</t>
   </si>
   <si>
     <t>30-095821</t>
   </si>
   <si>
     <t>STOUT ISAAC</t>
   </si>
   <si>
     <t>30-095822</t>
   </si>
   <si>
     <t>RUSTIC PINES COMMUNITY TWO LLC</t>
   </si>
   <si>
     <t>30-095919</t>
   </si>
   <si>
     <t>LEDGEMONT LLC</t>
   </si>
   <si>
     <t>16200 BURROWS RD</t>
   </si>
   <si>
     <t>32-004400</t>
   </si>
   <si>
     <t>REDFORD ROBIN E</t>
   </si>
   <si>
     <t>14040 NASH RD</t>
   </si>
   <si>
-    <t>32-030500</t>
-[...7 lines deleted...]
-  <si>
     <t>32-032200</t>
   </si>
   <si>
     <t>ZAUMEYER DAVID C</t>
   </si>
   <si>
     <t>17599 CLARIDON TROY RD</t>
   </si>
   <si>
-    <t>32-037300</t>
-[...7 lines deleted...]
-  <si>
     <t>32-040800</t>
   </si>
   <si>
     <t>KOLINSKY JOHN E &amp; TERRY A</t>
   </si>
   <si>
     <t>16960 MUMFORD RD</t>
   </si>
   <si>
     <t>32-041400</t>
   </si>
   <si>
     <t>RJJ PROPERTIES LLC</t>
   </si>
   <si>
     <t>MAIN MARKET RD</t>
   </si>
   <si>
     <t>32-041500</t>
   </si>
   <si>
-    <t>32-042100</t>
-[...7 lines deleted...]
-  <si>
     <t>32-048650</t>
   </si>
   <si>
     <t>MOLNAR JUDY P &amp; THOMAS</t>
   </si>
   <si>
     <t>18439 RAPIDS RD</t>
   </si>
   <si>
     <t>32-053600</t>
   </si>
   <si>
     <t>16339 SNOW RD</t>
   </si>
   <si>
-    <t>32-053913</t>
-[...4 lines deleted...]
-  <si>
     <t>32-056800</t>
   </si>
   <si>
     <t>14065 NASH RD</t>
-  </si>
-[...7 lines deleted...]
-    <t>13859 MAIN MARKET RD</t>
   </si>
   <si>
     <t>32-066500</t>
   </si>
   <si>
     <t>JEFFERSON ANDY &amp; ROBERT S &amp; CZERR DAVID W</t>
   </si>
   <si>
     <t>16928 MUMFORD RD</t>
   </si>
   <si>
     <t>32-070700</t>
   </si>
   <si>
     <t>WILLS BRENDA TOD</t>
   </si>
   <si>
     <t>17557 JUG ST</t>
   </si>
   <si>
     <t>32-074247</t>
   </si>
   <si>
     <t>HOPKINS MICHELLE MANNING &amp; COLBY A</t>
   </si>
@@ -1492,70 +1135,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F182" headerRowCount="1">
-  <autoFilter ref="A1:F182"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F138" headerRowCount="1">
+  <autoFilter ref="A1:F138"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22096&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22096&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F182"/>
+  <dimension ref="A1:F138"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="68.37334442138672" customWidth="1"/>
     <col min="3" max="3" width="20.762954711914062" customWidth="1"/>
     <col min="4" max="4" width="29.401718139648438" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1579,3633 +1222,2753 @@
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
         <v>1828.67</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>37.86</v>
+        <v>243.07</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>991.37</v>
+        <v>2.31</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>8.95</v>
+        <v>259.26</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>243.07</v>
+        <v>158.39</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>2.31</v>
+        <v>87.76</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>265.39</v>
+        <v>54.24</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>34.7</v>
+        <v>68.83</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>259.26</v>
+        <v>1989.79</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>58.52</v>
+        <v>40.78</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>158.39</v>
+        <v>32.49</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>87.76</v>
+        <v>826.41</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>54.24</v>
+        <v>46.28</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>132.54</v>
+        <v>346.86</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>68.83</v>
+        <v>756.92</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>444.67</v>
+        <v>1805.97</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E18" s="2">
-        <v>1989.79</v>
+        <v>110.96</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="2">
-        <v>762.2</v>
+        <v>245.52</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="2">
-        <v>40.78</v>
+        <v>175.41</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="2">
-        <v>1.93</v>
+        <v>247.34</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="2">
-        <v>57.02</v>
+        <v>200.57</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="2">
-        <v>346.2</v>
+        <v>444.28</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="2">
-        <v>236.11</v>
+        <v>927.16</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="2">
-        <v>32.49</v>
+        <v>389.66</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="2">
-        <v>826.41</v>
+        <v>41.86</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="2">
-        <v>96.28</v>
+        <v>350.73</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E28" s="2">
-        <v>633.5</v>
+        <v>143.06</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="2">
-        <v>346.86</v>
+        <v>253.42</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="E30" s="2">
-        <v>756.92</v>
+        <v>3861.03</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="2">
-        <v>1805.97</v>
+        <v>3920.06</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E32" s="2">
-        <v>110.96</v>
+        <v>20.23</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="B33" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" s="2">
-        <v>245.52</v>
+        <v>20.23</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E34" s="2">
-        <v>37.07</v>
+        <v>12139.48</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E35" s="2">
-        <v>175.41</v>
+        <v>141.06</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>247.34</v>
+        <v>134.15</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E37" s="2">
-        <v>289.45</v>
+        <v>373.39</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>30</v>
+        <v>108</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="E38" s="2">
-        <v>19.07</v>
+        <v>373.39</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="E39" s="2">
-        <v>200.57</v>
+        <v>373.39</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="E40" s="2">
-        <v>444.28</v>
+        <v>373.39</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="E41" s="2">
-        <v>927.16</v>
+        <v>1512.78</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="E42" s="2">
-        <v>389.66</v>
+        <v>6.09</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>18</v>
+        <v>114</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="E43" s="2">
-        <v>41.86</v>
+        <v>2.91</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="E44" s="2">
-        <v>440.6</v>
+        <v>271.38</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>131</v>
+        <v>121</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>132</v>
+        <v>122</v>
       </c>
       <c r="E45" s="2">
-        <v>350.73</v>
+        <v>45.79</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>18</v>
+        <v>124</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="E46" s="2">
-        <v>236.11</v>
+        <v>478.88</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>30</v>
+        <v>124</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="E47" s="2">
-        <v>88.4</v>
+        <v>478.88</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="E48" s="2">
-        <v>143.06</v>
+        <v>478.88</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>140</v>
+        <v>128</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>142</v>
+        <v>125</v>
       </c>
       <c r="E49" s="2">
-        <v>253.42</v>
+        <v>407.9</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>145</v>
+        <v>125</v>
       </c>
       <c r="E50" s="2">
-        <v>298.37</v>
+        <v>407.9</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>146</v>
+        <v>131</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>147</v>
+        <v>132</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="E51" s="2">
-        <v>3861.03</v>
+        <v>2033.53</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="E52" s="2">
-        <v>3920.06</v>
+        <v>11677.92</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>154</v>
+        <v>119</v>
       </c>
       <c r="E53" s="2">
-        <v>20.23</v>
+        <v>1192.48</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>153</v>
+        <v>140</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="E54" s="2">
-        <v>20.23</v>
+        <v>39.68</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="E55" s="2">
-        <v>12139.48</v>
+        <v>509.98</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>160</v>
+        <v>105</v>
       </c>
       <c r="E56" s="2">
-        <v>2342.65</v>
+        <v>79.39</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>163</v>
+        <v>105</v>
       </c>
       <c r="E57" s="2">
-        <v>141.06</v>
+        <v>79.39</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>164</v>
+        <v>147</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>162</v>
+        <v>148</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="E58" s="2">
-        <v>134.15</v>
+        <v>219.52</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="E59" s="2">
-        <v>373.39</v>
+        <v>16290.27</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>167</v>
+        <v>153</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>166</v>
+        <v>97</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>163</v>
+        <v>98</v>
       </c>
       <c r="E60" s="2">
-        <v>373.39</v>
+        <v>20.23</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>166</v>
+        <v>97</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>163</v>
+        <v>98</v>
       </c>
       <c r="E61" s="2">
-        <v>373.39</v>
+        <v>20.23</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>169</v>
+        <v>155</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>166</v>
+        <v>114</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>163</v>
+        <v>115</v>
       </c>
       <c r="E62" s="2">
-        <v>373.39</v>
+        <v>7.72</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>170</v>
+        <v>156</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="E63" s="2">
-        <v>1512.78</v>
+        <v>9357.69</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="E64" s="2">
-        <v>6.09</v>
+        <v>89.56</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>172</v>
+        <v>114</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="E65" s="2">
-        <v>2.91</v>
+        <v>2.44</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>177</v>
+        <v>165</v>
       </c>
       <c r="E66" s="2">
-        <v>271.38</v>
+        <v>2389.06</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>180</v>
+        <v>167</v>
       </c>
       <c r="E67" s="2">
-        <v>45.79</v>
+        <v>263.06</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>183</v>
+        <v>169</v>
       </c>
       <c r="E68" s="2">
-        <v>24.45</v>
+        <v>264.56</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>185</v>
+        <v>138</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>186</v>
+        <v>119</v>
       </c>
       <c r="E69" s="2">
-        <v>478.88</v>
+        <v>6.33</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>187</v>
+        <v>171</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>186</v>
+        <v>173</v>
       </c>
       <c r="E70" s="2">
-        <v>478.88</v>
+        <v>1.05</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>188</v>
+        <v>174</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="E71" s="2">
-        <v>478.88</v>
+        <v>7039.03</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="E72" s="2">
-        <v>6081.27</v>
+        <v>9.58</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="E73" s="2">
-        <v>407.9</v>
+        <v>2433.2</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>193</v>
+        <v>184</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="E74" s="2">
-        <v>407.9</v>
+        <v>9219.37</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="E75" s="2">
-        <v>2033.53</v>
+        <v>8064.84</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="E76" s="2">
-        <v>11677.92</v>
+        <v>592.59</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="E77" s="2">
-        <v>98.01</v>
+        <v>85.77</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>177</v>
+        <v>196</v>
       </c>
       <c r="E78" s="2">
-        <v>1192.48</v>
+        <v>12554.83</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>163</v>
+        <v>190</v>
       </c>
       <c r="E79" s="2">
-        <v>39.68</v>
+        <v>1079.33</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>160</v>
+        <v>190</v>
       </c>
       <c r="E80" s="2">
-        <v>509.98</v>
+        <v>3015.72</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="E81" s="2">
-        <v>1441.21</v>
+        <v>8858.23</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>213</v>
+        <v>203</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>214</v>
+        <v>204</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>163</v>
+        <v>205</v>
       </c>
       <c r="E82" s="2">
-        <v>79.39</v>
+        <v>93.26</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>163</v>
+        <v>208</v>
       </c>
       <c r="E83" s="2">
-        <v>79.39</v>
+        <v>3995.64</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="E84" s="2">
-        <v>219.52</v>
+        <v>32.25</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="E85" s="2">
-        <v>16290.27</v>
+        <v>626.69</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>153</v>
+        <v>216</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>154</v>
+        <v>217</v>
       </c>
       <c r="E86" s="2">
-        <v>20.23</v>
+        <v>202.42</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>153</v>
+        <v>219</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>154</v>
+        <v>220</v>
       </c>
       <c r="E87" s="2">
-        <v>20.23</v>
+        <v>94.45</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>173</v>
+        <v>223</v>
       </c>
       <c r="E88" s="2">
-        <v>7.72</v>
+        <v>31.9</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B89" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="B89" s="0" t="s">
+      <c r="C89" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="C89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E89" s="2">
-        <v>9357.69</v>
+        <v>9208.89</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B90" s="0" t="s">
+      <c r="C90" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C90" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="2">
-        <v>2195.11</v>
+        <v>6182.44</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B91" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="B91" s="0" t="s">
+      <c r="C91" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91" s="2">
-        <v>89.56</v>
+        <v>4622.94</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="B92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>173</v>
+        <v>235</v>
       </c>
       <c r="E92" s="2">
-        <v>2.44</v>
+        <v>1155.08</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>236</v>
+        <v>216</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E93" s="2">
-        <v>2389.06</v>
+        <v>370.65</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
         <v>238</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E94" s="2">
-        <v>263.06</v>
+        <v>1182.86</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E95" s="2">
-        <v>264.56</v>
+        <v>484.73</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>205</v>
+        <v>245</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>177</v>
+        <v>246</v>
       </c>
       <c r="E96" s="2">
-        <v>6.33</v>
+        <v>5657.16</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E97" s="2">
-        <v>1.05</v>
+        <v>2563.69</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E98" s="2">
-        <v>7039.03</v>
+        <v>638.43</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E99" s="2">
-        <v>57.55</v>
+        <v>1315.67</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E100" s="2">
-        <v>9.58</v>
+        <v>4656.42</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="E101" s="2">
-        <v>1108.14</v>
+        <v>40.61</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E102" s="2">
-        <v>2053.31</v>
+        <v>8961</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>262</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="E103" s="2">
-        <v>630.09</v>
+        <v>13.08</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E104" s="2">
-        <v>2433.2</v>
+        <v>18749.95</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E105" s="2">
-        <v>9219.37</v>
+        <v>2227.65</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E106" s="2">
-        <v>8064.84</v>
+        <v>2834.95</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E107" s="2">
-        <v>592.59</v>
+        <v>1422.23</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E108" s="2">
-        <v>85.77</v>
+        <v>32.9</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E109" s="2">
-        <v>12554.83</v>
+        <v>3796.64</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
       <c r="E110" s="2">
-        <v>1079.33</v>
+        <v>3170.68</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="E111" s="2">
-        <v>3015.72</v>
+        <v>9931.27</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="E112" s="2">
-        <v>8858.23</v>
+        <v>224.07</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="E113" s="2">
-        <v>93.26</v>
+        <v>2425.67</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E114" s="2">
-        <v>23.45</v>
+        <v>2588.08</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="E115" s="2">
-        <v>3995.64</v>
+        <v>1729.17</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="E116" s="2">
-        <v>6032.25</v>
+        <v>2299.15</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>301</v>
+        <v>251</v>
       </c>
       <c r="E117" s="2">
-        <v>626.69</v>
+        <v>110.86</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="E118" s="2">
-        <v>202.42</v>
+        <v>201.7</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>307</v>
+        <v>273</v>
       </c>
       <c r="E119" s="2">
-        <v>94.45</v>
+        <v>109.73</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>310</v>
+        <v>273</v>
       </c>
       <c r="E120" s="2">
-        <v>1228.03</v>
+        <v>307.08</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E121" s="2">
-        <v>9208.89</v>
+        <v>2645.88</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>316</v>
+        <v>291</v>
       </c>
       <c r="E122" s="2">
-        <v>6182.44</v>
+        <v>109.12</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>317</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E123" s="2">
-        <v>4622.94</v>
+        <v>2374.92</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>320</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>321</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>322</v>
+        <v>308</v>
       </c>
       <c r="E124" s="2">
-        <v>1155.08</v>
+        <v>14.84</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="B125" s="0" t="s">
         <v>323</v>
       </c>
-      <c r="B125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>324</v>
+        <v>291</v>
       </c>
       <c r="E125" s="2">
-        <v>370.65</v>
+        <v>3334.08</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B126" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="B126" s="0" t="s">
+      <c r="C126" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D126" s="0" t="s">
         <v>326</v>
       </c>
-      <c r="C126" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126" s="2">
-        <v>1182.86</v>
+        <v>103.62</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B127" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="B127" s="0" t="s">
+      <c r="C127" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D127" s="0" t="s">
         <v>329</v>
       </c>
-      <c r="C127" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="2">
-        <v>484.73</v>
+        <v>787.69</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B128" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="B128" s="0" t="s">
+      <c r="C128" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D128" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="C128" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E128" s="2">
-        <v>5657.16</v>
+        <v>11215.28</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B129" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="B129" s="0" t="s">
+      <c r="C129" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D129" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="C129" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E129" s="2">
-        <v>2563.69</v>
+        <v>6476.21</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B130" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>338</v>
       </c>
       <c r="E130" s="2">
-        <v>638.43</v>
+        <v>34.8</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>339</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="E131" s="2">
-        <v>1315.67</v>
+        <v>73.47</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D132" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="B132" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E132" s="2">
-        <v>5656.42</v>
+        <v>5393.27</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>346</v>
+        <v>142</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="E133" s="2">
-        <v>40.61</v>
+        <v>5256.99</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="E134" s="2">
-        <v>65.3</v>
+        <v>181.87</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="E135" s="2">
-        <v>8961</v>
+        <v>6282.74</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B136" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D136" s="0" t="s">
         <v>352</v>
       </c>
-      <c r="C136" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E136" s="2">
-        <v>13.08</v>
+        <v>2272.96</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D137" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="B137" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E137" s="2">
-        <v>584.03</v>
+        <v>1233.74</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D138" s="0" t="s">
         <v>358</v>
       </c>
-      <c r="B138" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E138" s="2">
-        <v>18749.95</v>
+        <v>6335.87</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>10</v>
-[...878 lines deleted...]
-      <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -5304,76 +4067,32 @@
     <hyperlink ref="F114" r:id="rId114"/>
     <hyperlink ref="F115" r:id="rId115"/>
     <hyperlink ref="F116" r:id="rId116"/>
     <hyperlink ref="F117" r:id="rId117"/>
     <hyperlink ref="F118" r:id="rId118"/>
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
     <hyperlink ref="F132" r:id="rId132"/>
     <hyperlink ref="F133" r:id="rId133"/>
     <hyperlink ref="F134" r:id="rId134"/>
     <hyperlink ref="F135" r:id="rId135"/>
     <hyperlink ref="F136" r:id="rId136"/>
     <hyperlink ref="F137" r:id="rId137"/>
     <hyperlink ref="F138" r:id="rId138"/>
-    <hyperlink ref="F139" r:id="rId139"/>
-[...42 lines deleted...]
-    <hyperlink ref="F182" r:id="rId182"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>