--- v1 (2026-06-12)
+++ v2 (2026-07-28)
@@ -5,148 +5,130 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="342">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>00024</t>
-[...2 lines deleted...]
-    <t>ROPP KRISTEN</t>
+    <t>00339</t>
+  </si>
+  <si>
+    <t>RABAS MARIE</t>
   </si>
   <si>
     <t>2801 - BERKSHIRE LSD</t>
   </si>
   <si>
-    <t>8 CARDINAL DR</t>
+    <t>10674 MADISON RD</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00339</t>
-[...7 lines deleted...]
-  <si>
     <t>00383</t>
   </si>
   <si>
     <t>DENT ORA B JR</t>
   </si>
   <si>
     <t>15232 MOSELEY RD</t>
   </si>
   <si>
     <t>00452</t>
   </si>
   <si>
     <t>BREEDLOVE MADYSEN N</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 17</t>
   </si>
   <si>
     <t>00597</t>
   </si>
   <si>
     <t>SWEENEY ALEXIS</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 81</t>
   </si>
   <si>
     <t>00608</t>
   </si>
   <si>
     <t>ARNOLD WADE &amp; KRYSTINA</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 13</t>
   </si>
   <si>
     <t>00615</t>
   </si>
   <si>
     <t>RUSTIC PINES HOMES LLC</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 55</t>
   </si>
   <si>
-    <t>00689</t>
-[...7 lines deleted...]
-  <si>
     <t>00756</t>
   </si>
   <si>
     <t>HOLSCHUH THOMAS E III</t>
   </si>
   <si>
     <t>159 LAKEVIEW LN</t>
   </si>
   <si>
     <t>00863</t>
   </si>
   <si>
     <t>BISESI DONOMIC &amp; JOANNE</t>
   </si>
   <si>
     <t>158 LAKEVIEW LN</t>
   </si>
   <si>
     <t>01075</t>
   </si>
   <si>
     <t>FISHER ANDREW J</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 69</t>
@@ -268,59 +250,50 @@
   <si>
     <t>RUSTIC PINES LLC</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 119</t>
   </si>
   <si>
     <t>01817</t>
   </si>
   <si>
     <t>FRIEDEN VICTORIA</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 61</t>
   </si>
   <si>
     <t>01964</t>
   </si>
   <si>
     <t>BOSTICK BROOKLYN N + HAHN DREW M</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 88</t>
   </si>
   <si>
-    <t>02047</t>
-[...7 lines deleted...]
-  <si>
     <t>04-001200</t>
   </si>
   <si>
     <t>ANDEL WILBERT E &amp; RUTH M</t>
   </si>
   <si>
     <t>12642 JACKSON DR</t>
   </si>
   <si>
     <t>04-014800</t>
   </si>
   <si>
     <t>BURTON REALTY CO INC</t>
   </si>
   <si>
     <t>BURTON WINDSOR RD</t>
   </si>
   <si>
     <t>04-017100</t>
   </si>
   <si>
     <t>FRE PROPERTIES LLC</t>
   </si>
   <si>
     <t>SUMMIT DR</t>
@@ -346,62 +319,50 @@
   <si>
     <t>ALDERSYDE DR</t>
   </si>
   <si>
     <t>04-028200</t>
   </si>
   <si>
     <t>04-031470</t>
   </si>
   <si>
     <t>HORNBUCKLE TYRONE</t>
   </si>
   <si>
     <t>04-031471</t>
   </si>
   <si>
     <t>04-031472</t>
   </si>
   <si>
     <t>04-031473</t>
   </si>
   <si>
     <t>04-031474</t>
   </si>
   <si>
-    <t>04-032200</t>
-[...10 lines deleted...]
-  <si>
     <t>04-048010</t>
   </si>
   <si>
     <t>GEAUGA ROAD AND DRIVEWAY MAINTENANCE INC</t>
   </si>
   <si>
     <t>AQUILLA RD</t>
   </si>
   <si>
     <t>04-060900</t>
   </si>
   <si>
     <t>KOVACH JAMES L</t>
   </si>
   <si>
     <t>PAULETTE DR</t>
   </si>
   <si>
     <t>04-067000</t>
   </si>
   <si>
     <t>HERTZ EMIL C</t>
   </si>
   <si>
     <t>PARK WAY</t>
@@ -472,212 +433,203 @@
   <si>
     <t>04-140100</t>
   </si>
   <si>
     <t>MUSSELL ROBERT L &amp; MARY A</t>
   </si>
   <si>
     <t>14525 ALDERSYDE DR</t>
   </si>
   <si>
     <t>04-141900</t>
   </si>
   <si>
     <t>VICICH ESTHER E &amp; THOMAS A &amp; RICHARD II &amp; BLANKENSHIP ELIZABETH A</t>
   </si>
   <si>
     <t>16122 LAKEVIEW DR</t>
   </si>
   <si>
     <t>04-143800</t>
   </si>
   <si>
     <t>04-143900</t>
   </si>
   <si>
-    <t>04-150502</t>
-[...1 lines deleted...]
-  <si>
     <t>04-150703</t>
   </si>
   <si>
     <t>LINDIC NICOLAS P</t>
   </si>
   <si>
     <t>14716 ASPEN HILLS LN</t>
   </si>
   <si>
     <t>04-150782</t>
   </si>
   <si>
     <t>GEORGE JEAN</t>
   </si>
   <si>
     <t>ERWIN DR</t>
   </si>
   <si>
-    <t>04-150783</t>
-[...1 lines deleted...]
-  <si>
     <t>04-150900</t>
   </si>
   <si>
     <t>SHEETS MICHAEL &amp; MARIE A</t>
   </si>
   <si>
     <t>12830 HOTCHKISS RD</t>
   </si>
   <si>
     <t>04-150905</t>
   </si>
   <si>
     <t>12840 HOTCHKISS RD</t>
   </si>
   <si>
     <t>04-150950</t>
   </si>
   <si>
     <t>OLD RIDER RD</t>
   </si>
   <si>
     <t>04-150993</t>
   </si>
   <si>
+    <t>04-800003</t>
+  </si>
+  <si>
+    <t>DAVID OIL COMPANY LLC</t>
+  </si>
+  <si>
+    <t>WELL</t>
+  </si>
+  <si>
+    <t>04-900411</t>
+  </si>
+  <si>
+    <t>ORWELL TRUMBULL PIPELINE CO LLC</t>
+  </si>
+  <si>
+    <t>PIPELINE</t>
+  </si>
+  <si>
     <t>05-003633</t>
   </si>
   <si>
     <t>UMBERFIELD SPRINGS HOMEOWNERS ASSOCIATION</t>
   </si>
   <si>
     <t>W SPRING ST</t>
   </si>
   <si>
     <t>05-008300</t>
   </si>
   <si>
     <t>MOORE SHARON M</t>
   </si>
   <si>
     <t>13721 CARLTON ST</t>
   </si>
   <si>
-    <t>05-025600</t>
-[...7 lines deleted...]
-  <si>
     <t>12-015100</t>
   </si>
   <si>
     <t>ACCETTOLA MATTHEW J &amp; DIANA J</t>
   </si>
   <si>
     <t>11124 KILE RD</t>
   </si>
   <si>
     <t>12-024640</t>
   </si>
   <si>
     <t>SHARP ROBERT G JR &amp; CARSON ROBERT</t>
   </si>
   <si>
     <t>11541 CLARIDON TROY RD</t>
   </si>
   <si>
     <t>12-036340</t>
   </si>
   <si>
     <t>PIERCE SHAUN MICHAEL &amp; TIFFANY LYNN</t>
   </si>
   <si>
     <t>14767 MAYFIELD RD</t>
   </si>
   <si>
     <t>12-036360</t>
   </si>
   <si>
     <t>MAYFIELD RD</t>
   </si>
   <si>
-    <t>12-046950</t>
-[...16 lines deleted...]
-  <si>
     <t>12-059800</t>
   </si>
   <si>
     <t>TRUE SOLUTIONS CONSTRUCTION LLC</t>
   </si>
   <si>
     <t>12-059900</t>
   </si>
   <si>
     <t>12-065500</t>
   </si>
   <si>
     <t>SHANTZ WILLIAM J &amp; PATRICIA</t>
   </si>
   <si>
     <t>13146 TAYLOR WELLS RD</t>
   </si>
   <si>
     <t>12-072250</t>
   </si>
   <si>
     <t>DENT ALLAN J &amp; KAILA M</t>
   </si>
   <si>
     <t>CLARIDON TROY RD</t>
   </si>
   <si>
     <t>12-077800</t>
   </si>
   <si>
     <t>MILLER MARK R</t>
   </si>
   <si>
     <t>12550 CLARIDON TROY RD</t>
   </si>
   <si>
+    <t>12-800593</t>
+  </si>
+  <si>
+    <t>BIG SKY ENERGY INC</t>
+  </si>
+  <si>
     <t>20-001100</t>
   </si>
   <si>
     <t>DAWSON CHRISTOPHER L &amp; AMY T</t>
   </si>
   <si>
     <t>17760 LEGGETT RD</t>
   </si>
   <si>
     <t>20-003150</t>
   </si>
   <si>
     <t>TROUT STANLEY R JR &amp; WISHART JESSIE J</t>
   </si>
   <si>
     <t>16013 LEGGETT RD</t>
   </si>
   <si>
     <t>20-008300</t>
   </si>
   <si>
     <t>SISSON JEFF</t>
   </si>
   <si>
     <t>10277 MADISON RD</t>
@@ -868,51 +820,51 @@
   <si>
     <t>7725 CLAY ST</t>
   </si>
   <si>
     <t>30-063600</t>
   </si>
   <si>
     <t>SCHAFRIK PATRICIA ANN</t>
   </si>
   <si>
     <t>15205 MOSELEY RD</t>
   </si>
   <si>
     <t>30-066100</t>
   </si>
   <si>
     <t>R W SIDLEY INC AKA R W SIDLEY INCORPORATED</t>
   </si>
   <si>
     <t>6900 MADISON RD</t>
   </si>
   <si>
     <t>30-075900</t>
   </si>
   <si>
-    <t>WIDGER BRENDA K</t>
+    <t>TAUREAN INVESTMENT GROUP LLC</t>
   </si>
   <si>
     <t>6667 MADISON RD</t>
   </si>
   <si>
     <t>30-079700</t>
   </si>
   <si>
     <t>HELM DONALD A</t>
   </si>
   <si>
     <t>ROCK CREEK RD</t>
   </si>
   <si>
     <t>30-079800</t>
   </si>
   <si>
     <t>HELM DONALD A &amp; KIMBERLY</t>
   </si>
   <si>
     <t>16515 ROCK CREEK RD</t>
   </si>
   <si>
     <t>30-085000</t>
   </si>
@@ -988,50 +940,56 @@
   <si>
     <t>MOSELEY RD</t>
   </si>
   <si>
     <t>30-095821</t>
   </si>
   <si>
     <t>STOUT ISAAC</t>
   </si>
   <si>
     <t>30-095822</t>
   </si>
   <si>
     <t>RUSTIC PINES COMMUNITY TWO LLC</t>
   </si>
   <si>
     <t>30-095919</t>
   </si>
   <si>
     <t>LEDGEMONT LLC</t>
   </si>
   <si>
     <t>16200 BURROWS RD</t>
   </si>
   <si>
+    <t>30-900400</t>
+  </si>
+  <si>
+    <t>COBRA PIPELINE CO LTD</t>
+  </si>
+  <si>
     <t>32-004400</t>
   </si>
   <si>
     <t>REDFORD ROBIN E</t>
   </si>
   <si>
     <t>14040 NASH RD</t>
   </si>
   <si>
     <t>32-032200</t>
   </si>
   <si>
     <t>ZAUMEYER DAVID C</t>
   </si>
   <si>
     <t>17599 CLARIDON TROY RD</t>
   </si>
   <si>
     <t>32-040800</t>
   </si>
   <si>
     <t>KOLINSKY JOHN E &amp; TERRY A</t>
   </si>
   <si>
     <t>16960 MUMFORD RD</t>
@@ -1064,59 +1022,50 @@
     <t>16339 SNOW RD</t>
   </si>
   <si>
     <t>32-056800</t>
   </si>
   <si>
     <t>14065 NASH RD</t>
   </si>
   <si>
     <t>32-066500</t>
   </si>
   <si>
     <t>JEFFERSON ANDY &amp; ROBERT S &amp; CZERR DAVID W</t>
   </si>
   <si>
     <t>16928 MUMFORD RD</t>
   </si>
   <si>
     <t>32-070700</t>
   </si>
   <si>
     <t>WILLS BRENDA TOD</t>
   </si>
   <si>
     <t>17557 JUG ST</t>
-  </si>
-[...7 lines deleted...]
-    <t>17950 RAPIDS RD</t>
   </si>
   <si>
     <t>32-074319</t>
   </si>
   <si>
     <t>HURD JOHN OWEN &amp; CHARLOTTE</t>
   </si>
   <si>
     <t>17567 CLARIDON TROY RD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1135,2840 +1084,2700 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F138" headerRowCount="1">
-  <autoFilter ref="A1:F138"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F131" headerRowCount="1">
+  <autoFilter ref="A1:F131"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22096&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52148&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22096&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F138"/>
+  <dimension ref="A1:F131"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
-    <col min="2" max="2" width="68.37334442138672" customWidth="1"/>
+    <col min="2" max="2" width="66.49089813232422" customWidth="1"/>
     <col min="3" max="3" width="20.762954711914062" customWidth="1"/>
-    <col min="4" max="4" width="29.401718139648438" customWidth="1"/>
-    <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
+    <col min="4" max="4" width="28.913715362548828" customWidth="1"/>
+    <col min="5" max="5" width="12.877167701721191" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>1828.67</v>
+        <v>243.07</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>243.07</v>
+        <v>2.31</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>2.31</v>
+        <v>259.26</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>259.26</v>
+        <v>158.39</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>158.39</v>
+        <v>87.76</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>87.76</v>
+        <v>54.24</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>54.24</v>
+        <v>1989.79</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>68.83</v>
+        <v>40.78</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>1989.79</v>
+        <v>32.49</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>40.78</v>
+        <v>826.41</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>32.49</v>
+        <v>46.28</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>826.41</v>
+        <v>346.86</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>46.28</v>
+        <v>756.92</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>346.86</v>
+        <v>1805.97</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" s="2">
-        <v>756.92</v>
+        <v>110.96</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E17" s="2">
-        <v>1805.97</v>
+        <v>245.52</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" s="2">
-        <v>110.96</v>
+        <v>175.41</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="2">
-        <v>245.52</v>
+        <v>247.34</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="2">
-        <v>175.41</v>
+        <v>200.57</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="2">
-        <v>247.34</v>
+        <v>444.28</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="2">
-        <v>200.57</v>
+        <v>927.16</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E23" s="2">
-        <v>444.28</v>
+        <v>389.66</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="2">
-        <v>927.16</v>
+        <v>41.86</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="2">
-        <v>389.66</v>
+        <v>350.73</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="2">
-        <v>41.86</v>
+        <v>143.06</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="2">
-        <v>350.73</v>
+        <v>3861.03</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="E28" s="2">
-        <v>143.06</v>
+        <v>3920.06</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="2">
-        <v>253.42</v>
+        <v>20.23</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E30" s="2">
-        <v>3861.03</v>
+        <v>20.23</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B31" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E31" s="2">
-        <v>3920.06</v>
+        <v>12139.48</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E32" s="2">
-        <v>20.23</v>
+        <v>141.06</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E33" s="2">
-        <v>20.23</v>
+        <v>134.15</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="E34" s="2">
-        <v>12139.48</v>
+        <v>373.39</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="E35" s="2">
-        <v>141.06</v>
+        <v>373.39</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="E36" s="2">
-        <v>134.15</v>
+        <v>373.39</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="E37" s="2">
         <v>373.39</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="E38" s="2">
-        <v>373.39</v>
+        <v>1512.78</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E39" s="2">
-        <v>373.39</v>
+        <v>271.38</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="E40" s="2">
-        <v>373.39</v>
+        <v>45.79</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E41" s="2">
-        <v>1512.78</v>
+        <v>478.88</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E42" s="2">
-        <v>6.09</v>
+        <v>478.88</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E43" s="2">
-        <v>2.91</v>
+        <v>478.88</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
       <c r="E44" s="2">
-        <v>271.38</v>
+        <v>407.9</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="E45" s="2">
-        <v>45.79</v>
+        <v>407.9</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="E46" s="2">
-        <v>478.88</v>
+        <v>2033.53</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E47" s="2">
-        <v>478.88</v>
+        <v>11677.92</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>125</v>
+        <v>106</v>
       </c>
       <c r="E48" s="2">
-        <v>478.88</v>
+        <v>1192.48</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>125</v>
+        <v>96</v>
       </c>
       <c r="E49" s="2">
-        <v>407.9</v>
+        <v>39.68</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E50" s="2">
-        <v>407.9</v>
+        <v>509.98</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>133</v>
+        <v>96</v>
       </c>
       <c r="E51" s="2">
-        <v>2033.53</v>
+        <v>79.39</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="E52" s="2">
-        <v>11677.92</v>
+        <v>79.39</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>119</v>
+        <v>136</v>
       </c>
       <c r="E53" s="2">
-        <v>1192.48</v>
+        <v>219.52</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E54" s="2">
-        <v>39.68</v>
+        <v>16290.27</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>142</v>
+        <v>88</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>143</v>
+        <v>89</v>
       </c>
       <c r="E55" s="2">
-        <v>509.98</v>
+        <v>20.23</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>105</v>
+        <v>89</v>
       </c>
       <c r="E56" s="2">
-        <v>79.39</v>
+        <v>20.23</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>105</v>
+        <v>144</v>
       </c>
       <c r="E57" s="2">
-        <v>79.39</v>
+        <v>9357.69</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B58" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E58" s="2">
-        <v>219.52</v>
+        <v>89.56</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="B59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E59" s="2">
-        <v>16290.27</v>
+        <v>2389.06</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>98</v>
+        <v>152</v>
       </c>
       <c r="E60" s="2">
-        <v>20.23</v>
+        <v>263.06</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E61" s="2">
-        <v>20.23</v>
+        <v>264.56</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
       <c r="E62" s="2">
-        <v>7.72</v>
+        <v>6.33</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E63" s="2">
-        <v>9357.69</v>
+        <v>4133.37</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E64" s="2">
-        <v>89.56</v>
+        <v>1622450.48</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="E65" s="2">
-        <v>2.44</v>
+        <v>1.05</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E66" s="2">
-        <v>2389.06</v>
+        <v>7039.03</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E67" s="2">
-        <v>263.06</v>
+        <v>2433.2</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E68" s="2">
-        <v>264.56</v>
+        <v>9219.37</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>119</v>
+        <v>176</v>
       </c>
       <c r="E69" s="2">
-        <v>6.33</v>
+        <v>8064.84</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E70" s="2">
-        <v>1.05</v>
+        <v>592.59</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E71" s="2">
-        <v>7039.03</v>
+        <v>1079.33</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="2">
-        <v>9.58</v>
+        <v>3015.72</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E73" s="2">
-        <v>2433.2</v>
+        <v>8858.23</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E74" s="2">
-        <v>9219.37</v>
+        <v>93.26</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E75" s="2">
-        <v>8064.84</v>
+        <v>3995.64</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>190</v>
+        <v>158</v>
       </c>
       <c r="E76" s="2">
-        <v>592.59</v>
+        <v>50.12</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E77" s="2">
-        <v>85.77</v>
+        <v>32.25</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E78" s="2">
-        <v>12554.83</v>
+        <v>626.69</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="E79" s="2">
-        <v>1079.33</v>
+        <v>202.42</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="E80" s="2">
-        <v>3015.72</v>
+        <v>94.45</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="E81" s="2">
-        <v>8858.23</v>
+        <v>31.9</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="E82" s="2">
-        <v>93.26</v>
+        <v>9208.89</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="E83" s="2">
-        <v>3995.64</v>
+        <v>6182.44</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E84" s="2">
-        <v>32.25</v>
+        <v>4622.94</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E85" s="2">
-        <v>626.69</v>
+        <v>1155.08</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="E86" s="2">
-        <v>202.42</v>
+        <v>370.65</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="E87" s="2">
-        <v>94.45</v>
+        <v>1182.86</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="E88" s="2">
-        <v>31.9</v>
+        <v>484.73</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E89" s="2">
-        <v>9208.89</v>
+        <v>5657.16</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E90" s="2">
-        <v>6182.44</v>
+        <v>2563.69</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="E91" s="2">
-        <v>4622.94</v>
+        <v>638.43</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E92" s="2">
-        <v>1155.08</v>
+        <v>1315.67</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="E93" s="2">
-        <v>370.65</v>
+        <v>4156.42</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E94" s="2">
-        <v>1182.86</v>
+        <v>40.61</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="E95" s="2">
-        <v>484.73</v>
+        <v>8961</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="E96" s="2">
-        <v>5657.16</v>
+        <v>13.08</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E97" s="2">
-        <v>2563.69</v>
+        <v>18749.95</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="E98" s="2">
-        <v>638.43</v>
+        <v>2227.65</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E99" s="2">
-        <v>1315.67</v>
+        <v>2834.95</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="E100" s="2">
-        <v>4656.42</v>
+        <v>1422.23</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E101" s="2">
-        <v>40.61</v>
+        <v>32.9</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="E102" s="2">
-        <v>8961</v>
+        <v>3796.64</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="E103" s="2">
-        <v>13.08</v>
+        <v>3170.68</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="E104" s="2">
-        <v>18749.95</v>
+        <v>9931.27</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="E105" s="2">
-        <v>2227.65</v>
+        <v>224.07</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="E106" s="2">
-        <v>2834.95</v>
+        <v>2425.67</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E107" s="2">
-        <v>1422.23</v>
+        <v>2588.08</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="E108" s="2">
-        <v>32.9</v>
+        <v>1729.17</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="E109" s="2">
-        <v>3796.64</v>
+        <v>399.15</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>285</v>
+        <v>235</v>
       </c>
       <c r="E110" s="2">
-        <v>3170.68</v>
+        <v>110.86</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="E111" s="2">
-        <v>9931.27</v>
+        <v>201.7</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>291</v>
+        <v>257</v>
       </c>
       <c r="E112" s="2">
-        <v>224.07</v>
+        <v>109.73</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>294</v>
+        <v>257</v>
       </c>
       <c r="E113" s="2">
-        <v>2425.67</v>
+        <v>307.08</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E114" s="2">
-        <v>2588.08</v>
+        <v>2645.88</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>300</v>
+        <v>275</v>
       </c>
       <c r="E115" s="2">
-        <v>1729.17</v>
+        <v>109.12</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>301</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>302</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E116" s="2">
-        <v>2299.15</v>
+        <v>2374.92</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>304</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>251</v>
+        <v>292</v>
       </c>
       <c r="E117" s="2">
-        <v>110.86</v>
+        <v>14.84</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>306</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>308</v>
+        <v>275</v>
       </c>
       <c r="E118" s="2">
-        <v>201.7</v>
+        <v>3334.08</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="B119" s="0" t="s">
+      <c r="C119" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D119" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="C119" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E119" s="2">
-        <v>109.73</v>
+        <v>103.62</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>311</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>273</v>
+        <v>161</v>
       </c>
       <c r="E120" s="2">
-        <v>307.08</v>
+        <v>42039.2</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E121" s="2">
-        <v>2645.88</v>
+        <v>787.69</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>291</v>
+        <v>318</v>
       </c>
       <c r="E122" s="2">
-        <v>109.12</v>
+        <v>11215.28</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E123" s="2">
-        <v>2374.92</v>
+        <v>6476.21</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="E124" s="2">
-        <v>14.84</v>
+        <v>34.8</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>291</v>
+        <v>324</v>
       </c>
       <c r="E125" s="2">
-        <v>3334.08</v>
+        <v>73.47</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E126" s="2">
-        <v>103.62</v>
+        <v>5393.27</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>328</v>
+        <v>129</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E127" s="2">
-        <v>787.69</v>
+        <v>5256.99</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>332</v>
       </c>
       <c r="E128" s="2">
-        <v>11215.28</v>
+        <v>181.87</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>333</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>334</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>335</v>
       </c>
       <c r="E129" s="2">
-        <v>6476.21</v>
+        <v>6282.74</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
         <v>336</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>338</v>
       </c>
       <c r="E130" s="2">
-        <v>34.8</v>
+        <v>2272.96</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
         <v>339</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E131" s="2">
-        <v>73.47</v>
+        <v>6335.87</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>10</v>
-[...138 lines deleted...]
-      <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -4060,39 +3869,32 @@
     <hyperlink ref="F107" r:id="rId107"/>
     <hyperlink ref="F108" r:id="rId108"/>
     <hyperlink ref="F109" r:id="rId109"/>
     <hyperlink ref="F110" r:id="rId110"/>
     <hyperlink ref="F111" r:id="rId111"/>
     <hyperlink ref="F112" r:id="rId112"/>
     <hyperlink ref="F113" r:id="rId113"/>
     <hyperlink ref="F114" r:id="rId114"/>
     <hyperlink ref="F115" r:id="rId115"/>
     <hyperlink ref="F116" r:id="rId116"/>
     <hyperlink ref="F117" r:id="rId117"/>
     <hyperlink ref="F118" r:id="rId118"/>
     <hyperlink ref="F119" r:id="rId119"/>
     <hyperlink ref="F120" r:id="rId120"/>
     <hyperlink ref="F121" r:id="rId121"/>
     <hyperlink ref="F122" r:id="rId122"/>
     <hyperlink ref="F123" r:id="rId123"/>
     <hyperlink ref="F124" r:id="rId124"/>
     <hyperlink ref="F125" r:id="rId125"/>
     <hyperlink ref="F126" r:id="rId126"/>
     <hyperlink ref="F127" r:id="rId127"/>
     <hyperlink ref="F128" r:id="rId128"/>
     <hyperlink ref="F129" r:id="rId129"/>
     <hyperlink ref="F130" r:id="rId130"/>
     <hyperlink ref="F131" r:id="rId131"/>
-    <hyperlink ref="F132" r:id="rId132"/>
-[...5 lines deleted...]
-    <hyperlink ref="F138" r:id="rId138"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>