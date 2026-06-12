--- v0 (2026-02-09)
+++ v1 (2026-06-12)
@@ -5,283 +5,238 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="240">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00080</t>
   </si>
   <si>
     <t>KOVACH JAMES S</t>
   </si>
   <si>
     <t>2802 - CARDINAL LSD</t>
   </si>
   <si>
     <t>157 TERRACE DR</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00183</t>
-[...7 lines deleted...]
-  <si>
     <t>00296</t>
   </si>
   <si>
     <t>MOLNAR JOCELYNN R</t>
   </si>
   <si>
     <t>77 PARK DR</t>
   </si>
   <si>
     <t>00351</t>
   </si>
   <si>
     <t>OSBORN BRENDA</t>
   </si>
   <si>
     <t>66 BETTY LOU DR</t>
   </si>
   <si>
-    <t>00588</t>
-[...7 lines deleted...]
-  <si>
     <t>00592</t>
   </si>
   <si>
     <t>CLIFFORD BRANDI</t>
   </si>
   <si>
     <t>84 BUD DR</t>
   </si>
   <si>
     <t>00697</t>
   </si>
   <si>
     <t>MAY ANGELA M</t>
   </si>
   <si>
     <t>116 PARADISE DR</t>
   </si>
   <si>
     <t>00738</t>
   </si>
   <si>
     <t>MILLER JAKE</t>
   </si>
   <si>
     <t>33 THOMAS DR</t>
   </si>
   <si>
-    <t>00740</t>
-[...7 lines deleted...]
-  <si>
     <t>00914</t>
   </si>
   <si>
     <t>GOLSBY ROBIN</t>
   </si>
   <si>
     <t>67 BETTY LOU DR</t>
   </si>
   <si>
     <t>01051</t>
   </si>
   <si>
     <t>METHENY NATHANIEL RAY</t>
   </si>
   <si>
     <t>80 PARK DR</t>
   </si>
   <si>
     <t>01181</t>
   </si>
   <si>
     <t>BOUGHNER RANDALL</t>
   </si>
   <si>
     <t>138 TERRACE DR</t>
   </si>
   <si>
     <t>01233</t>
   </si>
   <si>
     <t>MALUNAS THOMAS E &amp; PATRICIA S WROS</t>
   </si>
   <si>
     <t>16510 NAUVOO RD</t>
   </si>
   <si>
     <t>01236</t>
   </si>
   <si>
     <t>CLIFFORD MICHELLE L</t>
   </si>
   <si>
     <t>129 PARADISE DR</t>
   </si>
   <si>
-    <t>01756</t>
-[...5 lines deleted...]
-    <t>49 BUD DR</t>
+    <t>01327</t>
+  </si>
+  <si>
+    <t>WELLMAN DAVID D</t>
+  </si>
+  <si>
+    <t>17181 SWINE CREEK RD</t>
   </si>
   <si>
     <t>01761</t>
   </si>
   <si>
     <t>KOLSON CASSIDY</t>
   </si>
   <si>
     <t>18 JOANN DR</t>
   </si>
   <si>
     <t>02049</t>
   </si>
   <si>
     <t>MARTIN NICOLE J</t>
   </si>
   <si>
     <t>100 PARADISE DR</t>
   </si>
   <si>
     <t>02068</t>
   </si>
   <si>
     <t>EBELENDER GEORGE D</t>
   </si>
   <si>
     <t>15716 NEWCOMB RD</t>
   </si>
   <si>
     <t>16-004200</t>
   </si>
   <si>
     <t>BROWN BOBBY K</t>
   </si>
   <si>
     <t>17726 MAYFIELD RD</t>
   </si>
   <si>
     <t>16-006100</t>
   </si>
   <si>
     <t>PRENDERGAST DARLENE P</t>
   </si>
   <si>
     <t>BROOKVIEW RD</t>
   </si>
   <si>
-    <t>16-007500</t>
-[...7 lines deleted...]
-  <si>
     <t>16-016000</t>
   </si>
   <si>
     <t>DEVICKI RICHARD C &amp; BILLIELOU</t>
   </si>
   <si>
     <t>HUNTLEY RD</t>
   </si>
   <si>
-    <t>16-016200</t>
-[...7 lines deleted...]
-  <si>
     <t>16-020700</t>
   </si>
   <si>
     <t>MACK JAMES D TRUSTEE</t>
   </si>
   <si>
     <t>15851 MAYFIELD RD</t>
   </si>
   <si>
     <t>16-022620</t>
   </si>
   <si>
     <t>BYLER ROY E &amp; ERMA M</t>
   </si>
   <si>
     <t>17192 BURTON WINDSOR RD</t>
   </si>
   <si>
     <t>16-035250</t>
   </si>
   <si>
     <t>YOX ALLANA</t>
   </si>
   <si>
     <t>12720 BUNDYSBURG RD</t>
@@ -289,452 +244,308 @@
   <si>
     <t>16-039600</t>
   </si>
   <si>
     <t>MOORE JAMES J</t>
   </si>
   <si>
     <t>MADISON RD</t>
   </si>
   <si>
     <t>16-039700</t>
   </si>
   <si>
     <t>12233 MADISON RD</t>
   </si>
   <si>
     <t>16-055400</t>
   </si>
   <si>
     <t>BENNETT RANDOLPH &amp; LINDA L</t>
   </si>
   <si>
     <t>11680 CLAY ST</t>
   </si>
   <si>
-    <t>16-057300</t>
-[...16 lines deleted...]
-  <si>
     <t>16-069330</t>
   </si>
   <si>
     <t>HUMMEL NICHOLAS</t>
   </si>
   <si>
     <t>15325 MAYFIELD RD</t>
   </si>
   <si>
     <t>16-078173</t>
   </si>
   <si>
     <t>MILLER MARIE M</t>
   </si>
   <si>
     <t>PIONEER RD</t>
   </si>
   <si>
     <t>16-078238</t>
   </si>
   <si>
     <t>WEAVER AARON C</t>
   </si>
   <si>
     <t>15739 PIONEER RD</t>
   </si>
   <si>
     <t>16-078256</t>
   </si>
   <si>
     <t>CLIFTON GINA MARIE</t>
   </si>
   <si>
     <t>11345 KILE RD</t>
   </si>
   <si>
     <t>16-078269</t>
   </si>
   <si>
     <t>MILLER MARTY J &amp; SARA J</t>
   </si>
   <si>
     <t>12570 BUNDYSBURG RD</t>
   </si>
   <si>
-    <t>16-078344</t>
-[...1 lines deleted...]
-  <si>
     <t>16-078538</t>
   </si>
   <si>
     <t>TATONETTI LYNETTE TOD</t>
   </si>
   <si>
     <t>16-078539</t>
   </si>
   <si>
-    <t>16-078772</t>
-[...7 lines deleted...]
-  <si>
     <t>18-000100</t>
   </si>
   <si>
     <t>HATCH DOUGLAS ALLAN</t>
   </si>
   <si>
     <t>16659 BRIDGE RD</t>
   </si>
   <si>
     <t>18-001500</t>
   </si>
   <si>
     <t>MULLETT KENNETH W TOD &amp; BARBARA E TOD</t>
   </si>
   <si>
     <t>14540 MADISON RD</t>
   </si>
   <si>
     <t>18-007300</t>
   </si>
   <si>
     <t>BYLER ESTHER J &amp; JACOB A &amp; MARLENE</t>
   </si>
   <si>
     <t>14175 HAYES RD</t>
   </si>
   <si>
-    <t>18-019200</t>
-[...1 lines deleted...]
-  <si>
     <t>18-035400</t>
   </si>
   <si>
     <t>BARNETT TERRY &amp; KIMBERLY</t>
   </si>
   <si>
     <t>16626 SWINE CREEK RD</t>
   </si>
   <si>
-    <t>18-046300</t>
-[...7 lines deleted...]
-  <si>
     <t>18-046700</t>
   </si>
   <si>
     <t>15499 KINSMAN ROAD LLC</t>
   </si>
   <si>
     <t>15499 KINSMAN RD</t>
   </si>
   <si>
     <t>18-050760</t>
   </si>
   <si>
     <t>FISHER JOHNNY D &amp; MARTHA M</t>
   </si>
   <si>
     <t>17747 PETERS RD</t>
   </si>
   <si>
-    <t>18-060730</t>
-[...7 lines deleted...]
-  <si>
     <t>18-062820</t>
   </si>
   <si>
     <t>MILLER NORMAN L &amp; MIRIAM E</t>
   </si>
   <si>
     <t>16734 NAUVOO RD</t>
   </si>
   <si>
     <t>18-066880</t>
   </si>
   <si>
     <t>KOTHERA DAVID T &amp; MATZEK KOTHERA DEBRA A CO TRUSTEES</t>
   </si>
   <si>
     <t>15422 GEORGIA RD</t>
   </si>
   <si>
     <t>18-069400</t>
   </si>
   <si>
     <t>MILLER ROBERT R III</t>
   </si>
   <si>
     <t>15540 GEORGIA RD</t>
   </si>
   <si>
+    <t>18-071850</t>
+  </si>
+  <si>
+    <t>POLOMSKY MARTIN L SANDRA M</t>
+  </si>
+  <si>
+    <t>15475 CHIPMUNK LN</t>
+  </si>
+  <si>
     <t>18-073100</t>
   </si>
   <si>
     <t>LAM PROPERTY GROUP LLC</t>
   </si>
   <si>
     <t>14632 OLD STATE RD</t>
   </si>
   <si>
     <t>18-073350</t>
   </si>
   <si>
     <t>YORK ROBERT J &amp; LAURA A</t>
   </si>
   <si>
     <t>17012 SHEDD RD</t>
   </si>
   <si>
     <t>18-073400</t>
   </si>
   <si>
     <t>SMITH O P</t>
   </si>
   <si>
     <t>NONE</t>
   </si>
   <si>
     <t>18-080500</t>
   </si>
   <si>
     <t>DIVERSIFIED DEVELOPING LLC</t>
   </si>
   <si>
     <t>16253 KINSMAN RD</t>
   </si>
   <si>
-    <t>18-082150</t>
-[...13 lines deleted...]
-  <si>
     <t>18-089500</t>
   </si>
   <si>
     <t>SCHLABACH JONAS R &amp; MARLENE</t>
   </si>
   <si>
     <t>15756 SHEDD RD</t>
   </si>
   <si>
     <t>18-090593</t>
   </si>
   <si>
     <t>GEORGIA RD</t>
   </si>
   <si>
-    <t>18-090651</t>
-[...16 lines deleted...]
-  <si>
     <t>18-090753</t>
   </si>
   <si>
     <t>14530 MADISON RD</t>
   </si>
   <si>
     <t>18-090758</t>
   </si>
   <si>
     <t>MALUNAS PATRICIA S TOD</t>
   </si>
   <si>
     <t>14264 MADISON RD</t>
   </si>
   <si>
-    <t>18-091054</t>
-[...16 lines deleted...]
-  <si>
     <t>18-091262</t>
   </si>
   <si>
     <t>BOORN ELIZABETH</t>
   </si>
   <si>
     <t>OLD STATE RD</t>
   </si>
   <si>
     <t>18-091305</t>
   </si>
   <si>
     <t>BRAUN KAREN &amp; DAVID J JR</t>
   </si>
   <si>
     <t>STATION RD</t>
   </si>
   <si>
-    <t>18-091320</t>
-[...4 lines deleted...]
-  <si>
     <t>18-091382</t>
   </si>
   <si>
     <t>MC INTOSH H P</t>
   </si>
   <si>
-    <t>19-013150</t>
-[...25 lines deleted...]
-  <si>
     <t>19-036750</t>
   </si>
   <si>
     <t>VENESKY DAVID B</t>
   </si>
   <si>
     <t>SPERRY LN</t>
   </si>
   <si>
-    <t>19-045000</t>
-[...7 lines deleted...]
-  <si>
     <t>19-050850</t>
   </si>
   <si>
     <t>15797 GROVE ST</t>
   </si>
   <si>
     <t>19-051300</t>
   </si>
   <si>
     <t>GRIFFIN CYNTHIA R</t>
   </si>
   <si>
     <t>15891 RIDGEWOOD DR</t>
   </si>
   <si>
-    <t>19-051500</t>
-[...7 lines deleted...]
-  <si>
     <t>19-059500</t>
   </si>
   <si>
     <t>SMALLWOOD RICHARD W</t>
   </si>
   <si>
     <t>15226 S STATE AVE</t>
   </si>
   <si>
     <t>19-064000</t>
   </si>
   <si>
     <t>HOFSTETTER MICHAEL L SR</t>
   </si>
   <si>
     <t>15885 W HIGH ST</t>
   </si>
   <si>
     <t>19-071214</t>
   </si>
   <si>
     <t>PETO SHARON A TOD</t>
   </si>
   <si>
     <t>15078 WOODSONG DR</t>
@@ -742,59 +553,50 @@
   <si>
     <t>19-071462</t>
   </si>
   <si>
     <t>MID MEADOWS ASSOC</t>
   </si>
   <si>
     <t>NORTHVIEW DR</t>
   </si>
   <si>
     <t>19-071464</t>
   </si>
   <si>
     <t>19-071488</t>
   </si>
   <si>
     <t>19-091167</t>
   </si>
   <si>
     <t>GAP VALPLAST ROAD LLC</t>
   </si>
   <si>
     <t>15986 VALPLAST ST</t>
   </si>
   <si>
-    <t>25-004600</t>
-[...7 lines deleted...]
-  <si>
     <t>25-009100</t>
   </si>
   <si>
     <t>BYLER BILL L &amp; NANCY J</t>
   </si>
   <si>
     <t>16625 FARMINGTON RD</t>
   </si>
   <si>
     <t>25-028700</t>
   </si>
   <si>
     <t>BURKHOLDER ALLEN D &amp; CHRISTINA M</t>
   </si>
   <si>
     <t>16643 MADISON RD</t>
   </si>
   <si>
     <t>25-045400</t>
   </si>
   <si>
     <t>KULISH THERESA M</t>
   </si>
   <si>
     <t>GROVE RD</t>
@@ -808,246 +610,162 @@
   <si>
     <t>25-046300</t>
   </si>
   <si>
     <t>18175 MADISON RD</t>
   </si>
   <si>
     <t>25-049040</t>
   </si>
   <si>
     <t>MIDCAP JACOB</t>
   </si>
   <si>
     <t>MCCALL RD</t>
   </si>
   <si>
     <t>25-052100</t>
   </si>
   <si>
     <t>TROYER ELI C &amp; LYDIA B</t>
   </si>
   <si>
     <t>16934 MADISON RD</t>
   </si>
   <si>
-    <t>25-062200</t>
-[...7 lines deleted...]
-  <si>
     <t>25-062470</t>
   </si>
   <si>
     <t>PETERSON WILLIAM</t>
   </si>
   <si>
     <t>MAIN MARKET RD</t>
   </si>
   <si>
     <t>25-068719</t>
   </si>
   <si>
     <t>LIVINGSTON DENNIS JR</t>
   </si>
   <si>
     <t>17940 OWEN RD</t>
   </si>
   <si>
     <t>25-071100</t>
   </si>
   <si>
     <t>WEAVER ROBERT A &amp; VIOLA A</t>
   </si>
   <si>
     <t>19033 RUTLAND RD</t>
   </si>
   <si>
-    <t>25-077700</t>
-[...13 lines deleted...]
-  <si>
     <t>25-114700</t>
   </si>
   <si>
     <t>NEW LIFE PROPERTIES IV LLC</t>
   </si>
   <si>
     <t>18312 MADISON RD</t>
   </si>
   <si>
     <t>25-117800</t>
   </si>
   <si>
     <t>HEIGLEY DALE W</t>
   </si>
   <si>
     <t>RICHDALE DR</t>
   </si>
   <si>
     <t>25-147537</t>
   </si>
   <si>
     <t>SCHMUCKER OWEN L &amp; BETTY E</t>
   </si>
   <si>
     <t>INDUSTRIAL CIR</t>
   </si>
   <si>
-    <t>25-188993</t>
-[...16 lines deleted...]
-  <si>
     <t>25-190089</t>
   </si>
   <si>
     <t>MILLER ELI H &amp; ROSANNA H</t>
   </si>
   <si>
     <t>17201 FARMINGTON RD</t>
   </si>
   <si>
-    <t>25-190105</t>
-[...7 lines deleted...]
-  <si>
     <t>25-190113</t>
   </si>
   <si>
     <t>17202 FARMINGTON RD</t>
   </si>
   <si>
     <t>25-190187</t>
   </si>
   <si>
     <t>FISHER MARTY N &amp; IDA MAE U</t>
   </si>
   <si>
     <t>18960 NELSON RD</t>
   </si>
   <si>
     <t>25-190221</t>
   </si>
   <si>
     <t>HERSHBERGER ROBERT A &amp; BARBARA</t>
   </si>
   <si>
     <t>17747 BRADFORD RD</t>
   </si>
   <si>
     <t>25-190259</t>
   </si>
   <si>
     <t>BAIRD MABELLE</t>
   </si>
   <si>
     <t>MADSION RD</t>
   </si>
   <si>
     <t>25-190329</t>
   </si>
   <si>
-    <t>25-190333</t>
-[...7 lines deleted...]
-  <si>
     <t>25-190476</t>
   </si>
   <si>
     <t>LIGHT BROTHERS HOLDINGS LLC</t>
   </si>
   <si>
-    <t>25-190480</t>
-[...4 lines deleted...]
-  <si>
     <t>25-190831</t>
   </si>
   <si>
     <t>MILLER DAVID A &amp; ROSANNA M</t>
   </si>
   <si>
     <t>15505 AGLER RD</t>
-  </si>
-[...16 lines deleted...]
-    <t>16647 MAIN MARKET RD</t>
   </si>
   <si>
     <t>33-000201</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1060,70 +778,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F119" headerRowCount="1">
-  <autoFilter ref="A1:F119"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F85" headerRowCount="1">
+  <autoFilter ref="A1:F85"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=55113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=57051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=57016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53775&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=57051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53775&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F119"/>
+  <dimension ref="A1:F85"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="56.729835510253906" customWidth="1"/>
     <col min="3" max="3" width="20.131725311279297" customWidth="1"/>
     <col min="4" max="4" width="27.22463607788086" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -1147,2373 +865,1693 @@
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
         <v>17.02</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>253.17</v>
+        <v>280.39</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>280.39</v>
+        <v>87.87</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>237.87</v>
+        <v>139.42</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>67.15</v>
+        <v>143.92</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>139.42</v>
+        <v>773.48</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>143.92</v>
+        <v>47.41</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>773.48</v>
+        <v>135.38</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>275.54</v>
+        <v>60.73</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>47.41</v>
+        <v>155.63</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>135.38</v>
+        <v>108.85</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>60.73</v>
+        <v>1742.72</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>155.63</v>
+        <v>214.74</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>308.85</v>
+        <v>124.49</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>183.66</v>
+        <v>87.23</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>214.74</v>
+        <v>570.28</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>124.49</v>
+        <v>4775.21</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>87.23</v>
+        <v>1450.63</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>570.28</v>
+        <v>9431.63</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>4775.21</v>
+        <v>711.91</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>5083.82</v>
+        <v>3465.93</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>1450.63</v>
+        <v>113.16</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="2">
-        <v>13558.63</v>
+        <v>2312.97</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="2">
-        <v>9431.63</v>
+        <v>450</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="2">
-        <v>711.91</v>
+        <v>1880.11</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="2">
-        <v>3465.93</v>
+        <v>71.89</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="2">
-        <v>113.16</v>
+        <v>3365.13</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="2">
-        <v>2312.97</v>
+        <v>1343.76</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="2">
-        <v>450</v>
+        <v>1808.43</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>73</v>
       </c>
       <c r="E31" s="2">
-        <v>158.83</v>
+        <v>7.06</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>99</v>
+        <v>73</v>
       </c>
       <c r="E32" s="2">
-        <v>359.13</v>
+        <v>7.47</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E33" s="2">
-        <v>1880.11</v>
+        <v>5152.4</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E34" s="2">
-        <v>71.89</v>
+        <v>1382.15</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E35" s="2">
-        <v>3365.13</v>
+        <v>351.02</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E36" s="2">
-        <v>3343.76</v>
+        <v>2041.51</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E37" s="2">
-        <v>1808.43</v>
+        <v>29966.03</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>88</v>
+        <v>114</v>
       </c>
       <c r="E38" s="2">
-        <v>1633.61</v>
+        <v>11256.93</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="2">
-        <v>7.06</v>
+        <v>2076.83</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>88</v>
+        <v>120</v>
       </c>
       <c r="E40" s="2">
-        <v>7.47</v>
+        <v>3848.92</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E41" s="2">
-        <v>39.2</v>
+        <v>4216.92</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E42" s="2">
-        <v>5152.4</v>
+        <v>3469.46</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E43" s="2">
-        <v>2282.15</v>
+        <v>9920.91</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E44" s="2">
-        <v>351.02</v>
+        <v>3511.9</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>60</v>
+        <v>134</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>61</v>
+        <v>135</v>
       </c>
       <c r="E45" s="2">
-        <v>624.15</v>
+        <v>2341.79</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E46" s="2">
-        <v>2041.51</v>
+        <v>2313.14</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="E47" s="2">
-        <v>1661.56</v>
+        <v>6059.31</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>139</v>
+        <v>119</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E48" s="2">
-        <v>29966.03</v>
+        <v>50.75</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>142</v>
+        <v>101</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E49" s="2">
-        <v>11256.93</v>
+        <v>134.54</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="E50" s="2">
-        <v>15936.76</v>
+        <v>1332.67</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E51" s="2">
-        <v>2076.83</v>
+        <v>23.66</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E52" s="2">
-        <v>4548.92</v>
+        <v>161.56</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="E53" s="2">
-        <v>4216.92</v>
+        <v>12.94</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E54" s="2">
-        <v>10006.95</v>
+        <v>328.23</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>160</v>
+        <v>137</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E55" s="2">
-        <v>3511.9</v>
+        <v>7183.21</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E56" s="2">
-        <v>2341.79</v>
+        <v>3599.9</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E57" s="2">
-        <v>2313.14</v>
+        <v>1521.61</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E58" s="2">
-        <v>666.92</v>
+        <v>60.63</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="2">
-        <v>1589.11</v>
+        <v>442.2</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E60" s="2">
-        <v>6059.31</v>
+        <v>1437.89</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="B61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E61" s="2">
-        <v>50.75</v>
+        <v>1099.88</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="E62" s="2">
-        <v>1323.25</v>
+        <v>405.44</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="B63" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E63" s="2">
-        <v>456.33</v>
+        <v>25085.25</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="B64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>934.54</v>
+        <v>6669.78</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>1332.67</v>
+        <v>482.87</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>2723.36</v>
+        <v>2728.06</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="B67" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>194</v>
+        <v>73</v>
       </c>
       <c r="E67" s="2">
-        <v>4.79</v>
+        <v>440.94</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="E68" s="2">
-        <v>23.66</v>
+        <v>4278.76</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="E69" s="2">
-        <v>161.56</v>
+        <v>183.29</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>88</v>
+        <v>200</v>
       </c>
       <c r="E70" s="2">
-        <v>119.06</v>
+        <v>7039.69</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B71" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E71" s="2">
-        <v>12.94</v>
+        <v>407.89</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="2">
-        <v>731.97</v>
+        <v>11607.28</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="B73" s="0" t="s">
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="2">
-        <v>40</v>
+        <v>9690.65</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="2">
-        <v>1901.08</v>
+        <v>1206.17</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B75" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="B75" s="0" t="s">
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="2">
-        <v>328.23</v>
+        <v>1138.16</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="B76" s="0" t="s">
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" s="2">
-        <v>2899.6</v>
+        <v>60.08</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B77" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E77" s="2">
-        <v>7183.21</v>
+        <v>386.7</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B78" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" s="0" t="s">
         <v>223</v>
       </c>
-      <c r="C78" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78" s="2">
-        <v>3599.9</v>
+        <v>12985.38</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B79" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="B79" s="0" t="s">
+      <c r="C79" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="C79" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" s="2">
-        <v>8324.61</v>
+        <v>436.94</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B80" s="0" t="s">
         <v>228</v>
       </c>
-      <c r="B80" s="0" t="s">
+      <c r="C80" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C80" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E80" s="2">
-        <v>1521.61</v>
+        <v>160.34</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="B81" s="0" t="s">
+      <c r="C81" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="C81" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" s="2">
-        <v>60.63</v>
+        <v>13.35</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>235</v>
+        <v>196</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>236</v>
+        <v>197</v>
       </c>
       <c r="E82" s="2">
-        <v>2822.18</v>
+        <v>83.75</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>239</v>
+        <v>73</v>
       </c>
       <c r="E83" s="2">
-        <v>1437.89</v>
+        <v>172.64</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" s="2">
-        <v>1099.88</v>
+        <v>7932.9</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>238</v>
+        <v>202</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>239</v>
+        <v>203</v>
       </c>
       <c r="E85" s="2">
-        <v>405.44</v>
+        <v>2089.94</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>10</v>
-[...678 lines deleted...]
-      <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -3559,66 +2597,32 @@
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
-    <hyperlink ref="F86" r:id="rId86"/>
-[...32 lines deleted...]
-    <hyperlink ref="F119" r:id="rId119"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>