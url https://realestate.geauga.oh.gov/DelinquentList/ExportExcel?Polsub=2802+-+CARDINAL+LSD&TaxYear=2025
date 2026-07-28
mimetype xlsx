--- v1 (2026-06-12)
+++ v2 (2026-07-28)
@@ -5,103 +5,94 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="247">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00080</t>
   </si>
   <si>
     <t>KOVACH JAMES S</t>
   </si>
   <si>
     <t>2802 - CARDINAL LSD</t>
   </si>
   <si>
     <t>157 TERRACE DR</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>00296</t>
   </si>
   <si>
     <t>MOLNAR JOCELYNN R</t>
   </si>
   <si>
     <t>77 PARK DR</t>
   </si>
   <si>
-    <t>00351</t>
-[...7 lines deleted...]
-  <si>
     <t>00592</t>
   </si>
   <si>
     <t>CLIFFORD BRANDI</t>
   </si>
   <si>
     <t>84 BUD DR</t>
   </si>
   <si>
     <t>00697</t>
   </si>
   <si>
     <t>MAY ANGELA M</t>
   </si>
   <si>
     <t>116 PARADISE DR</t>
   </si>
   <si>
     <t>00738</t>
   </si>
   <si>
     <t>MILLER JAKE</t>
   </si>
   <si>
     <t>33 THOMAS DR</t>
@@ -148,104 +139,86 @@
   <si>
     <t>CLIFFORD MICHELLE L</t>
   </si>
   <si>
     <t>129 PARADISE DR</t>
   </si>
   <si>
     <t>01327</t>
   </si>
   <si>
     <t>WELLMAN DAVID D</t>
   </si>
   <si>
     <t>17181 SWINE CREEK RD</t>
   </si>
   <si>
     <t>01761</t>
   </si>
   <si>
     <t>KOLSON CASSIDY</t>
   </si>
   <si>
     <t>18 JOANN DR</t>
   </si>
   <si>
-    <t>02049</t>
-[...7 lines deleted...]
-  <si>
     <t>02068</t>
   </si>
   <si>
     <t>EBELENDER GEORGE D</t>
   </si>
   <si>
     <t>15716 NEWCOMB RD</t>
   </si>
   <si>
     <t>16-004200</t>
   </si>
   <si>
     <t>BROWN BOBBY K</t>
   </si>
   <si>
     <t>17726 MAYFIELD RD</t>
   </si>
   <si>
     <t>16-006100</t>
   </si>
   <si>
     <t>PRENDERGAST DARLENE P</t>
   </si>
   <si>
     <t>BROOKVIEW RD</t>
   </si>
   <si>
     <t>16-016000</t>
   </si>
   <si>
     <t>DEVICKI RICHARD C &amp; BILLIELOU</t>
   </si>
   <si>
     <t>HUNTLEY RD</t>
   </si>
   <si>
-    <t>16-020700</t>
-[...7 lines deleted...]
-  <si>
     <t>16-022620</t>
   </si>
   <si>
     <t>BYLER ROY E &amp; ERMA M</t>
   </si>
   <si>
     <t>17192 BURTON WINDSOR RD</t>
   </si>
   <si>
     <t>16-035250</t>
   </si>
   <si>
     <t>YOX ALLANA</t>
   </si>
   <si>
     <t>12720 BUNDYSBURG RD</t>
   </si>
   <si>
     <t>16-039600</t>
   </si>
   <si>
     <t>MOORE JAMES J</t>
   </si>
   <si>
     <t>MADISON RD</t>
@@ -298,104 +271,116 @@
   <si>
     <t>CLIFTON GINA MARIE</t>
   </si>
   <si>
     <t>11345 KILE RD</t>
   </si>
   <si>
     <t>16-078269</t>
   </si>
   <si>
     <t>MILLER MARTY J &amp; SARA J</t>
   </si>
   <si>
     <t>12570 BUNDYSBURG RD</t>
   </si>
   <si>
     <t>16-078538</t>
   </si>
   <si>
     <t>TATONETTI LYNETTE TOD</t>
   </si>
   <si>
     <t>16-078539</t>
   </si>
   <si>
+    <t>16-800230</t>
+  </si>
+  <si>
+    <t>CONNELLY HELEN M</t>
+  </si>
+  <si>
+    <t>ROYALTY</t>
+  </si>
+  <si>
+    <t>16-800529</t>
+  </si>
+  <si>
+    <t>BIG SKY ENERGY INC</t>
+  </si>
+  <si>
+    <t>WELL</t>
+  </si>
+  <si>
+    <t>16-800735</t>
+  </si>
+  <si>
     <t>18-000100</t>
   </si>
   <si>
     <t>HATCH DOUGLAS ALLAN</t>
   </si>
   <si>
     <t>16659 BRIDGE RD</t>
   </si>
   <si>
     <t>18-001500</t>
   </si>
   <si>
     <t>MULLETT KENNETH W TOD &amp; BARBARA E TOD</t>
   </si>
   <si>
     <t>14540 MADISON RD</t>
   </si>
   <si>
     <t>18-007300</t>
   </si>
   <si>
     <t>BYLER ESTHER J &amp; JACOB A &amp; MARLENE</t>
   </si>
   <si>
     <t>14175 HAYES RD</t>
   </si>
   <si>
     <t>18-035400</t>
   </si>
   <si>
     <t>BARNETT TERRY &amp; KIMBERLY</t>
   </si>
   <si>
     <t>16626 SWINE CREEK RD</t>
   </si>
   <si>
     <t>18-046700</t>
   </si>
   <si>
     <t>15499 KINSMAN ROAD LLC</t>
   </si>
   <si>
     <t>15499 KINSMAN RD</t>
   </si>
   <si>
-    <t>18-050760</t>
-[...7 lines deleted...]
-  <si>
     <t>18-062820</t>
   </si>
   <si>
     <t>MILLER NORMAN L &amp; MIRIAM E</t>
   </si>
   <si>
     <t>16734 NAUVOO RD</t>
   </si>
   <si>
     <t>18-066880</t>
   </si>
   <si>
     <t>KOTHERA DAVID T &amp; MATZEK KOTHERA DEBRA A CO TRUSTEES</t>
   </si>
   <si>
     <t>15422 GEORGIA RD</t>
   </si>
   <si>
     <t>18-069400</t>
   </si>
   <si>
     <t>MILLER ROBERT R III</t>
   </si>
   <si>
     <t>15540 GEORGIA RD</t>
@@ -439,98 +424,113 @@
   <si>
     <t>18-080500</t>
   </si>
   <si>
     <t>DIVERSIFIED DEVELOPING LLC</t>
   </si>
   <si>
     <t>16253 KINSMAN RD</t>
   </si>
   <si>
     <t>18-089500</t>
   </si>
   <si>
     <t>SCHLABACH JONAS R &amp; MARLENE</t>
   </si>
   <si>
     <t>15756 SHEDD RD</t>
   </si>
   <si>
     <t>18-090593</t>
   </si>
   <si>
     <t>GEORGIA RD</t>
   </si>
   <si>
-    <t>18-090753</t>
-[...4 lines deleted...]
-  <si>
     <t>18-090758</t>
   </si>
   <si>
     <t>MALUNAS PATRICIA S TOD</t>
   </si>
   <si>
     <t>14264 MADISON RD</t>
   </si>
   <si>
     <t>18-091262</t>
   </si>
   <si>
     <t>BOORN ELIZABETH</t>
   </si>
   <si>
     <t>OLD STATE RD</t>
   </si>
   <si>
     <t>18-091305</t>
   </si>
   <si>
     <t>BRAUN KAREN &amp; DAVID J JR</t>
   </si>
   <si>
     <t>STATION RD</t>
   </si>
   <si>
     <t>18-091382</t>
   </si>
   <si>
     <t>MC INTOSH H P</t>
   </si>
   <si>
+    <t>18-800007</t>
+  </si>
+  <si>
+    <t>PIPES PERRY E</t>
+  </si>
+  <si>
     <t>19-036750</t>
   </si>
   <si>
     <t>VENESKY DAVID B</t>
   </si>
   <si>
     <t>SPERRY LN</t>
   </si>
   <si>
+    <t>19-045900</t>
+  </si>
+  <si>
+    <t>YODERS FURNITURE LLC</t>
+  </si>
+  <si>
+    <t>W HIGH ST</t>
+  </si>
+  <si>
+    <t>19-046000</t>
+  </si>
+  <si>
+    <t>LAKE AVE</t>
+  </si>
+  <si>
     <t>19-050850</t>
   </si>
   <si>
     <t>15797 GROVE ST</t>
   </si>
   <si>
     <t>19-051300</t>
   </si>
   <si>
     <t>GRIFFIN CYNTHIA R</t>
   </si>
   <si>
     <t>15891 RIDGEWOOD DR</t>
   </si>
   <si>
     <t>19-059500</t>
   </si>
   <si>
     <t>SMALLWOOD RICHARD W</t>
   </si>
   <si>
     <t>15226 S STATE AVE</t>
   </si>
   <si>
     <t>19-064000</t>
@@ -553,50 +553,65 @@
   <si>
     <t>19-071462</t>
   </si>
   <si>
     <t>MID MEADOWS ASSOC</t>
   </si>
   <si>
     <t>NORTHVIEW DR</t>
   </si>
   <si>
     <t>19-071464</t>
   </si>
   <si>
     <t>19-071488</t>
   </si>
   <si>
     <t>19-091167</t>
   </si>
   <si>
     <t>GAP VALPLAST ROAD LLC</t>
   </si>
   <si>
     <t>15986 VALPLAST ST</t>
   </si>
   <si>
+    <t>19-900400</t>
+  </si>
+  <si>
+    <t>COBRA PIPELINE CO LTD</t>
+  </si>
+  <si>
+    <t>PIPELINE</t>
+  </si>
+  <si>
+    <t>19-900411</t>
+  </si>
+  <si>
+    <t>ORWELL TRUMBULL PIPELINE CO LLC</t>
+  </si>
+  <si>
     <t>25-009100</t>
   </si>
   <si>
     <t>BYLER BILL L &amp; NANCY J</t>
   </si>
   <si>
     <t>16625 FARMINGTON RD</t>
   </si>
   <si>
     <t>25-028700</t>
   </si>
   <si>
     <t>BURKHOLDER ALLEN D &amp; CHRISTINA M</t>
   </si>
   <si>
     <t>16643 MADISON RD</t>
   </si>
   <si>
     <t>25-045400</t>
   </si>
   <si>
     <t>KULISH THERESA M</t>
   </si>
   <si>
     <t>GROVE RD</t>
@@ -722,50 +737,56 @@
     <t>25-190259</t>
   </si>
   <si>
     <t>BAIRD MABELLE</t>
   </si>
   <si>
     <t>MADSION RD</t>
   </si>
   <si>
     <t>25-190329</t>
   </si>
   <si>
     <t>25-190476</t>
   </si>
   <si>
     <t>LIGHT BROTHERS HOLDINGS LLC</t>
   </si>
   <si>
     <t>25-190831</t>
   </si>
   <si>
     <t>MILLER DAVID A &amp; ROSANNA M</t>
   </si>
   <si>
     <t>15505 AGLER RD</t>
+  </si>
+  <si>
+    <t>25-800463</t>
+  </si>
+  <si>
+    <t>WALNUT VIEW FARM</t>
   </si>
   <si>
     <t>33-000201</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -778,80 +799,80 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F85" headerRowCount="1">
-  <autoFilter ref="A1:F85"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F89" headerRowCount="1">
+  <autoFilter ref="A1:F89"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=57051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53775&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51873&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=57051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53775&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F85"/>
+  <dimension ref="A1:F89"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="56.729835510253906" customWidth="1"/>
     <col min="3" max="3" width="20.131725311279297" customWidth="1"/>
     <col min="4" max="4" width="27.22463607788086" customWidth="1"/>
-    <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
+    <col min="5" max="5" width="12.877167701721191" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
@@ -885,1673 +906,1753 @@
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
         <v>280.39</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>87.87</v>
+        <v>139.42</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>139.42</v>
+        <v>143.92</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>143.92</v>
+        <v>773.48</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>773.48</v>
+        <v>47.41</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>47.41</v>
+        <v>135.38</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>135.38</v>
+        <v>60.73</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>60.73</v>
+        <v>155.63</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>155.63</v>
+        <v>108.85</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>108.85</v>
+        <v>1742.72</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>1742.72</v>
+        <v>214.74</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>214.74</v>
+        <v>87.23</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>124.49</v>
+        <v>570.28</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>87.23</v>
+        <v>4775.21</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>570.28</v>
+        <v>1450.63</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>4775.21</v>
+        <v>711.91</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>1450.63</v>
+        <v>3465.93</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>9431.63</v>
+        <v>113.16</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="2">
-        <v>711.91</v>
+        <v>2312.97</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="2">
-        <v>3465.93</v>
+        <v>450</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="2">
-        <v>113.16</v>
+        <v>1880.11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="2">
-        <v>2312.97</v>
+        <v>71.89</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="2">
-        <v>450</v>
+        <v>3365.13</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="2">
-        <v>1880.11</v>
+        <v>1343.76</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="2">
-        <v>71.89</v>
+        <v>1808.43</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="E28" s="2">
-        <v>3365.13</v>
+        <v>7.06</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="E29" s="2">
-        <v>1343.76</v>
+        <v>7.47</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E30" s="2">
-        <v>1808.43</v>
+        <v>64.46</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="E31" s="2">
-        <v>7.06</v>
+        <v>45.59</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="E32" s="2">
-        <v>7.47</v>
+        <v>41.2</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E33" s="2">
         <v>5152.4</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" s="2">
-        <v>1382.15</v>
+        <v>782.15</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E35" s="2">
         <v>351.02</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E36" s="2">
         <v>2041.51</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E37" s="2">
         <v>29966.03</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B38" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38" s="2">
-        <v>11256.93</v>
+        <v>2076.83</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E39" s="2">
-        <v>2076.83</v>
+        <v>3848.92</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="2">
-        <v>3848.92</v>
+        <v>4216.92</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E41" s="2">
-        <v>4216.92</v>
+        <v>3469.46</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="B42" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42" s="2">
-        <v>3469.46</v>
+        <v>9920.91</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43" s="2">
-        <v>9920.91</v>
+        <v>3511.9</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" s="2">
-        <v>3511.9</v>
+        <v>2341.79</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="B45" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E45" s="2">
-        <v>2341.79</v>
+        <v>2313.14</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E46" s="2">
-        <v>2313.14</v>
+        <v>6059.31</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E47" s="2">
-        <v>6059.31</v>
+        <v>50.75</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="E48" s="2">
-        <v>50.75</v>
+        <v>1332.67</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B49" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E49" s="2">
-        <v>134.54</v>
+        <v>23.66</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="B50" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="B50" s="0" t="s">
+      <c r="C50" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D50" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="C50" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50" s="2">
-        <v>1332.67</v>
+        <v>161.56</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="B51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>151</v>
+        <v>138</v>
       </c>
       <c r="E51" s="2">
-        <v>23.66</v>
+        <v>12.94</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>90</v>
       </c>
       <c r="E52" s="2">
-        <v>161.56</v>
+        <v>14.92</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="E53" s="2">
-        <v>12.94</v>
+        <v>328.23</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E54" s="2">
-        <v>328.23</v>
+        <v>3961.35</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E55" s="2">
-        <v>7183.21</v>
+        <v>3264.3</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="E56" s="2">
-        <v>3599.9</v>
+        <v>7183.21</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="E57" s="2">
-        <v>1521.61</v>
+        <v>3599.9</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="E58" s="2">
-        <v>60.63</v>
+        <v>1521.61</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E59" s="2">
-        <v>442.2</v>
+        <v>60.63</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="E60" s="2">
-        <v>1437.89</v>
+        <v>442.2</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E61" s="2">
-        <v>1099.88</v>
+        <v>1437.89</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E62" s="2">
-        <v>405.44</v>
+        <v>1099.88</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="E63" s="2">
-        <v>25085.25</v>
+        <v>405.44</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E64" s="2">
-        <v>6669.78</v>
+        <v>25085.25</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E65" s="2">
-        <v>482.87</v>
+        <v>112670.17</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="E66" s="2">
-        <v>2728.06</v>
+        <v>1208731.14</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>73</v>
+        <v>189</v>
       </c>
       <c r="E67" s="2">
-        <v>440.94</v>
+        <v>6669.78</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="B68" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>4278.76</v>
+        <v>482.87</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B69" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E69" s="2">
-        <v>183.29</v>
+        <v>2728.06</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>200</v>
+        <v>64</v>
       </c>
       <c r="E70" s="2">
-        <v>7039.69</v>
+        <v>440.94</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="E71" s="2">
-        <v>407.89</v>
+        <v>4278.76</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="E72" s="2">
-        <v>11607.28</v>
+        <v>183.29</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="E73" s="2">
-        <v>9690.65</v>
+        <v>7039.69</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E74" s="2">
-        <v>1206.17</v>
+        <v>407.89</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="E75" s="2">
-        <v>1138.16</v>
+        <v>11607.28</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="E76" s="2">
-        <v>60.08</v>
+        <v>9690.65</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="E77" s="2">
-        <v>386.7</v>
+        <v>1206.17</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>131</v>
+        <v>219</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E78" s="2">
-        <v>12985.38</v>
+        <v>990.44</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="E79" s="2">
-        <v>436.94</v>
+        <v>60.08</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="E80" s="2">
-        <v>160.34</v>
+        <v>386.7</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>231</v>
+        <v>126</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="E81" s="2">
-        <v>13.35</v>
+        <v>12985.38</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>196</v>
+        <v>230</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>197</v>
+        <v>231</v>
       </c>
       <c r="E82" s="2">
-        <v>83.75</v>
+        <v>436.94</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="B83" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E83" s="2">
-        <v>172.64</v>
+        <v>160.34</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="B84" s="0" t="s">
+      <c r="C84" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="C84" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" s="2">
-        <v>7932.9</v>
+        <v>13.35</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E85" s="2">
+        <v>83.75</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="B85" s="0" t="s">
-[...8 lines deleted...]
-      <c r="E85" s="2">
+      <c r="B86" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="E86" s="2">
+        <v>172.64</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E87" s="2">
+        <v>7932.9</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E88" s="2">
+        <v>92.08</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E89" s="2">
         <v>2089.94</v>
       </c>
-      <c r="F85" s="1" t="s">
+      <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -2597,32 +2698,36 @@
     <hyperlink ref="F61" r:id="rId61"/>
     <hyperlink ref="F62" r:id="rId62"/>
     <hyperlink ref="F63" r:id="rId63"/>
     <hyperlink ref="F64" r:id="rId64"/>
     <hyperlink ref="F65" r:id="rId65"/>
     <hyperlink ref="F66" r:id="rId66"/>
     <hyperlink ref="F67" r:id="rId67"/>
     <hyperlink ref="F68" r:id="rId68"/>
     <hyperlink ref="F69" r:id="rId69"/>
     <hyperlink ref="F70" r:id="rId70"/>
     <hyperlink ref="F71" r:id="rId71"/>
     <hyperlink ref="F72" r:id="rId72"/>
     <hyperlink ref="F73" r:id="rId73"/>
     <hyperlink ref="F74" r:id="rId74"/>
     <hyperlink ref="F75" r:id="rId75"/>
     <hyperlink ref="F76" r:id="rId76"/>
     <hyperlink ref="F77" r:id="rId77"/>
     <hyperlink ref="F78" r:id="rId78"/>
     <hyperlink ref="F79" r:id="rId79"/>
     <hyperlink ref="F80" r:id="rId80"/>
     <hyperlink ref="F81" r:id="rId81"/>
     <hyperlink ref="F82" r:id="rId82"/>
     <hyperlink ref="F83" r:id="rId83"/>
     <hyperlink ref="F84" r:id="rId84"/>
     <hyperlink ref="F85" r:id="rId85"/>
+    <hyperlink ref="F86" r:id="rId86"/>
+    <hyperlink ref="F87" r:id="rId87"/>
+    <hyperlink ref="F88" r:id="rId88"/>
+    <hyperlink ref="F89" r:id="rId89"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>