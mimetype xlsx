--- v0 (2026-02-09)
+++ v1 (2026-06-11)
@@ -5,166 +5,121 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="631" uniqueCount="631">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="461">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00035</t>
   </si>
   <si>
     <t>SOKOLOWSKI MICHAEL K</t>
   </si>
   <si>
     <t>2803 - CHARDON LSD</t>
   </si>
   <si>
     <t>13037 KEVIN LN</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00062</t>
-[...7 lines deleted...]
-  <si>
     <t>00093</t>
   </si>
   <si>
     <t>TAMBOR JUSTIN</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 86</t>
   </si>
   <si>
-    <t>00096</t>
-[...25 lines deleted...]
-  <si>
     <t>00203</t>
   </si>
   <si>
     <t>BERINGER RUTH A</t>
   </si>
   <si>
     <t>42 WAYNE LN</t>
   </si>
   <si>
     <t>00215</t>
   </si>
   <si>
     <t>GARAMENDI EVELYN I HERNANDEZ</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 111A</t>
   </si>
   <si>
     <t>00333</t>
   </si>
   <si>
     <t>WILLIAMS JASON M</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 96</t>
   </si>
   <si>
-    <t>00370</t>
-[...7 lines deleted...]
-  <si>
     <t>00379</t>
   </si>
   <si>
     <t>ALLOWAY TAYLOR</t>
   </si>
   <si>
     <t>6 SUSAN LN</t>
   </si>
   <si>
     <t>00394</t>
   </si>
   <si>
     <t>MCNAUGHTON G SCOTT</t>
   </si>
   <si>
     <t>16 DANIEL LN</t>
   </si>
   <si>
     <t>00409</t>
   </si>
   <si>
     <t>NOLAN THOMAS E</t>
   </si>
   <si>
     <t>11026 LEADER RD</t>
@@ -220,248 +175,176 @@
   <si>
     <t>JAKLIC MARY B</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 30</t>
   </si>
   <si>
     <t>00555</t>
   </si>
   <si>
     <t>LEWANDOSKI JENNIFER J</t>
   </si>
   <si>
     <t>12047 NICKI LN</t>
   </si>
   <si>
     <t>00622</t>
   </si>
   <si>
     <t>BLASKO THOMAS JR</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 126</t>
   </si>
   <si>
-    <t>00692</t>
-[...7 lines deleted...]
-  <si>
     <t>00694</t>
   </si>
   <si>
     <t>MARFISI ANTHONY A</t>
   </si>
   <si>
     <t>10912 LEADER RD</t>
   </si>
   <si>
-    <t>00709</t>
-[...7 lines deleted...]
-  <si>
     <t>00710</t>
   </si>
   <si>
     <t>MURRAY JAMES R</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 98</t>
   </si>
   <si>
     <t>00713</t>
   </si>
   <si>
     <t>FULTON FRANK S &amp; HEATHER J</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 129</t>
   </si>
   <si>
     <t>00770</t>
   </si>
   <si>
     <t>GIL MARIA LUISA</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 158</t>
   </si>
   <si>
     <t>00775</t>
   </si>
   <si>
     <t>WOODS MYRON</t>
   </si>
   <si>
     <t>1 DANIEL LN</t>
   </si>
   <si>
     <t>00778</t>
   </si>
   <si>
     <t>WOODARD MICHAEL</t>
   </si>
   <si>
     <t>66 WAYNE LN</t>
   </si>
   <si>
-    <t>00851</t>
-[...7 lines deleted...]
-  <si>
     <t>00892</t>
   </si>
   <si>
     <t>TOME DANIEL W JR</t>
   </si>
   <si>
     <t>5 DANIEL LN</t>
   </si>
   <si>
     <t>00894</t>
   </si>
   <si>
     <t>LEWIS KEVIN B</t>
   </si>
   <si>
     <t>60 WAYNE LN</t>
   </si>
   <si>
     <t>00917</t>
   </si>
   <si>
     <t>TETTER SHARLENE</t>
   </si>
   <si>
     <t>12032 NICKI LN</t>
   </si>
   <si>
-    <t>00926</t>
-[...25 lines deleted...]
-  <si>
     <t>00972</t>
   </si>
   <si>
     <t>LINN WILLIAM</t>
   </si>
   <si>
     <t>12 DANIEL LN</t>
   </si>
   <si>
     <t>01046</t>
   </si>
   <si>
     <t>TSARNAS CANDACE</t>
   </si>
   <si>
     <t>39 DANIEL LN</t>
   </si>
   <si>
     <t>01092</t>
   </si>
   <si>
     <t>COOK DARELL</t>
   </si>
   <si>
     <t>9661 BROWN RD LOT 112</t>
   </si>
   <si>
-    <t>01104</t>
-[...7 lines deleted...]
-  <si>
     <t>01112</t>
   </si>
   <si>
     <t>CORRIGAN JODIE</t>
   </si>
   <si>
     <t>11005 KENNY DR LOT C29</t>
   </si>
   <si>
     <t>01122</t>
   </si>
   <si>
     <t>BICE CARLA</t>
   </si>
   <si>
     <t>10950 LEADER RD</t>
   </si>
   <si>
-    <t>01151</t>
-[...7 lines deleted...]
-  <si>
     <t>01179</t>
   </si>
   <si>
     <t>COBBETT MICHAEL J</t>
   </si>
   <si>
     <t>12064 NICKI LN</t>
   </si>
   <si>
     <t>01208</t>
   </si>
   <si>
     <t>RUNNING RALPH</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 170</t>
   </si>
   <si>
     <t>01237</t>
   </si>
   <si>
     <t>KAUFMAN ANDREA</t>
   </si>
   <si>
     <t>11 LOIS LN</t>
@@ -472,131 +355,95 @@
   <si>
     <t>HANUSOSKY STACY</t>
   </si>
   <si>
     <t>10913 LEADER RD</t>
   </si>
   <si>
     <t>01246</t>
   </si>
   <si>
     <t>PIONTKOWSKI JOHN S</t>
   </si>
   <si>
     <t>12051 NICKI LN LOT E22</t>
   </si>
   <si>
     <t>01247</t>
   </si>
   <si>
     <t>MEEKS ELENA</t>
   </si>
   <si>
     <t>12054 NICKI LN</t>
   </si>
   <si>
-    <t>01261</t>
-[...16 lines deleted...]
-  <si>
     <t>01270</t>
   </si>
   <si>
     <t>BLAIR SHERYL &amp; DICK WROS</t>
   </si>
   <si>
     <t>12038 NICKI LN</t>
   </si>
   <si>
     <t>01285</t>
   </si>
   <si>
     <t>BRICKELL JR WILMER G</t>
   </si>
   <si>
     <t>12014 NICKI LN</t>
   </si>
   <si>
-    <t>01286</t>
-[...7 lines deleted...]
-  <si>
     <t>01298</t>
   </si>
   <si>
     <t>SKAGGS NATHAN &amp; LYDIA SOTO WROS</t>
   </si>
   <si>
     <t>12019 NICKI LN</t>
   </si>
   <si>
     <t>01299</t>
   </si>
   <si>
     <t>GROVER JANE</t>
   </si>
   <si>
     <t>10996 LEADER RD</t>
   </si>
   <si>
     <t>01303</t>
   </si>
   <si>
     <t>ARNDT JOSH</t>
   </si>
   <si>
     <t>12007 CLUBHOUSE DR</t>
   </si>
   <si>
-    <t>01345</t>
-[...7 lines deleted...]
-  <si>
     <t>01394</t>
   </si>
   <si>
     <t>WIBERG DAVID A</t>
   </si>
   <si>
     <t>13004 KEVIN LN</t>
   </si>
   <si>
     <t>01415</t>
   </si>
   <si>
     <t>WIBERG KAREN L</t>
   </si>
   <si>
     <t>13012 KEVIN LN</t>
   </si>
   <si>
     <t>01416</t>
   </si>
   <si>
     <t>HOLLMAN LESLIE L</t>
   </si>
   <si>
     <t>10979 LEADER RD</t>
@@ -643,92 +490,74 @@
   <si>
     <t>WIBERG SCOTT</t>
   </si>
   <si>
     <t>12039 NICKI LN</t>
   </si>
   <si>
     <t>01499</t>
   </si>
   <si>
     <t>CHESBROUGH SARAH</t>
   </si>
   <si>
     <t>10893 KENNY DR</t>
   </si>
   <si>
     <t>01501</t>
   </si>
   <si>
     <t>GRUENER JODY</t>
   </si>
   <si>
     <t>12063 NICKI LN</t>
   </si>
   <si>
-    <t>01528</t>
-[...7 lines deleted...]
-  <si>
     <t>01534</t>
   </si>
   <si>
     <t>FISHER DAVID J</t>
   </si>
   <si>
     <t>12034 NICKI LN</t>
   </si>
   <si>
     <t>01555</t>
   </si>
   <si>
     <t>COTTER KRISTEN</t>
   </si>
   <si>
     <t>13034 KEVIN LN</t>
   </si>
   <si>
     <t>01568</t>
   </si>
   <si>
     <t>10967 LEADER RD</t>
   </si>
   <si>
-    <t>01573</t>
-[...7 lines deleted...]
-  <si>
     <t>01595</t>
   </si>
   <si>
     <t>SCOTT LESTER</t>
   </si>
   <si>
     <t>13089 KEVIN LN</t>
   </si>
   <si>
     <t>01609</t>
   </si>
   <si>
     <t>KLECKA JEFFREY A</t>
   </si>
   <si>
     <t>13069 KEVIN LN</t>
   </si>
   <si>
     <t>01618</t>
   </si>
   <si>
     <t>PEMBERTON LADENA M</t>
   </si>
   <si>
     <t>13073 KEVIN LN</t>
@@ -775,86 +604,59 @@
   <si>
     <t>FLEMING KELLIE</t>
   </si>
   <si>
     <t>11013 KENNY DR</t>
   </si>
   <si>
     <t>01746</t>
   </si>
   <si>
     <t>MALANAPHY BRIDGET M + PATRICK J JR WROS</t>
   </si>
   <si>
     <t>13085 KEVIN LN</t>
   </si>
   <si>
     <t>01771</t>
   </si>
   <si>
     <t>DIEMLING JOSEPH D</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 105</t>
   </si>
   <si>
-    <t>01807</t>
-[...16 lines deleted...]
-  <si>
     <t>01885</t>
   </si>
   <si>
     <t>SALECK JAY L</t>
   </si>
   <si>
     <t>660 WOODLAWN RD</t>
   </si>
   <si>
-    <t>01929</t>
-[...7 lines deleted...]
-  <si>
     <t>02005</t>
   </si>
   <si>
     <t>AMMON JAMES &amp; KATHLEEN M</t>
   </si>
   <si>
     <t>11081 KENNY DR</t>
   </si>
   <si>
     <t>02019</t>
   </si>
   <si>
     <t>KISH CARLY</t>
   </si>
   <si>
     <t>11080 LEADER RD</t>
   </si>
   <si>
     <t>02071</t>
   </si>
   <si>
     <t>OWENS ALLISON</t>
   </si>
   <si>
     <t>12021 NICKI LN</t>
@@ -874,362 +676,269 @@
   <si>
     <t>MAHONEY JASON</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 61</t>
   </si>
   <si>
     <t>06-003000</t>
   </si>
   <si>
     <t>ECHOLS ROBERT LEWIS III</t>
   </si>
   <si>
     <t>11347 CLARK RD</t>
   </si>
   <si>
     <t>06-010600</t>
   </si>
   <si>
     <t>CHOBY SETH E</t>
   </si>
   <si>
     <t>10515 CHARDON RD</t>
   </si>
   <si>
-    <t>06-029300</t>
-[...7 lines deleted...]
-  <si>
     <t>06-029850</t>
   </si>
   <si>
     <t>REINHARDT WILLIAM J &amp; DEBORAH A</t>
   </si>
   <si>
     <t>10943 HENNING DR</t>
   </si>
   <si>
     <t>06-050870</t>
   </si>
   <si>
     <t>G AND M ASSET LLC</t>
   </si>
   <si>
     <t>9765 MITCHELLS MILL RD</t>
   </si>
   <si>
-    <t>06-060500</t>
-[...7 lines deleted...]
-  <si>
     <t>06-062210</t>
   </si>
   <si>
     <t>LUDWIG EMIL G TRUSTEE</t>
   </si>
   <si>
     <t>8624 RAVENNA RD</t>
   </si>
   <si>
     <t>06-081500</t>
   </si>
   <si>
     <t>LUCCHESI KAREN A</t>
   </si>
   <si>
     <t>10874 HENNING DR</t>
   </si>
   <si>
     <t>06-082000</t>
   </si>
   <si>
     <t>LEHMAN JOSEPH A</t>
   </si>
   <si>
     <t>10794 THWING RD</t>
   </si>
   <si>
     <t>06-086800</t>
   </si>
   <si>
     <t>RENICK MARLENE A</t>
   </si>
   <si>
     <t>11001 HELMUT DR</t>
   </si>
   <si>
     <t>06-088900</t>
   </si>
   <si>
     <t>GILES RANDALL &amp; CELESTE</t>
   </si>
   <si>
     <t>CRESTRIDGE DR</t>
   </si>
   <si>
-    <t>06-101545</t>
-[...7 lines deleted...]
-  <si>
     <t>06-107900</t>
   </si>
   <si>
     <t>SWETEL JACOB R</t>
   </si>
   <si>
     <t>AUBURN RD</t>
   </si>
   <si>
     <t>06-116700</t>
   </si>
   <si>
     <t>REESE RENEE T</t>
   </si>
   <si>
     <t>HAWTHORNE DR</t>
   </si>
   <si>
     <t>06-118400</t>
   </si>
   <si>
     <t>WOODS THOMAS H TOD</t>
   </si>
   <si>
     <t>11335 CLARK RD</t>
   </si>
   <si>
     <t>06-120199</t>
   </si>
   <si>
     <t>CAMPTON RIDGE LAND TRUST</t>
   </si>
   <si>
     <t>9590 CAMPTON RIDGE DR</t>
   </si>
   <si>
-    <t>06-120523</t>
-[...5 lines deleted...]
-    <t>10550 MITCHELLS MILL RD</t>
+    <t>06-120423</t>
+  </si>
+  <si>
+    <t>LUTHER BYRON W</t>
+  </si>
+  <si>
+    <t>10153 MENTOR RD</t>
   </si>
   <si>
     <t>06-120577</t>
   </si>
   <si>
     <t>COTTAGE HILL HOMEOWNERS ASSOCIATION</t>
   </si>
   <si>
     <t>COTTAGE HILL LN</t>
   </si>
   <si>
     <t>06-120578</t>
   </si>
   <si>
     <t>06-120619</t>
   </si>
   <si>
     <t>DAUBENSPECK SARAH E</t>
   </si>
   <si>
     <t>8851 RAVENNA RD</t>
   </si>
   <si>
-    <t>06-120647</t>
-[...8 lines deleted...]
-    <t>11775 QUAIL WOODS DR</t>
+    <t>06-120929</t>
+  </si>
+  <si>
+    <t>BARRY MATTHEW J &amp; MICHELLE M</t>
+  </si>
+  <si>
+    <t>10930 AUBURN RD</t>
   </si>
   <si>
     <t>10-009113</t>
   </si>
   <si>
     <t>SMALLWOOD RICHARD W</t>
   </si>
   <si>
     <t>447 SOUTH ST</t>
   </si>
   <si>
     <t>10-022010</t>
   </si>
   <si>
     <t>362 CENTER STREET LLC</t>
   </si>
   <si>
     <t>362 CENTER ST</t>
   </si>
   <si>
-    <t>10-034350</t>
-[...7 lines deleted...]
-  <si>
     <t>10-042200</t>
   </si>
   <si>
     <t>JACK SUSAN</t>
   </si>
   <si>
     <t>112 CENTER ST</t>
   </si>
   <si>
     <t>10-054000</t>
   </si>
   <si>
     <t>DROTLEFF ROBERT A</t>
   </si>
   <si>
     <t>HUNTINGTON ST</t>
   </si>
   <si>
     <t>10-062000</t>
   </si>
   <si>
     <t>STEWART AND COMPANY INVESTMENT GROUP LLC</t>
   </si>
   <si>
     <t>146 MAPLE AVE</t>
   </si>
   <si>
-    <t>10-066800</t>
-[...16 lines deleted...]
-  <si>
     <t>10-104700</t>
   </si>
   <si>
     <t>HEINDELL ELIZABETH &amp; RICHARD</t>
   </si>
   <si>
     <t>138 CENTER ST</t>
   </si>
   <si>
     <t>10-109200</t>
   </si>
   <si>
     <t>LAFORGE MARILYNN ANN</t>
   </si>
   <si>
     <t>215 SOUTH ST</t>
   </si>
   <si>
     <t>10-115020</t>
   </si>
   <si>
     <t>PERKINS VICTORIA ALICE</t>
   </si>
   <si>
     <t>490 MYRA DR</t>
   </si>
   <si>
-    <t>10-120470</t>
-[...16 lines deleted...]
-  <si>
     <t>10-164500</t>
   </si>
   <si>
     <t>366 CENTER STREET LLC</t>
   </si>
   <si>
     <t>366 CENTER ST</t>
   </si>
   <si>
-    <t>10-164572</t>
-[...16 lines deleted...]
-  <si>
     <t>10-164940</t>
   </si>
   <si>
     <t>DONATO MICHAEL AKA MICHAEL J AKA MICHAEL J JR TRUSTEE</t>
   </si>
   <si>
     <t>223 WOODBRIDGE LN</t>
   </si>
   <si>
     <t>10-165383</t>
   </si>
   <si>
     <t>LESTER TODD E &amp; KING KRISTINA L</t>
   </si>
   <si>
     <t>117 TINKERS TRL</t>
   </si>
   <si>
     <t>10-165800</t>
   </si>
   <si>
     <t>SEVENTH AVENUE INVESTMENTS LTD</t>
   </si>
   <si>
     <t>SEVENTH AVE</t>
@@ -1252,152 +961,113 @@
   <si>
     <t>CORNELIA DR</t>
   </si>
   <si>
     <t>13-015310</t>
   </si>
   <si>
     <t>ZEPP NORMAN D JR &amp; COLE POLLY J TRUSTEES</t>
   </si>
   <si>
     <t>12068 AQUILLA RD</t>
   </si>
   <si>
     <t>13-015320</t>
   </si>
   <si>
     <t>AQUILLA RD</t>
   </si>
   <si>
     <t>13-015330</t>
   </si>
   <si>
     <t>13-015616</t>
   </si>
   <si>
-    <t>13-015635</t>
-[...4 lines deleted...]
-  <si>
     <t>13-015639</t>
   </si>
   <si>
     <t>LINDIC MARGARET K</t>
   </si>
   <si>
     <t>218 BERKSHIRE DR</t>
   </si>
   <si>
     <t>13-015687</t>
   </si>
   <si>
     <t>JENKINS LAURENCE W &amp; LINDA S</t>
   </si>
   <si>
     <t>13-015689</t>
   </si>
   <si>
     <t>13-017100</t>
   </si>
   <si>
     <t>CALHOUN DAVID</t>
   </si>
   <si>
     <t>AQUILLA BLVD</t>
   </si>
   <si>
     <t>13-017110</t>
   </si>
   <si>
     <t>GOREDON DR</t>
   </si>
   <si>
     <t>13-017111</t>
   </si>
   <si>
     <t>13-017112</t>
   </si>
   <si>
-    <t>13-021900</t>
-[...7 lines deleted...]
-  <si>
     <t>13-023050</t>
   </si>
   <si>
     <t>SHULTZ ROGER L</t>
   </si>
   <si>
     <t>TURNER DR</t>
   </si>
   <si>
     <t>13-023060</t>
   </si>
   <si>
     <t>140 TURNER DR</t>
   </si>
   <si>
-    <t>13-028400</t>
-[...2 lines deleted...]
-    <t>THOMPSON KELLSEY &amp; BEVERLY</t>
+    <t>13-029500</t>
+  </si>
+  <si>
+    <t>BOWINS JOSEPHINE</t>
   </si>
   <si>
     <t>BERKSHIRE DR</t>
   </si>
   <si>
-    <t>13-028600</t>
-[...22 lines deleted...]
-  <si>
     <t>13-030800</t>
   </si>
   <si>
     <t>MARTEL TARA</t>
   </si>
   <si>
     <t>13-032000</t>
   </si>
   <si>
     <t>HOSMER ASHLEY</t>
   </si>
   <si>
     <t>13-032010</t>
   </si>
   <si>
     <t>13-032030</t>
   </si>
   <si>
     <t>13-034200</t>
   </si>
   <si>
     <t>TYLER ADAM S</t>
   </si>
   <si>
     <t>13-034300</t>
@@ -1411,209 +1081,128 @@
   <si>
     <t>13-035200</t>
   </si>
   <si>
     <t>13-035300</t>
   </si>
   <si>
     <t>13-039400</t>
   </si>
   <si>
     <t>HARRIS ROBERT G</t>
   </si>
   <si>
     <t>13-039500</t>
   </si>
   <si>
     <t>13-039700</t>
   </si>
   <si>
     <t>HAUETER DONALD H &amp; ROBERT R HAUETER ETAL</t>
   </si>
   <si>
     <t>13-039800</t>
   </si>
   <si>
-    <t>13-043250</t>
-[...19 lines deleted...]
-  <si>
     <t>13-045400</t>
   </si>
   <si>
     <t>JONES SCOTT</t>
   </si>
   <si>
     <t>13-045500</t>
   </si>
   <si>
-    <t>13-045600</t>
-[...7 lines deleted...]
-  <si>
     <t>13-046031</t>
   </si>
   <si>
     <t>GRANT RICHARD ALVIN</t>
   </si>
   <si>
     <t>13-049250</t>
   </si>
   <si>
     <t>LAIN WILFRED F &amp; WILLIAM F JR &amp; SIMOM MARY C</t>
   </si>
   <si>
     <t>13-051900</t>
   </si>
   <si>
     <t>LINDNER RALPH L &amp; CONWAY</t>
   </si>
   <si>
-    <t>13-054500</t>
-[...1 lines deleted...]
-  <si>
     <t>13-057100</t>
   </si>
   <si>
     <t>MC BRIDE EDITH L</t>
   </si>
   <si>
     <t>CUYAHOGA BLVD</t>
   </si>
   <si>
     <t>13-057200</t>
   </si>
   <si>
     <t>13-060300</t>
   </si>
   <si>
     <t>MISHNE JOSIAH S</t>
   </si>
   <si>
-    <t>13-066300</t>
-[...7 lines deleted...]
-  <si>
     <t>13-084500</t>
   </si>
   <si>
     <t>SULLIVAN WILLIS K</t>
   </si>
   <si>
     <t>13-084600</t>
   </si>
   <si>
-    <t>13-085700</t>
-[...4 lines deleted...]
-  <si>
     <t>13-086900</t>
   </si>
   <si>
     <t>TARANTINO LOUIS M</t>
   </si>
   <si>
     <t>13-089400</t>
   </si>
   <si>
     <t>13-089600</t>
   </si>
   <si>
-    <t>13-090100</t>
-[...7 lines deleted...]
-  <si>
     <t>13-097204</t>
   </si>
   <si>
     <t>SANDRICK THOMAS EDWARD JR</t>
   </si>
   <si>
     <t>LORING AVE</t>
   </si>
   <si>
     <t>13-097205</t>
   </si>
   <si>
-    <t>13-097206</t>
-[...22 lines deleted...]
-  <si>
     <t>15-009550</t>
   </si>
   <si>
     <t>COLOMBI DAVID</t>
   </si>
   <si>
     <t>13396 GAR HWY</t>
   </si>
   <si>
     <t>15-027350</t>
   </si>
   <si>
     <t>ERNST JOSEPH TRUSTEE</t>
   </si>
   <si>
     <t>14281 ROCK CREEK RD</t>
   </si>
   <si>
     <t>15-050500</t>
   </si>
   <si>
     <t>OVERTON CONSTANCE R &amp; RANN JAMES L &amp; KATHARINE LYN TRUSTEE</t>
   </si>
   <si>
     <t>10198 CUTTS RD</t>
@@ -1621,185 +1210,113 @@
   <si>
     <t>15-063303</t>
   </si>
   <si>
     <t>GASCOIGNE ELIZABETH D</t>
   </si>
   <si>
     <t>9280 KILE RD</t>
   </si>
   <si>
     <t>15-063304</t>
   </si>
   <si>
     <t>9300 KILE RD</t>
   </si>
   <si>
     <t>15-070210</t>
   </si>
   <si>
     <t>OLD STATE ROAD GARAGE LLC</t>
   </si>
   <si>
     <t>9792 OLD STATE RD</t>
   </si>
   <si>
-    <t>15-072400</t>
-[...7 lines deleted...]
-  <si>
     <t>15-088800</t>
   </si>
   <si>
     <t>COX CHARLES E</t>
   </si>
   <si>
     <t>9781 OLD STATE RD</t>
   </si>
   <si>
-    <t>15-093100</t>
-[...7 lines deleted...]
-  <si>
     <t>15-101709</t>
   </si>
   <si>
     <t>RULAND JOSHUA</t>
   </si>
   <si>
     <t>10275 SAWMILL DR</t>
   </si>
   <si>
-    <t>15-101754</t>
-[...16 lines deleted...]
-  <si>
     <t>15-101796</t>
   </si>
   <si>
     <t>WETZEL EUGENE &amp; NANCY</t>
   </si>
   <si>
     <t>13130 PEARL RD</t>
   </si>
   <si>
     <t>15-101803</t>
   </si>
   <si>
     <t>GRCAR FRANK</t>
   </si>
   <si>
     <t>13015 PEARL RD</t>
   </si>
   <si>
-    <t>15-101814</t>
-[...7 lines deleted...]
-  <si>
     <t>15-101918</t>
   </si>
   <si>
     <t>RANN JAMES L</t>
   </si>
   <si>
     <t>GAR HWY</t>
   </si>
   <si>
     <t>15-102148</t>
   </si>
   <si>
     <t>ADAMS JEFFRY T &amp; NANCY K</t>
   </si>
   <si>
     <t>8585 OLD STATE RD</t>
   </si>
   <si>
     <t>15-102278</t>
   </si>
   <si>
     <t>MCELHANEY JUSTIN D</t>
   </si>
   <si>
     <t>14120 GAR HWY</t>
   </si>
   <si>
-    <t>15-102371</t>
-[...25 lines deleted...]
-  <si>
     <t>21-060000</t>
   </si>
   <si>
     <t>HARRISON ESTHER LEE &amp; DANE LUIS</t>
   </si>
   <si>
     <t>PARKWAY RD</t>
   </si>
   <si>
     <t>21-060200</t>
   </si>
   <si>
     <t>21-060300</t>
   </si>
   <si>
     <t>21-092400</t>
   </si>
   <si>
     <t>FINLEY ALLEN K III</t>
   </si>
   <si>
     <t>21-113470</t>
   </si>
   <si>
     <t>SMITH JACK A JR</t>
@@ -1828,96 +1345,69 @@
   <si>
     <t>21-145000</t>
   </si>
   <si>
     <t>BOWER DAVID</t>
   </si>
   <si>
     <t>12771 RAVENNA RD</t>
   </si>
   <si>
     <t>21-145100</t>
   </si>
   <si>
     <t>RAVENNA RD</t>
   </si>
   <si>
     <t>21-147500</t>
   </si>
   <si>
     <t>SIDLO ELIZABETH E</t>
   </si>
   <si>
     <t>11719 LAKE RD</t>
   </si>
   <si>
-    <t>21-149100</t>
-[...7 lines deleted...]
-  <si>
     <t>21-163000</t>
   </si>
   <si>
     <t>DUFFY JAMIE L</t>
   </si>
   <si>
     <t>BASSWOOD RD</t>
   </si>
   <si>
     <t>21-163200</t>
   </si>
   <si>
     <t>21-165800</t>
   </si>
   <si>
     <t>WORTHINGTON WHITE DAVID P &amp; SANIEH A</t>
   </si>
   <si>
     <t>21-166000</t>
-  </si>
-[...16 lines deleted...]
-    <t>11810 TALL PINES DR</t>
   </si>
   <si>
     <t>21-177030</t>
   </si>
   <si>
     <t>PERFETTO JOSEPH A &amp; KATHRYN L</t>
   </si>
   <si>
     <t>11610 BLUE HERON TRL</t>
   </si>
   <si>
     <t>21-177061</t>
   </si>
   <si>
     <t>JULIE DR</t>
   </si>
   <si>
     <t>21-177078</t>
   </si>
   <si>
     <t>MILLER PAUL W &amp; BONNIE</t>
   </si>
   <si>
     <t>12070 QUARTERMANE CIR</t>
   </si>
@@ -1951,70 +1441,70 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F249" headerRowCount="1">
-  <autoFilter ref="A1:F249"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F176" headerRowCount="1">
+  <autoFilter ref="A1:F176"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55254&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34408&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34408&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F249"/>
+  <dimension ref="A1:F176"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="71.3913803100586" customWidth="1"/>
     <col min="3" max="3" width="20.205385208129883" customWidth="1"/>
     <col min="4" max="4" width="28.221101760864258" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
@@ -2038,4973 +1528,3513 @@
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
         <v>482.03</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>141.97</v>
+        <v>63.08</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>63.08</v>
+        <v>32.33</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>3.33</v>
+        <v>594.2</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>168.7</v>
+        <v>218.55</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>90.37</v>
+        <v>162.75</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>32.33</v>
+        <v>59.3</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>594.2</v>
+        <v>153.47</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>218.55</v>
+        <v>621.03</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>51.68</v>
+        <v>119.74</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>162.75</v>
+        <v>312.58</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>59.3</v>
+        <v>81.33</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>253.47</v>
+        <v>708.4</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>621.03</v>
+        <v>913.86</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>119.74</v>
+        <v>146.15</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>312.58</v>
+        <v>386.74</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>81.33</v>
+        <v>123.26</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>708.4</v>
+        <v>289.33</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>913.86</v>
+        <v>111.27</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E21" s="2">
-        <v>146.15</v>
+        <v>34.71</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E22" s="2">
-        <v>386.74</v>
+        <v>590.92</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E23" s="2">
-        <v>127.4</v>
+        <v>735.11</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="2">
-        <v>123.26</v>
+        <v>168.05</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E25" s="2">
-        <v>103.57</v>
+        <v>111.58</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E26" s="2">
-        <v>289.33</v>
+        <v>323.68</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E27" s="2">
-        <v>111.27</v>
+        <v>97.27</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E28" s="2">
-        <v>34.71</v>
+        <v>424.16</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="2">
-        <v>590.92</v>
+        <v>308.14</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="2">
-        <v>735.11</v>
+        <v>441.83</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E31" s="2">
-        <v>430.42</v>
+        <v>298.8</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="2">
-        <v>168.05</v>
+        <v>24.18</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="2">
-        <v>111.58</v>
+        <v>268.41</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="2">
-        <v>323.68</v>
+        <v>1262.73</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="2">
-        <v>157.3</v>
+        <v>400.82</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="2">
-        <v>249.43</v>
+        <v>732.26</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="2">
-        <v>61.37</v>
+        <v>75.35</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="2">
-        <v>97.27</v>
+        <v>17.62</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="2">
-        <v>424.16</v>
+        <v>39.92</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="2">
-        <v>308.14</v>
+        <v>86.77</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="2">
-        <v>40.08</v>
+        <v>122.26</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="2">
-        <v>441.83</v>
+        <v>291.1</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="2">
-        <v>298.8</v>
+        <v>1149.62</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="2">
-        <v>296.15</v>
+        <v>731.1</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="2">
-        <v>24.18</v>
+        <v>292.85</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="2">
-        <v>268.41</v>
+        <v>12.87</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="2">
-        <v>1262.73</v>
+        <v>172.3</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="2">
-        <v>400.82</v>
+        <v>72.47</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E49" s="2">
-        <v>732.26</v>
+        <v>852.72</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E50" s="2">
-        <v>75.35</v>
+        <v>347.23</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E51" s="2">
-        <v>2.25</v>
+        <v>1016.48</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="2">
-        <v>556.27</v>
+        <v>152.71</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E53" s="2">
-        <v>17.62</v>
+        <v>335.1</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E54" s="2">
-        <v>39.92</v>
+        <v>154.27</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" s="2">
-        <v>19.96</v>
+        <v>309.38</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="B56" s="0" t="s">
+      <c r="C56" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="C56" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56" s="2">
-        <v>86.77</v>
+        <v>229.56</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="C57" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>174</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="2">
-        <v>122.26</v>
+        <v>14.89</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" s="2">
-        <v>291.1</v>
+        <v>77.25</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="B59" s="0" t="s">
+      <c r="C59" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E59" s="2">
-        <v>21.01</v>
+        <v>643.4</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="B60" s="0" t="s">
+      <c r="C60" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="2">
-        <v>1149.62</v>
+        <v>103.83</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="B61" s="0" t="s">
+      <c r="C61" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D61" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61" s="2">
-        <v>731.1</v>
+        <v>820.69</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="B62" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="B62" s="0" t="s">
+      <c r="C62" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="C62" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="2">
-        <v>292.85</v>
+        <v>651.13</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="B63" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="B63" s="0" t="s">
+      <c r="C63" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="C63" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" s="2">
-        <v>12.87</v>
+        <v>461.06</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="B64" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="B64" s="0" t="s">
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>172.3</v>
+        <v>1681.21</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>72.47</v>
+        <v>2767.93</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>201</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>852.72</v>
+        <v>5640.04</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="B67" s="0" t="s">
+      <c r="C67" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="C67" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>347.23</v>
+        <v>1371.53</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B68" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="B68" s="0" t="s">
+      <c r="C68" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C68" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68" s="2">
-        <v>1016.48</v>
+        <v>1474.27</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B69" s="0" t="s">
         <v>209</v>
       </c>
-      <c r="B69" s="0" t="s">
+      <c r="C69" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D69" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C69" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69" s="2">
-        <v>152.71</v>
+        <v>528.8</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B70" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="B70" s="0" t="s">
+      <c r="C70" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" s="0" t="s">
         <v>213</v>
       </c>
-      <c r="C70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E70" s="2">
-        <v>4</v>
+        <v>1495.87</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="B71" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="B71" s="0" t="s">
+      <c r="C71" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C71" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E71" s="2">
-        <v>335.1</v>
+        <v>337.21</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B72" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="B72" s="0" t="s">
+      <c r="C72" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C72" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="2">
-        <v>154.27</v>
+        <v>653.31</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B73" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E73" s="2">
-        <v>309.38</v>
+        <v>2782.48</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E74" s="2">
-        <v>115.47</v>
+        <v>44.64</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>226</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E75" s="2">
-        <v>229.56</v>
+        <v>309.04</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E76" s="2">
-        <v>14.89</v>
+        <v>2875.1</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E77" s="2">
-        <v>77.25</v>
+        <v>762.88</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E78" s="2">
-        <v>643.4</v>
+        <v>2556.05</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>238</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E79" s="2">
-        <v>163.83</v>
+        <v>890.34</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E80" s="2">
-        <v>820.69</v>
+        <v>449</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>244</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E81" s="2">
-        <v>1351.13</v>
+        <v>94.83</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E82" s="2">
-        <v>461.06</v>
+        <v>1011.68</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>250</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>251</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E83" s="2">
-        <v>1681.21</v>
+        <v>2569.08</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E84" s="2">
-        <v>2767.93</v>
+        <v>5683.82</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>256</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E85" s="2">
-        <v>983.28</v>
+        <v>7508.63</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>260</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E86" s="2">
-        <v>726.28</v>
+        <v>504.4</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>262</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E87" s="2">
-        <v>5640.04</v>
+        <v>591.85</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="B88" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E88" s="2">
-        <v>465.31</v>
+        <v>1015.6</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="B89" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E89" s="2">
-        <v>1371.53</v>
+        <v>2029.12</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="B90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E90" s="2">
-        <v>240.34</v>
+        <v>3452.29</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="B91" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E91" s="2">
-        <v>528.8</v>
+        <v>29237.68</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="B92" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E92" s="2">
-        <v>1495.87</v>
+        <v>2452.56</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="B93" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E93" s="2">
-        <v>1187.21</v>
+        <v>2101.73</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="B94" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E94" s="2">
-        <v>653.31</v>
+        <v>3550.87</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="B95" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E95" s="2">
-        <v>2782.48</v>
+        <v>3304.1</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="B96" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E96" s="2">
-        <v>49.05</v>
+        <v>27244.16</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="B97" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E97" s="2">
-        <v>44.64</v>
+        <v>6997.29</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="B98" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E98" s="2">
-        <v>2664.56</v>
+        <v>22251.66</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D99" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="B99" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E99" s="2">
-        <v>1561.8</v>
+        <v>7267.14</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="B100" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E100" s="2">
-        <v>2875.1</v>
+        <v>219.38</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="B101" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E101" s="2">
-        <v>762.88</v>
+        <v>5461.04</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="B102" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E102" s="2">
-        <v>2556.05</v>
+        <v>566.63</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E103" s="2">
-        <v>890.34</v>
+        <v>11.72</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="B104" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E104" s="2">
-        <v>449</v>
+        <v>30836.87</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E105" s="2">
-        <v>5.6</v>
+        <v>4283.22</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="E106" s="2">
-        <v>94.83</v>
+        <v>22014.46</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>323</v>
+        <v>309</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>324</v>
+        <v>310</v>
       </c>
       <c r="E107" s="2">
-        <v>1011.68</v>
+        <v>11.72</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="E108" s="2">
-        <v>2569.08</v>
+        <v>4197.93</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="E109" s="2">
-        <v>8683.82</v>
+        <v>5.59</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>333</v>
+        <v>310</v>
       </c>
       <c r="E110" s="2">
-        <v>4.44</v>
+        <v>5.59</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="E111" s="2">
-        <v>504.4</v>
+        <v>2350.58</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="E112" s="2">
-        <v>591.85</v>
+        <v>637.44</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>338</v>
+        <v>329</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="E113" s="2">
-        <v>1015.6</v>
+        <v>637.44</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
       <c r="E114" s="2">
-        <v>309.29</v>
+        <v>753.45</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>343</v>
+        <v>332</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>344</v>
+        <v>333</v>
       </c>
       <c r="E115" s="2">
-        <v>3815.79</v>
+        <v>69.11</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>345</v>
+        <v>334</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>346</v>
+        <v>332</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>347</v>
+        <v>335</v>
       </c>
       <c r="E116" s="2">
-        <v>3452.29</v>
+        <v>7060.85</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>348</v>
+        <v>336</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>349</v>
+        <v>337</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>350</v>
+        <v>338</v>
       </c>
       <c r="E117" s="2">
-        <v>29237.68</v>
+        <v>537.35</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>351</v>
+        <v>339</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>352</v>
+        <v>340</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>353</v>
+        <v>333</v>
       </c>
       <c r="E118" s="2">
-        <v>1488.22</v>
+        <v>1.86</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>354</v>
+        <v>341</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>355</v>
+        <v>342</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>356</v>
+        <v>310</v>
       </c>
       <c r="E119" s="2">
-        <v>2452.56</v>
+        <v>33.75</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>359</v>
+        <v>310</v>
       </c>
       <c r="E120" s="2">
-        <v>2101.73</v>
+        <v>33.75</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>361</v>
+        <v>342</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>362</v>
+        <v>310</v>
       </c>
       <c r="E121" s="2">
-        <v>3550.87</v>
+        <v>33.75</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>363</v>
+        <v>345</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>364</v>
+        <v>346</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E122" s="2">
-        <v>533.3</v>
+        <v>11.85</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>366</v>
+        <v>347</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>367</v>
+        <v>346</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>368</v>
+        <v>333</v>
       </c>
       <c r="E123" s="2">
-        <v>1056.16</v>
+        <v>11.85</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>369</v>
+        <v>348</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>370</v>
+        <v>346</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>371</v>
+        <v>333</v>
       </c>
       <c r="E124" s="2">
-        <v>3304.1</v>
+        <v>53.55</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>372</v>
+        <v>349</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>373</v>
+        <v>346</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>374</v>
+        <v>333</v>
       </c>
       <c r="E125" s="2">
-        <v>27244.16</v>
+        <v>136.64</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>375</v>
+        <v>350</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>376</v>
+        <v>346</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>377</v>
+        <v>333</v>
       </c>
       <c r="E126" s="2">
-        <v>8997.29</v>
+        <v>53.55</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>378</v>
+        <v>351</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>379</v>
+        <v>346</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>380</v>
+        <v>333</v>
       </c>
       <c r="E127" s="2">
-        <v>101.8</v>
+        <v>11.85</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>381</v>
+        <v>352</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>382</v>
+        <v>353</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>383</v>
+        <v>326</v>
       </c>
       <c r="E128" s="2">
-        <v>196.12</v>
+        <v>11.82</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>384</v>
+        <v>354</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>385</v>
+        <v>353</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>386</v>
+        <v>326</v>
       </c>
       <c r="E129" s="2">
-        <v>22251.66</v>
+        <v>11.82</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>387</v>
+        <v>355</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>388</v>
+        <v>356</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>389</v>
+        <v>310</v>
       </c>
       <c r="E130" s="2">
-        <v>410.67</v>
+        <v>262.72</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>390</v>
+        <v>357</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>391</v>
+        <v>356</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>392</v>
+        <v>310</v>
       </c>
       <c r="E131" s="2">
-        <v>39.19</v>
+        <v>262.72</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>393</v>
+        <v>358</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>394</v>
+        <v>359</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>395</v>
+        <v>310</v>
       </c>
       <c r="E132" s="2">
-        <v>7267.14</v>
+        <v>161.11</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>396</v>
+        <v>360</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>397</v>
+        <v>359</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>398</v>
+        <v>310</v>
       </c>
       <c r="E133" s="2">
-        <v>219.38</v>
+        <v>208.87</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>399</v>
+        <v>361</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>400</v>
+        <v>362</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>401</v>
+        <v>328</v>
       </c>
       <c r="E134" s="2">
-        <v>5461.04</v>
+        <v>286.54</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>402</v>
+        <v>363</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>403</v>
+        <v>364</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>404</v>
+        <v>310</v>
       </c>
       <c r="E135" s="2">
-        <v>566.63</v>
+        <v>5.14</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>405</v>
+        <v>365</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>406</v>
+        <v>366</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>407</v>
+        <v>333</v>
       </c>
       <c r="E136" s="2">
-        <v>11.72</v>
+        <v>630.58</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>408</v>
+        <v>367</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>409</v>
+        <v>368</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>410</v>
+        <v>369</v>
       </c>
       <c r="E137" s="2">
-        <v>30836.87</v>
+        <v>86.46</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>411</v>
+        <v>370</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>409</v>
+        <v>368</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>412</v>
+        <v>369</v>
       </c>
       <c r="E138" s="2">
-        <v>4283.22</v>
+        <v>190.31</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>413</v>
+        <v>371</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>409</v>
+        <v>372</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>412</v>
+        <v>333</v>
       </c>
       <c r="E139" s="2">
-        <v>22014.46</v>
+        <v>3388.74</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>414</v>
+        <v>373</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>406</v>
+        <v>374</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>407</v>
+        <v>310</v>
       </c>
       <c r="E140" s="2">
-        <v>11.72</v>
+        <v>3711.38</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>415</v>
+        <v>375</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>416</v>
+        <v>374</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>407</v>
+        <v>310</v>
       </c>
       <c r="E141" s="2">
-        <v>7.91</v>
+        <v>3710.96</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>417</v>
+        <v>376</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>418</v>
+        <v>377</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>419</v>
+        <v>333</v>
       </c>
       <c r="E142" s="2">
-        <v>4197.93</v>
+        <v>388.81</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>420</v>
+        <v>378</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>421</v>
+        <v>346</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>407</v>
+        <v>333</v>
       </c>
       <c r="E143" s="2">
-        <v>5.59</v>
+        <v>53.55</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>422</v>
+        <v>379</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>421</v>
+        <v>346</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>407</v>
+        <v>333</v>
       </c>
       <c r="E144" s="2">
-        <v>5.59</v>
+        <v>11.85</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>423</v>
+        <v>380</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>424</v>
+        <v>381</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>425</v>
+        <v>382</v>
       </c>
       <c r="E145" s="2">
-        <v>2350.58</v>
+        <v>21.8</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>426</v>
+        <v>383</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>424</v>
+        <v>381</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>427</v>
+        <v>382</v>
       </c>
       <c r="E146" s="2">
-        <v>637.44</v>
+        <v>11.68</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>428</v>
+        <v>384</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>424</v>
+        <v>385</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>427</v>
+        <v>386</v>
       </c>
       <c r="E147" s="2">
-        <v>637.44</v>
+        <v>2649.44</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>429</v>
+        <v>387</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>424</v>
+        <v>388</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>425</v>
+        <v>389</v>
       </c>
       <c r="E148" s="2">
-        <v>753.45</v>
+        <v>181.64</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>430</v>
+        <v>390</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>416</v>
+        <v>391</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>425</v>
+        <v>392</v>
       </c>
       <c r="E149" s="2">
-        <v>2.3</v>
+        <v>1406.4</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>431</v>
+        <v>393</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>416</v>
+        <v>394</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>425</v>
+        <v>395</v>
       </c>
       <c r="E150" s="2">
-        <v>2.3</v>
+        <v>1124.35</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>432</v>
+        <v>396</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>416</v>
+        <v>394</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>425</v>
+        <v>397</v>
       </c>
       <c r="E151" s="2">
-        <v>2.3</v>
+        <v>7765.19</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>433</v>
+        <v>398</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>434</v>
+        <v>399</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>435</v>
+        <v>400</v>
       </c>
       <c r="E152" s="2">
-        <v>69.11</v>
+        <v>3542.1</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>436</v>
+        <v>401</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>434</v>
+        <v>402</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>437</v>
+        <v>403</v>
       </c>
       <c r="E153" s="2">
-        <v>7060.85</v>
+        <v>5676.84</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>438</v>
+        <v>404</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>439</v>
+        <v>405</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>440</v>
+        <v>406</v>
       </c>
       <c r="E154" s="2">
-        <v>11.72</v>
+        <v>7078.45</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>441</v>
+        <v>407</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>439</v>
+        <v>408</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>440</v>
+        <v>409</v>
       </c>
       <c r="E155" s="2">
-        <v>11.72</v>
+        <v>1144.56</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>442</v>
+        <v>410</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>439</v>
+        <v>411</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>440</v>
+        <v>412</v>
       </c>
       <c r="E156" s="2">
-        <v>11.72</v>
+        <v>4659.4</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>443</v>
+        <v>413</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>439</v>
+        <v>414</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>440</v>
+        <v>415</v>
       </c>
       <c r="E157" s="2">
-        <v>11.72</v>
+        <v>19.92</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>444</v>
+        <v>416</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>440</v>
+        <v>418</v>
       </c>
       <c r="E158" s="2">
-        <v>637.35</v>
+        <v>882.07</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>446</v>
+        <v>419</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>445</v>
+        <v>420</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>447</v>
+        <v>421</v>
       </c>
       <c r="E159" s="2">
-        <v>10226</v>
+        <v>1803.14</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>448</v>
+        <v>422</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="E160" s="2">
-        <v>2.3</v>
+        <v>365.33</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>449</v>
+        <v>425</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>450</v>
+        <v>423</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="E161" s="2">
-        <v>11.72</v>
+        <v>105.51</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>451</v>
+        <v>426</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>452</v>
+        <v>423</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="E162" s="2">
-        <v>33.75</v>
+        <v>105.51</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>453</v>
+        <v>427</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>452</v>
+        <v>428</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>407</v>
+        <v>246</v>
       </c>
       <c r="E163" s="2">
-        <v>33.75</v>
+        <v>2322.24</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>454</v>
+        <v>429</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>452</v>
+        <v>430</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>407</v>
+        <v>431</v>
       </c>
       <c r="E164" s="2">
-        <v>33.75</v>
+        <v>2119.76</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>455</v>
+        <v>432</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>456</v>
+        <v>433</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="E165" s="2">
-        <v>11.85</v>
+        <v>1142.87</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>457</v>
+        <v>435</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>456</v>
+        <v>436</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="E166" s="2">
-        <v>11.85</v>
+        <v>175.68</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>458</v>
+        <v>438</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="E167" s="2">
-        <v>53.55</v>
+        <v>1616.48</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>459</v>
+        <v>441</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="E168" s="2">
-        <v>136.64</v>
+        <v>523.72</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>456</v>
+        <v>444</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>435</v>
+        <v>445</v>
       </c>
       <c r="E169" s="2">
-        <v>53.55</v>
+        <v>15738.9</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>461</v>
+        <v>446</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>435</v>
+        <v>448</v>
       </c>
       <c r="E170" s="2">
-        <v>11.85</v>
+        <v>25.13</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>463</v>
+        <v>447</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="E171" s="2">
-        <v>11.82</v>
+        <v>326.72</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="E172" s="2">
-        <v>11.82</v>
+        <v>430.3</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>466</v>
+        <v>451</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>407</v>
+        <v>448</v>
       </c>
       <c r="E173" s="2">
-        <v>262.72</v>
+        <v>279.54</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>467</v>
+        <v>453</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>466</v>
+        <v>454</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>407</v>
+        <v>455</v>
       </c>
       <c r="E174" s="2">
-        <v>262.72</v>
+        <v>15278.45</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>469</v>
+        <v>444</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
       <c r="E175" s="2">
-        <v>5.59</v>
+        <v>171.47</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>470</v>
+        <v>458</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>471</v>
+        <v>459</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>472</v>
+        <v>460</v>
       </c>
       <c r="E176" s="2">
-        <v>83.82</v>
+        <v>543.27</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>10</v>
-[...1458 lines deleted...]
-      <c r="F249" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -7141,105 +5171,32 @@
     <hyperlink ref="F152" r:id="rId152"/>
     <hyperlink ref="F153" r:id="rId153"/>
     <hyperlink ref="F154" r:id="rId154"/>
     <hyperlink ref="F155" r:id="rId155"/>
     <hyperlink ref="F156" r:id="rId156"/>
     <hyperlink ref="F157" r:id="rId157"/>
     <hyperlink ref="F158" r:id="rId158"/>
     <hyperlink ref="F159" r:id="rId159"/>
     <hyperlink ref="F160" r:id="rId160"/>
     <hyperlink ref="F161" r:id="rId161"/>
     <hyperlink ref="F162" r:id="rId162"/>
     <hyperlink ref="F163" r:id="rId163"/>
     <hyperlink ref="F164" r:id="rId164"/>
     <hyperlink ref="F165" r:id="rId165"/>
     <hyperlink ref="F166" r:id="rId166"/>
     <hyperlink ref="F167" r:id="rId167"/>
     <hyperlink ref="F168" r:id="rId168"/>
     <hyperlink ref="F169" r:id="rId169"/>
     <hyperlink ref="F170" r:id="rId170"/>
     <hyperlink ref="F171" r:id="rId171"/>
     <hyperlink ref="F172" r:id="rId172"/>
     <hyperlink ref="F173" r:id="rId173"/>
     <hyperlink ref="F174" r:id="rId174"/>
     <hyperlink ref="F175" r:id="rId175"/>
     <hyperlink ref="F176" r:id="rId176"/>
-    <hyperlink ref="F177" r:id="rId177"/>
-[...71 lines deleted...]
-    <hyperlink ref="F249" r:id="rId249"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>