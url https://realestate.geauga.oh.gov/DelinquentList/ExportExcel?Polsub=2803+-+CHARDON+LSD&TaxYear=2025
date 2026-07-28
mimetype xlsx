--- v1 (2026-06-11)
+++ v2 (2026-07-28)
@@ -5,89 +5,89 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="461">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="460">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00035</t>
   </si>
   <si>
     <t>SOKOLOWSKI MICHAEL K</t>
   </si>
   <si>
     <t>2803 - CHARDON LSD</t>
   </si>
   <si>
     <t>13037 KEVIN LN</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
     <t>00093</t>
   </si>
   <si>
-    <t>TAMBOR JUSTIN</t>
+    <t>TAMBOR NADINE</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 86</t>
   </si>
   <si>
     <t>00203</t>
   </si>
   <si>
     <t>BERINGER RUTH A</t>
   </si>
   <si>
     <t>42 WAYNE LN</t>
   </si>
   <si>
     <t>00215</t>
   </si>
   <si>
     <t>GARAMENDI EVELYN I HERNANDEZ</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 111A</t>
   </si>
   <si>
     <t>00333</t>
   </si>
@@ -328,86 +328,68 @@
   <si>
     <t>COBBETT MICHAEL J</t>
   </si>
   <si>
     <t>12064 NICKI LN</t>
   </si>
   <si>
     <t>01208</t>
   </si>
   <si>
     <t>RUNNING RALPH</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 170</t>
   </si>
   <si>
     <t>01237</t>
   </si>
   <si>
     <t>KAUFMAN ANDREA</t>
   </si>
   <si>
     <t>11 LOIS LN</t>
   </si>
   <si>
-    <t>01238</t>
-[...7 lines deleted...]
-  <si>
     <t>01246</t>
   </si>
   <si>
     <t>PIONTKOWSKI JOHN S</t>
   </si>
   <si>
     <t>12051 NICKI LN LOT E22</t>
   </si>
   <si>
     <t>01247</t>
   </si>
   <si>
     <t>MEEKS ELENA</t>
   </si>
   <si>
     <t>12054 NICKI LN</t>
   </si>
   <si>
-    <t>01270</t>
-[...7 lines deleted...]
-  <si>
     <t>01285</t>
   </si>
   <si>
     <t>BRICKELL JR WILMER G</t>
   </si>
   <si>
     <t>12014 NICKI LN</t>
   </si>
   <si>
     <t>01298</t>
   </si>
   <si>
     <t>SKAGGS NATHAN &amp; LYDIA SOTO WROS</t>
   </si>
   <si>
     <t>12019 NICKI LN</t>
   </si>
   <si>
     <t>01299</t>
   </si>
   <si>
     <t>GROVER JANE</t>
   </si>
   <si>
     <t>10996 LEADER RD</t>
@@ -514,59 +496,50 @@
   <si>
     <t>01534</t>
   </si>
   <si>
     <t>FISHER DAVID J</t>
   </si>
   <si>
     <t>12034 NICKI LN</t>
   </si>
   <si>
     <t>01555</t>
   </si>
   <si>
     <t>COTTER KRISTEN</t>
   </si>
   <si>
     <t>13034 KEVIN LN</t>
   </si>
   <si>
     <t>01568</t>
   </si>
   <si>
     <t>10967 LEADER RD</t>
   </si>
   <si>
-    <t>01595</t>
-[...7 lines deleted...]
-  <si>
     <t>01609</t>
   </si>
   <si>
     <t>KLECKA JEFFREY A</t>
   </si>
   <si>
     <t>13069 KEVIN LN</t>
   </si>
   <si>
     <t>01618</t>
   </si>
   <si>
     <t>PEMBERTON LADENA M</t>
   </si>
   <si>
     <t>13073 KEVIN LN</t>
   </si>
   <si>
     <t>01634</t>
   </si>
   <si>
     <t>GOBIDAS JOSEPH B</t>
   </si>
   <si>
     <t>13081 KEVIN LN</t>
@@ -640,59 +613,50 @@
   <si>
     <t>AMMON JAMES &amp; KATHLEEN M</t>
   </si>
   <si>
     <t>11081 KENNY DR</t>
   </si>
   <si>
     <t>02019</t>
   </si>
   <si>
     <t>KISH CARLY</t>
   </si>
   <si>
     <t>11080 LEADER RD</t>
   </si>
   <si>
     <t>02071</t>
   </si>
   <si>
     <t>OWENS ALLISON</t>
   </si>
   <si>
     <t>12021 NICKI LN</t>
   </si>
   <si>
-    <t>02094</t>
-[...7 lines deleted...]
-  <si>
     <t>02126</t>
   </si>
   <si>
     <t>MAHONEY JASON</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 61</t>
   </si>
   <si>
     <t>06-003000</t>
   </si>
   <si>
     <t>ECHOLS ROBERT LEWIS III</t>
   </si>
   <si>
     <t>11347 CLARK RD</t>
   </si>
   <si>
     <t>06-010600</t>
   </si>
   <si>
     <t>CHOBY SETH E</t>
   </si>
   <si>
     <t>10515 CHARDON RD</t>
@@ -796,68 +760,131 @@
   <si>
     <t>9590 CAMPTON RIDGE DR</t>
   </si>
   <si>
     <t>06-120423</t>
   </si>
   <si>
     <t>LUTHER BYRON W</t>
   </si>
   <si>
     <t>10153 MENTOR RD</t>
   </si>
   <si>
     <t>06-120577</t>
   </si>
   <si>
     <t>COTTAGE HILL HOMEOWNERS ASSOCIATION</t>
   </si>
   <si>
     <t>COTTAGE HILL LN</t>
   </si>
   <si>
     <t>06-120578</t>
   </si>
   <si>
-    <t>06-120619</t>
+    <t>06-120617</t>
   </si>
   <si>
     <t>DAUBENSPECK SARAH E</t>
   </si>
   <si>
-    <t>8851 RAVENNA RD</t>
+    <t>RAVENNA RD</t>
+  </si>
+  <si>
+    <t>06-120618</t>
   </si>
   <si>
     <t>06-120929</t>
   </si>
   <si>
     <t>BARRY MATTHEW J &amp; MICHELLE M</t>
   </si>
   <si>
     <t>10930 AUBURN RD</t>
   </si>
   <si>
+    <t>06-800009</t>
+  </si>
+  <si>
+    <t>DAVID OIL COMPANY LLC</t>
+  </si>
+  <si>
+    <t>WELL</t>
+  </si>
+  <si>
+    <t>06-800010</t>
+  </si>
+  <si>
+    <t>06-800011</t>
+  </si>
+  <si>
+    <t>06-800012</t>
+  </si>
+  <si>
+    <t>06-800013</t>
+  </si>
+  <si>
+    <t>06-800015</t>
+  </si>
+  <si>
+    <t>06-800017</t>
+  </si>
+  <si>
+    <t>06-800022</t>
+  </si>
+  <si>
+    <t>OSAIR INC</t>
+  </si>
+  <si>
+    <t>06-800023</t>
+  </si>
+  <si>
+    <t>ROCKEFELLER OIL COMPANY LLC</t>
+  </si>
+  <si>
+    <t>06-800024</t>
+  </si>
+  <si>
+    <t>06-800277</t>
+  </si>
+  <si>
+    <t>D&amp;D ENERGY COMPANY</t>
+  </si>
+  <si>
+    <t>06-800599</t>
+  </si>
+  <si>
+    <t>06-900411</t>
+  </si>
+  <si>
+    <t>ORWELL TRUMBULL PIPELINE CO LLC</t>
+  </si>
+  <si>
+    <t>PIPELINE</t>
+  </si>
+  <si>
     <t>10-009113</t>
   </si>
   <si>
     <t>SMALLWOOD RICHARD W</t>
   </si>
   <si>
     <t>447 SOUTH ST</t>
   </si>
   <si>
     <t>10-022010</t>
   </si>
   <si>
     <t>362 CENTER STREET LLC</t>
   </si>
   <si>
     <t>362 CENTER ST</t>
   </si>
   <si>
     <t>10-042200</t>
   </si>
   <si>
     <t>JACK SUSAN</t>
   </si>
   <si>
     <t>112 CENTER ST</t>
@@ -970,59 +997,50 @@
   <si>
     <t>12068 AQUILLA RD</t>
   </si>
   <si>
     <t>13-015320</t>
   </si>
   <si>
     <t>AQUILLA RD</t>
   </si>
   <si>
     <t>13-015330</t>
   </si>
   <si>
     <t>13-015616</t>
   </si>
   <si>
     <t>13-015639</t>
   </si>
   <si>
     <t>LINDIC MARGARET K</t>
   </si>
   <si>
     <t>218 BERKSHIRE DR</t>
   </si>
   <si>
-    <t>13-015687</t>
-[...7 lines deleted...]
-  <si>
     <t>13-017100</t>
   </si>
   <si>
     <t>CALHOUN DAVID</t>
   </si>
   <si>
     <t>AQUILLA BLVD</t>
   </si>
   <si>
     <t>13-017110</t>
   </si>
   <si>
     <t>GOREDON DR</t>
   </si>
   <si>
     <t>13-017111</t>
   </si>
   <si>
     <t>13-017112</t>
   </si>
   <si>
     <t>13-023050</t>
   </si>
   <si>
     <t>SHULTZ ROGER L</t>
@@ -1090,56 +1108,50 @@
   <si>
     <t>HARRIS ROBERT G</t>
   </si>
   <si>
     <t>13-039500</t>
   </si>
   <si>
     <t>13-039700</t>
   </si>
   <si>
     <t>HAUETER DONALD H &amp; ROBERT R HAUETER ETAL</t>
   </si>
   <si>
     <t>13-039800</t>
   </si>
   <si>
     <t>13-045400</t>
   </si>
   <si>
     <t>JONES SCOTT</t>
   </si>
   <si>
     <t>13-045500</t>
   </si>
   <si>
-    <t>13-046031</t>
-[...4 lines deleted...]
-  <si>
     <t>13-049250</t>
   </si>
   <si>
     <t>LAIN WILFRED F &amp; WILLIAM F JR &amp; SIMOM MARY C</t>
   </si>
   <si>
     <t>13-051900</t>
   </si>
   <si>
     <t>LINDNER RALPH L &amp; CONWAY</t>
   </si>
   <si>
     <t>13-057100</t>
   </si>
   <si>
     <t>MC BRIDE EDITH L</t>
   </si>
   <si>
     <t>CUYAHOGA BLVD</t>
   </si>
   <si>
     <t>13-057200</t>
   </si>
   <si>
     <t>13-060300</t>
@@ -1237,86 +1249,86 @@
   <si>
     <t>COX CHARLES E</t>
   </si>
   <si>
     <t>9781 OLD STATE RD</t>
   </si>
   <si>
     <t>15-101709</t>
   </si>
   <si>
     <t>RULAND JOSHUA</t>
   </si>
   <si>
     <t>10275 SAWMILL DR</t>
   </si>
   <si>
     <t>15-101796</t>
   </si>
   <si>
     <t>WETZEL EUGENE &amp; NANCY</t>
   </si>
   <si>
     <t>13130 PEARL RD</t>
   </si>
   <si>
-    <t>15-101803</t>
-[...7 lines deleted...]
-  <si>
     <t>15-101918</t>
   </si>
   <si>
     <t>RANN JAMES L</t>
   </si>
   <si>
     <t>GAR HWY</t>
   </si>
   <si>
     <t>15-102148</t>
   </si>
   <si>
     <t>ADAMS JEFFRY T &amp; NANCY K</t>
   </si>
   <si>
     <t>8585 OLD STATE RD</t>
   </si>
   <si>
     <t>15-102278</t>
   </si>
   <si>
     <t>MCELHANEY JUSTIN D</t>
   </si>
   <si>
     <t>14120 GAR HWY</t>
   </si>
   <si>
+    <t>15-800003</t>
+  </si>
+  <si>
+    <t>15-800004</t>
+  </si>
+  <si>
+    <t>15-800418</t>
+  </si>
+  <si>
     <t>21-060000</t>
   </si>
   <si>
     <t>HARRISON ESTHER LEE &amp; DANE LUIS</t>
   </si>
   <si>
     <t>PARKWAY RD</t>
   </si>
   <si>
     <t>21-060200</t>
   </si>
   <si>
     <t>21-060300</t>
   </si>
   <si>
     <t>21-092400</t>
   </si>
   <si>
     <t>FINLEY ALLEN K III</t>
   </si>
   <si>
     <t>21-113470</t>
   </si>
   <si>
     <t>SMITH JACK A JR</t>
@@ -1333,105 +1345,90 @@
   <si>
     <t>CARROLL DR</t>
   </si>
   <si>
     <t>21-143500</t>
   </si>
   <si>
     <t>MUELLER NICHOLAS</t>
   </si>
   <si>
     <t>12366 FOWLERS MILL RD</t>
   </si>
   <si>
     <t>21-145000</t>
   </si>
   <si>
     <t>BOWER DAVID</t>
   </si>
   <si>
     <t>12771 RAVENNA RD</t>
   </si>
   <si>
     <t>21-145100</t>
   </si>
   <si>
-    <t>RAVENNA RD</t>
-[...1 lines deleted...]
-  <si>
     <t>21-147500</t>
   </si>
   <si>
     <t>SIDLO ELIZABETH E</t>
   </si>
   <si>
     <t>11719 LAKE RD</t>
   </si>
   <si>
     <t>21-163000</t>
   </si>
   <si>
     <t>DUFFY JAMIE L</t>
   </si>
   <si>
     <t>BASSWOOD RD</t>
   </si>
   <si>
     <t>21-163200</t>
   </si>
   <si>
     <t>21-165800</t>
   </si>
   <si>
     <t>WORTHINGTON WHITE DAVID P &amp; SANIEH A</t>
   </si>
   <si>
     <t>21-166000</t>
   </si>
   <si>
-    <t>21-177030</t>
-[...7 lines deleted...]
-  <si>
     <t>21-177061</t>
   </si>
   <si>
     <t>JULIE DR</t>
   </si>
   <si>
-    <t>21-177078</t>
-[...5 lines deleted...]
-    <t>12070 QUARTERMANE CIR</t>
+    <t>21-800000</t>
+  </si>
+  <si>
+    <t>21-900411</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1441,80 +1438,80 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F176" headerRowCount="1">
-  <autoFilter ref="A1:F176"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F185" headerRowCount="1">
+  <autoFilter ref="A1:F185"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34408&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53011&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52363&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51641&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52503&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F176"/>
+  <dimension ref="A1:F185"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="71.3913803100586" customWidth="1"/>
     <col min="3" max="3" width="20.205385208129883" customWidth="1"/>
     <col min="4" max="4" width="28.221101760864258" customWidth="1"/>
-    <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
+    <col min="5" max="5" width="12.877167701721191" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
@@ -2168,2873 +2165,3053 @@
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="2">
         <v>1262.73</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="2">
-        <v>400.82</v>
+        <v>732.26</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="2">
-        <v>732.26</v>
+        <v>75.35</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E37" s="2">
-        <v>75.35</v>
+        <v>39.92</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="2">
-        <v>17.62</v>
+        <v>86.77</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E39" s="2">
-        <v>39.92</v>
+        <v>122.26</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="2">
-        <v>86.77</v>
+        <v>291.1</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E41" s="2">
-        <v>122.26</v>
+        <v>1149.62</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E42" s="2">
-        <v>291.1</v>
+        <v>731.1</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E43" s="2">
-        <v>1149.62</v>
+        <v>292.85</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>136</v>
       </c>
       <c r="E44" s="2">
-        <v>731.1</v>
+        <v>12.87</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E45" s="2">
-        <v>292.85</v>
+        <v>172.3</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E46" s="2">
-        <v>12.87</v>
+        <v>72.47</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="2">
-        <v>172.3</v>
+        <v>852.72</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E48" s="2">
-        <v>72.47</v>
+        <v>347.23</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>151</v>
       </c>
       <c r="E49" s="2">
-        <v>852.72</v>
+        <v>1016.48</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>154</v>
       </c>
       <c r="E50" s="2">
-        <v>347.23</v>
+        <v>152.71</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E51" s="2">
-        <v>1016.48</v>
+        <v>335.1</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E52" s="2">
-        <v>152.71</v>
+        <v>154.27</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B53" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="C53" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E53" s="2">
-        <v>335.1</v>
+        <v>309.38</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="C54" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" s="0" t="s">
         <v>165</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="2">
-        <v>154.27</v>
+        <v>14.89</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E55" s="2">
-        <v>309.38</v>
+        <v>77.25</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E56" s="2">
-        <v>229.56</v>
+        <v>643.4</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E57" s="2">
-        <v>14.89</v>
+        <v>53.83</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E58" s="2">
-        <v>77.25</v>
+        <v>820.69</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E59" s="2">
-        <v>643.4</v>
+        <v>651.13</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E60" s="2">
-        <v>103.83</v>
+        <v>461.06</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E61" s="2">
-        <v>820.69</v>
+        <v>1681.21</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E62" s="2">
-        <v>651.13</v>
+        <v>2767.93</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E63" s="2">
-        <v>461.06</v>
+        <v>5640.04</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>193</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E64" s="2">
-        <v>1681.21</v>
+        <v>1371.53</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E65" s="2">
-        <v>2767.93</v>
+        <v>1474.27</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>199</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E66" s="2">
-        <v>5640.04</v>
+        <v>528.8</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>202</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E67" s="2">
-        <v>1371.53</v>
+        <v>337.21</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E68" s="2">
-        <v>1474.27</v>
+        <v>653.31</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>208</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>210</v>
       </c>
       <c r="E69" s="2">
-        <v>528.8</v>
+        <v>2782.48</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E70" s="2">
-        <v>1495.87</v>
+        <v>44.64</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>214</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E71" s="2">
-        <v>337.21</v>
+        <v>309.04</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E72" s="2">
-        <v>653.31</v>
+        <v>2875.1</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>220</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E73" s="2">
-        <v>2782.48</v>
+        <v>762.88</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E74" s="2">
-        <v>44.64</v>
+        <v>2556.05</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>226</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E75" s="2">
-        <v>309.04</v>
+        <v>890.34</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E76" s="2">
-        <v>2875.1</v>
+        <v>449</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>232</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E77" s="2">
-        <v>762.88</v>
+        <v>94.83</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E78" s="2">
-        <v>2556.05</v>
+        <v>1011.68</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>238</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E79" s="2">
-        <v>890.34</v>
+        <v>2169.08</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E80" s="2">
-        <v>449</v>
+        <v>5683.82</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>244</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E81" s="2">
-        <v>94.83</v>
+        <v>7508.63</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E82" s="2">
-        <v>1011.68</v>
+        <v>504.4</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>250</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E83" s="2">
-        <v>2569.08</v>
+        <v>591.85</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="B84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E84" s="2">
-        <v>5683.82</v>
+        <v>152.62</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="E85" s="2">
-        <v>7508.63</v>
+        <v>150.93</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="E86" s="2">
-        <v>504.4</v>
+        <v>2029.12</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="C87" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="2">
-        <v>591.85</v>
+        <v>335.89</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="E88" s="2">
-        <v>1015.6</v>
+        <v>1811.62</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="E89" s="2">
-        <v>2029.12</v>
+        <v>17190.52</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="E90" s="2">
-        <v>3452.29</v>
+        <v>12829.48</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>272</v>
+        <v>264</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>273</v>
+        <v>259</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>274</v>
+        <v>260</v>
       </c>
       <c r="E91" s="2">
-        <v>29237.68</v>
+        <v>3410.35</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>276</v>
+        <v>259</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>277</v>
+        <v>260</v>
       </c>
       <c r="E92" s="2">
-        <v>2452.56</v>
+        <v>6886.39</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>279</v>
+        <v>259</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="E93" s="2">
-        <v>2101.73</v>
+        <v>14096.03</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>281</v>
+        <v>267</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>283</v>
+        <v>260</v>
       </c>
       <c r="E94" s="2">
-        <v>3550.87</v>
+        <v>34.22</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>285</v>
+        <v>270</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>286</v>
+        <v>260</v>
       </c>
       <c r="E95" s="2">
-        <v>3304.1</v>
+        <v>519.69</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>288</v>
+        <v>268</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>289</v>
+        <v>260</v>
       </c>
       <c r="E96" s="2">
-        <v>27244.16</v>
+        <v>1015.62</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>292</v>
+        <v>260</v>
       </c>
       <c r="E97" s="2">
-        <v>6997.29</v>
+        <v>50.32</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>293</v>
+        <v>274</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>294</v>
+        <v>273</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>295</v>
+        <v>260</v>
       </c>
       <c r="E98" s="2">
-        <v>22251.66</v>
+        <v>50.32</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>298</v>
+        <v>277</v>
       </c>
       <c r="E99" s="2">
-        <v>7267.14</v>
+        <v>4746203.38</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>299</v>
+        <v>278</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>300</v>
+        <v>279</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>301</v>
+        <v>280</v>
       </c>
       <c r="E100" s="2">
-        <v>219.38</v>
+        <v>3452.29</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>302</v>
+        <v>281</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>304</v>
+        <v>283</v>
       </c>
       <c r="E101" s="2">
-        <v>5461.04</v>
+        <v>29237.68</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>305</v>
+        <v>284</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>307</v>
+        <v>286</v>
       </c>
       <c r="E102" s="2">
-        <v>566.63</v>
+        <v>2452.56</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>308</v>
+        <v>287</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>309</v>
+        <v>288</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>310</v>
+        <v>289</v>
       </c>
       <c r="E103" s="2">
-        <v>11.72</v>
+        <v>2101.73</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>311</v>
+        <v>290</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>312</v>
+        <v>291</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>313</v>
+        <v>292</v>
       </c>
       <c r="E104" s="2">
-        <v>30836.87</v>
+        <v>3550.87</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>314</v>
+        <v>293</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>315</v>
+        <v>295</v>
       </c>
       <c r="E105" s="2">
-        <v>4283.22</v>
+        <v>3304.1</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>312</v>
+        <v>297</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="E106" s="2">
-        <v>22014.46</v>
+        <v>27244.16</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
       <c r="E107" s="2">
-        <v>11.72</v>
+        <v>6997.29</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>318</v>
+        <v>302</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="E108" s="2">
-        <v>4197.93</v>
+        <v>22251.66</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>322</v>
+        <v>306</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="E109" s="2">
-        <v>5.59</v>
+        <v>7267.14</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>323</v>
+        <v>308</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>310</v>
       </c>
       <c r="E110" s="2">
-        <v>5.59</v>
+        <v>219.38</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="E111" s="2">
-        <v>2350.58</v>
+        <v>5461.04</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>325</v>
+        <v>315</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>328</v>
+        <v>316</v>
       </c>
       <c r="E112" s="2">
-        <v>637.44</v>
+        <v>566.63</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="E113" s="2">
-        <v>637.44</v>
+        <v>11.72</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="E114" s="2">
-        <v>753.45</v>
+        <v>30836.87</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="E115" s="2">
-        <v>69.11</v>
+        <v>4283.22</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="E116" s="2">
-        <v>7060.85</v>
+        <v>22014.46</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>337</v>
+        <v>318</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>338</v>
+        <v>319</v>
       </c>
       <c r="E117" s="2">
-        <v>537.35</v>
+        <v>11.72</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>339</v>
+        <v>327</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>340</v>
+        <v>328</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="E118" s="2">
-        <v>1.86</v>
+        <v>4197.93</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>310</v>
+        <v>332</v>
       </c>
       <c r="E119" s="2">
-        <v>33.75</v>
+        <v>2350.58</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="E120" s="2">
-        <v>33.75</v>
+        <v>637.44</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>342</v>
+        <v>331</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="E121" s="2">
-        <v>33.75</v>
+        <v>637.44</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="E122" s="2">
-        <v>11.85</v>
+        <v>753.45</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="E123" s="2">
-        <v>11.85</v>
+        <v>69.11</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="E124" s="2">
-        <v>53.55</v>
+        <v>7060.85</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="E125" s="2">
-        <v>136.64</v>
+        <v>537.35</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>346</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="E126" s="2">
-        <v>53.55</v>
+        <v>1.86</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="E127" s="2">
-        <v>11.85</v>
+        <v>33.75</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="E128" s="2">
-        <v>11.82</v>
+        <v>33.75</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>353</v>
+        <v>348</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="E129" s="2">
-        <v>11.82</v>
+        <v>33.75</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>310</v>
+        <v>339</v>
       </c>
       <c r="E130" s="2">
-        <v>262.72</v>
+        <v>11.85</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>310</v>
+        <v>339</v>
       </c>
       <c r="E131" s="2">
-        <v>262.72</v>
+        <v>11.85</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>310</v>
+        <v>339</v>
       </c>
       <c r="E132" s="2">
-        <v>161.11</v>
+        <v>53.55</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>310</v>
+        <v>339</v>
       </c>
       <c r="E133" s="2">
-        <v>208.87</v>
+        <v>136.64</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>328</v>
+        <v>339</v>
       </c>
       <c r="E134" s="2">
-        <v>286.54</v>
+        <v>53.55</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>364</v>
+        <v>352</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>310</v>
+        <v>339</v>
       </c>
       <c r="E135" s="2">
-        <v>5.14</v>
+        <v>11.85</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="E136" s="2">
-        <v>630.58</v>
+        <v>11.82</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>368</v>
+        <v>359</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>332</v>
       </c>
       <c r="E137" s="2">
-        <v>86.46</v>
+        <v>11.82</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>369</v>
+        <v>319</v>
       </c>
       <c r="E138" s="2">
-        <v>190.31</v>
+        <v>262.72</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="E139" s="2">
-        <v>3388.74</v>
+        <v>262.72</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>373</v>
+        <v>364</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="E140" s="2">
-        <v>3711.38</v>
+        <v>161.11</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>374</v>
+        <v>365</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="E141" s="2">
-        <v>3710.96</v>
+        <v>208.87</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="E142" s="2">
-        <v>388.81</v>
+        <v>5.14</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>346</v>
+        <v>370</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="E143" s="2">
-        <v>53.55</v>
+        <v>630.58</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>346</v>
+        <v>372</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>333</v>
+        <v>373</v>
       </c>
       <c r="E144" s="2">
-        <v>11.85</v>
+        <v>86.46</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="E145" s="2">
-        <v>21.8</v>
+        <v>190.31</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>382</v>
+        <v>339</v>
       </c>
       <c r="E146" s="2">
-        <v>11.68</v>
+        <v>3388.74</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>386</v>
+        <v>319</v>
       </c>
       <c r="E147" s="2">
-        <v>2649.44</v>
+        <v>3711.38</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>389</v>
+        <v>319</v>
       </c>
       <c r="E148" s="2">
-        <v>181.64</v>
+        <v>3710.96</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>390</v>
+        <v>380</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>391</v>
+        <v>381</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>392</v>
+        <v>339</v>
       </c>
       <c r="E149" s="2">
-        <v>1406.4</v>
+        <v>388.81</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>394</v>
+        <v>352</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>395</v>
+        <v>339</v>
       </c>
       <c r="E150" s="2">
-        <v>1124.35</v>
+        <v>53.55</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>394</v>
+        <v>352</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>397</v>
+        <v>339</v>
       </c>
       <c r="E151" s="2">
-        <v>7765.19</v>
+        <v>11.85</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="E152" s="2">
-        <v>3542.1</v>
+        <v>21.8</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
       <c r="E153" s="2">
-        <v>5676.84</v>
+        <v>11.68</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
       <c r="E154" s="2">
-        <v>7078.45</v>
+        <v>2649.44</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="E155" s="2">
-        <v>1144.56</v>
+        <v>181.64</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
       <c r="E156" s="2">
-        <v>4659.4</v>
+        <v>1406.4</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>413</v>
+        <v>397</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>414</v>
+        <v>398</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>415</v>
+        <v>399</v>
       </c>
       <c r="E157" s="2">
-        <v>19.92</v>
+        <v>1124.35</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>416</v>
+        <v>400</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>417</v>
+        <v>398</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>418</v>
+        <v>401</v>
       </c>
       <c r="E158" s="2">
-        <v>882.07</v>
+        <v>7765.19</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>419</v>
+        <v>402</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>420</v>
+        <v>403</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>421</v>
+        <v>404</v>
       </c>
       <c r="E159" s="2">
-        <v>1803.14</v>
+        <v>3542.1</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>422</v>
+        <v>405</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>423</v>
+        <v>406</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>424</v>
+        <v>407</v>
       </c>
       <c r="E160" s="2">
-        <v>365.33</v>
+        <v>5676.84</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
       <c r="E161" s="2">
-        <v>105.51</v>
+        <v>7078.45</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>426</v>
+        <v>411</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="E162" s="2">
-        <v>105.51</v>
+        <v>1144.56</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>246</v>
+        <v>416</v>
       </c>
       <c r="E163" s="2">
-        <v>2322.24</v>
+        <v>19.92</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="E164" s="2">
-        <v>2119.76</v>
+        <v>882.07</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="E165" s="2">
-        <v>1142.87</v>
+        <v>1803.14</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>436</v>
+        <v>259</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>437</v>
+        <v>260</v>
       </c>
       <c r="E166" s="2">
-        <v>175.68</v>
+        <v>1112.23</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>438</v>
+        <v>424</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>439</v>
+        <v>259</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>440</v>
+        <v>260</v>
       </c>
       <c r="E167" s="2">
-        <v>1616.48</v>
+        <v>2234.36</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>441</v>
+        <v>425</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>439</v>
+        <v>259</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>442</v>
+        <v>260</v>
       </c>
       <c r="E168" s="2">
-        <v>523.72</v>
+        <v>93.13</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>443</v>
+        <v>426</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>444</v>
+        <v>427</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>445</v>
+        <v>428</v>
       </c>
       <c r="E169" s="2">
-        <v>15738.9</v>
+        <v>365.33</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>446</v>
+        <v>429</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>447</v>
+        <v>427</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>448</v>
+        <v>428</v>
       </c>
       <c r="E170" s="2">
-        <v>25.13</v>
+        <v>105.51</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>449</v>
+        <v>430</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>447</v>
+        <v>427</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>448</v>
+        <v>428</v>
       </c>
       <c r="E171" s="2">
-        <v>326.72</v>
+        <v>105.51</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>450</v>
+        <v>431</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>451</v>
+        <v>432</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>448</v>
+        <v>234</v>
       </c>
       <c r="E172" s="2">
-        <v>430.3</v>
+        <v>2322.24</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>452</v>
+        <v>433</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>451</v>
+        <v>434</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="E173" s="2">
-        <v>279.54</v>
+        <v>2119.76</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>453</v>
+        <v>436</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>454</v>
+        <v>437</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>455</v>
+        <v>438</v>
       </c>
       <c r="E174" s="2">
-        <v>15278.45</v>
+        <v>1142.87</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
       <c r="E175" s="2">
-        <v>171.47</v>
+        <v>175.68</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D176" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="E176" s="2">
+        <v>1616.48</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D177" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E177" s="2">
+        <v>523.72</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D178" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="E178" s="2">
+        <v>15738.9</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D179" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="E179" s="2">
+        <v>25.13</v>
+      </c>
+      <c r="F179" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D180" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="E180" s="2">
+        <v>326.72</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D181" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="E181" s="2">
+        <v>430.3</v>
+      </c>
+      <c r="F181" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="E182" s="2">
+        <v>279.54</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="E183" s="2">
+        <v>171.47</v>
+      </c>
+      <c r="F183" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="B176" s="0" t="s">
+      <c r="B184" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D184" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="E184" s="2">
+        <v>1132.91</v>
+      </c>
+      <c r="F184" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="s">
         <v>459</v>
       </c>
-      <c r="C176" s="0" t="s">
-[...8 lines deleted...]
-      <c r="F176" s="1" t="s">
+      <c r="B185" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D185" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E185" s="2">
+        <v>2051119.5</v>
+      </c>
+      <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -5171,32 +5348,41 @@
     <hyperlink ref="F152" r:id="rId152"/>
     <hyperlink ref="F153" r:id="rId153"/>
     <hyperlink ref="F154" r:id="rId154"/>
     <hyperlink ref="F155" r:id="rId155"/>
     <hyperlink ref="F156" r:id="rId156"/>
     <hyperlink ref="F157" r:id="rId157"/>
     <hyperlink ref="F158" r:id="rId158"/>
     <hyperlink ref="F159" r:id="rId159"/>
     <hyperlink ref="F160" r:id="rId160"/>
     <hyperlink ref="F161" r:id="rId161"/>
     <hyperlink ref="F162" r:id="rId162"/>
     <hyperlink ref="F163" r:id="rId163"/>
     <hyperlink ref="F164" r:id="rId164"/>
     <hyperlink ref="F165" r:id="rId165"/>
     <hyperlink ref="F166" r:id="rId166"/>
     <hyperlink ref="F167" r:id="rId167"/>
     <hyperlink ref="F168" r:id="rId168"/>
     <hyperlink ref="F169" r:id="rId169"/>
     <hyperlink ref="F170" r:id="rId170"/>
     <hyperlink ref="F171" r:id="rId171"/>
     <hyperlink ref="F172" r:id="rId172"/>
     <hyperlink ref="F173" r:id="rId173"/>
     <hyperlink ref="F174" r:id="rId174"/>
     <hyperlink ref="F175" r:id="rId175"/>
     <hyperlink ref="F176" r:id="rId176"/>
+    <hyperlink ref="F177" r:id="rId177"/>
+    <hyperlink ref="F178" r:id="rId178"/>
+    <hyperlink ref="F179" r:id="rId179"/>
+    <hyperlink ref="F180" r:id="rId180"/>
+    <hyperlink ref="F181" r:id="rId181"/>
+    <hyperlink ref="F182" r:id="rId182"/>
+    <hyperlink ref="F183" r:id="rId183"/>
+    <hyperlink ref="F184" r:id="rId184"/>
+    <hyperlink ref="F185" r:id="rId185"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>