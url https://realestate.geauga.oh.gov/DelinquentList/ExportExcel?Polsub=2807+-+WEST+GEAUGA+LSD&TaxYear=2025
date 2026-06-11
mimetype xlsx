--- v0 (2026-02-09)
+++ v1 (2026-06-11)
@@ -5,121 +5,103 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="753" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="595">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
-    <t>00046</t>
-[...2 lines deleted...]
-    <t>SULLIVAN NANCY &amp; HUGH WROS</t>
+    <t>00158</t>
+  </si>
+  <si>
+    <t>DECKER PAUL H</t>
   </si>
   <si>
     <t>2807 - WEST GEAUGA LSD</t>
   </si>
   <si>
-    <t>8701 MAYFIELD RD LOT 121</t>
+    <t>8701 MAYFIELD RD LOT 122</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>00158</t>
-[...7 lines deleted...]
-  <si>
     <t>01354</t>
   </si>
   <si>
     <t>RANDOU JR BRUCE A</t>
   </si>
   <si>
     <t>8701 MAYFIELD RD LOT 190</t>
   </si>
   <si>
     <t>01861</t>
   </si>
   <si>
     <t>CUMMINS CHRISTOPHER</t>
   </si>
   <si>
     <t>8701 MAYFIELD RD LOT 191</t>
   </si>
   <si>
-    <t>11-010113</t>
-[...7 lines deleted...]
-  <si>
     <t>11-042800</t>
   </si>
   <si>
     <t>BROWN WILLIAM C</t>
   </si>
   <si>
     <t>12575 HOVEY DR</t>
   </si>
   <si>
     <t>11-054700</t>
   </si>
   <si>
     <t>CHENOWITH JAMES R</t>
   </si>
   <si>
     <t>9635 KIM DR</t>
   </si>
   <si>
     <t>11-054800</t>
   </si>
   <si>
     <t>KIM DR</t>
   </si>
   <si>
     <t>11-061790</t>
@@ -130,113 +112,86 @@
   <si>
     <t>13030 SPERRY RD</t>
   </si>
   <si>
     <t>11-067850</t>
   </si>
   <si>
     <t>PAZ JAVIER O HUERTAS &amp; HUERTAS JASMINE M</t>
   </si>
   <si>
     <t>CHAPIN ST</t>
   </si>
   <si>
     <t>11-067870</t>
   </si>
   <si>
     <t>11-067900</t>
   </si>
   <si>
     <t>JACK DONALD &amp; NANCY CO TRUSTEES</t>
   </si>
   <si>
     <t>12383 CHILLICOTHE RD</t>
   </si>
   <si>
-    <t>11-077000</t>
-[...7 lines deleted...]
-  <si>
     <t>11-098200</t>
   </si>
   <si>
     <t>FINIZIA ANTHONAY S &amp; SUNDAY THERESE A</t>
   </si>
   <si>
     <t>13032 DOROTHY RD</t>
   </si>
   <si>
-    <t>11-100600</t>
-[...7 lines deleted...]
-  <si>
     <t>11-106601</t>
   </si>
   <si>
     <t>AUSTIN JAMES B &amp; KAREN N M</t>
   </si>
   <si>
     <t>KRISTINE DR</t>
   </si>
   <si>
     <t>11-110225</t>
   </si>
   <si>
     <t>MC GARRY KEVIN G SR TOD &amp; KATHLEEN M TOD</t>
   </si>
   <si>
     <t>13191 MARILYN RD</t>
   </si>
   <si>
     <t>11-115900</t>
   </si>
   <si>
     <t>MORMINO PAMELA E &amp; LYMAN MATT H</t>
   </si>
   <si>
     <t>12316 HEATH RD</t>
   </si>
   <si>
-    <t>11-127900</t>
-[...7 lines deleted...]
-  <si>
     <t>11-148100</t>
   </si>
   <si>
     <t>PERELMAN PAUL H TRUSTEE</t>
   </si>
   <si>
     <t>13461 GREEN DR</t>
   </si>
   <si>
     <t>11-154020</t>
   </si>
   <si>
     <t>NERO COLLEEN A</t>
   </si>
   <si>
     <t>12930 LYNN DR</t>
   </si>
   <si>
     <t>11-158900</t>
   </si>
   <si>
     <t>JOHNSON JIL L</t>
   </si>
   <si>
     <t>8792 RANCH DR</t>
@@ -247,128 +202,92 @@
   <si>
     <t>YOUNG DAVID J &amp; MICHELLE M</t>
   </si>
   <si>
     <t>7516 OAK HILL DR</t>
   </si>
   <si>
     <t>11-170500</t>
   </si>
   <si>
     <t>KINNAIRD JAMES E</t>
   </si>
   <si>
     <t>13168 WESTCHESTER TRL</t>
   </si>
   <si>
     <t>11-174200</t>
   </si>
   <si>
     <t>8396 MAYFIELD LLC</t>
   </si>
   <si>
     <t>8396 MAYFIELD RD</t>
   </si>
   <si>
-    <t>11-177700</t>
-[...7 lines deleted...]
-  <si>
     <t>11-188800</t>
   </si>
   <si>
     <t>CARLSON ROBERT J &amp; JOSEPHINE</t>
   </si>
   <si>
     <t>WILSON MILLS RD</t>
   </si>
   <si>
     <t>11-188900</t>
   </si>
   <si>
     <t>7246 WILSON MILLS RD</t>
   </si>
   <si>
     <t>11-205900</t>
   </si>
   <si>
     <t>RUMBOLD JOHN R &amp; CHERIE L</t>
   </si>
   <si>
     <t>11660 EAST HILL DR</t>
   </si>
   <si>
     <t>11-208000</t>
   </si>
   <si>
     <t>MARTIN MATTHEW A &amp; ERIN M</t>
   </si>
   <si>
     <t>13064 STRATFORD TRL</t>
   </si>
   <si>
-    <t>11-216550</t>
-[...16 lines deleted...]
-  <si>
     <t>11-234500</t>
   </si>
   <si>
     <t>SHIOZAWA JAMES T</t>
   </si>
   <si>
     <t>8954 CEDAR RD</t>
   </si>
   <si>
-    <t>11-240500</t>
-[...7 lines deleted...]
-  <si>
     <t>11-245940</t>
   </si>
   <si>
     <t>O CONNOR THOMAS H TOD</t>
   </si>
   <si>
     <t>9454 SHERMAN RD</t>
   </si>
   <si>
     <t>11-255200</t>
   </si>
   <si>
     <t>PARKER LAVINIA E</t>
   </si>
   <si>
     <t>CEDAR RD</t>
   </si>
   <si>
     <t>11-262121</t>
   </si>
   <si>
     <t>11490 KRISTINE DR</t>
   </si>
   <si>
     <t>11-264000</t>
@@ -385,197 +304,131 @@
   <si>
     <t>TODD MARK &amp; TRUDY L</t>
   </si>
   <si>
     <t>12604 WARD DR</t>
   </si>
   <si>
     <t>11-315960</t>
   </si>
   <si>
     <t>STACK INVESTORS LLC</t>
   </si>
   <si>
     <t>12790 HEATH RD</t>
   </si>
   <si>
     <t>11-317000</t>
   </si>
   <si>
     <t>BORCZIAK BRUCE J &amp; LISA N</t>
   </si>
   <si>
     <t>11905 SANDGATE CIR</t>
   </si>
   <si>
-    <t>11-317200</t>
-[...7 lines deleted...]
-  <si>
     <t>11-321700</t>
   </si>
   <si>
     <t>HOLUB CHARLES R JR &amp; ERIN P</t>
   </si>
   <si>
     <t>7505 AVON LN</t>
   </si>
   <si>
-    <t>11-324100</t>
-[...7 lines deleted...]
-  <si>
     <t>11-352300</t>
   </si>
   <si>
     <t>VARGO NATHAN &amp; GARY L &amp; LARRY D &amp; SMITH RICKY</t>
   </si>
   <si>
     <t>12234 NORTON DR</t>
   </si>
   <si>
     <t>11-383000</t>
   </si>
   <si>
     <t>QILIN GROUP LLC</t>
   </si>
   <si>
     <t>12839 CHILLICOTHE RD</t>
   </si>
   <si>
-    <t>11-388654</t>
-[...16 lines deleted...]
-  <si>
     <t>11-389116</t>
   </si>
   <si>
     <t>HALDI ERIC &amp; ELLEN</t>
   </si>
   <si>
     <t>12660 BARFIELD DR</t>
   </si>
   <si>
     <t>11-389123</t>
   </si>
   <si>
     <t>WHITING SAMUEL G &amp; HELEN</t>
   </si>
   <si>
     <t>RESERVE LN</t>
   </si>
   <si>
     <t>11-389124</t>
   </si>
   <si>
     <t>11-389199</t>
   </si>
   <si>
     <t>SEMBRIC MICHAEL &amp; QUERCIOLI CARL</t>
   </si>
   <si>
     <t>SUMMERS RD</t>
   </si>
   <si>
-    <t>11-389207</t>
-[...19 lines deleted...]
-  <si>
     <t>11-389286</t>
   </si>
   <si>
     <t>ANDREWS DOLORES M</t>
   </si>
   <si>
     <t>GLEN HL</t>
   </si>
   <si>
     <t>22-009000</t>
   </si>
   <si>
     <t>HASEROT LOUISE C</t>
   </si>
   <si>
     <t>22-010315</t>
   </si>
   <si>
     <t>LIBERTINE CARRIE E</t>
   </si>
   <si>
     <t>MAYFIELD RD</t>
   </si>
   <si>
-    <t>22-015900</t>
-[...7 lines deleted...]
-  <si>
     <t>22-021800</t>
   </si>
   <si>
     <t>ELIAS RAMON JAY JR</t>
   </si>
   <si>
     <t>SHERMAN RD</t>
   </si>
   <si>
     <t>22-021850</t>
   </si>
   <si>
     <t>9860 SHERMAN RD</t>
   </si>
   <si>
     <t>22-023300</t>
   </si>
   <si>
     <t>KEITH MATTHEW &amp; LUXBACHER AMY MARIE</t>
   </si>
   <si>
     <t>22-023400</t>
   </si>
   <si>
     <t>LORENZ JO ANN &amp; SCHNEIDER KURT WESLEY &amp; KEITH MATTHEW &amp; AMY MARIE</t>
@@ -817,812 +670,656 @@
   <si>
     <t>23-053490</t>
   </si>
   <si>
     <t>SABOL ROBERT A</t>
   </si>
   <si>
     <t>BEECHWOOD DR</t>
   </si>
   <si>
     <t>23-053500</t>
   </si>
   <si>
     <t>23-053600</t>
   </si>
   <si>
     <t>14838 BEECHWOOD DR</t>
   </si>
   <si>
     <t>23-054600</t>
   </si>
   <si>
     <t>GLASSCOCK DONALD K</t>
   </si>
   <si>
-    <t>23-055801</t>
-[...10 lines deleted...]
-  <si>
     <t>23-057170</t>
   </si>
   <si>
     <t>RSD LANDSCAPING LLC</t>
   </si>
   <si>
     <t>10669 KINSMAN RD</t>
   </si>
   <si>
     <t>23-061230</t>
   </si>
   <si>
     <t>GOLDSTEIN MICHELLE E &amp; WALTERS WILLIAM M JR</t>
   </si>
   <si>
     <t>11999 PEKIN RD</t>
   </si>
   <si>
     <t>23-062900</t>
   </si>
   <si>
     <t>23-072800</t>
   </si>
   <si>
     <t>23-072900</t>
   </si>
   <si>
     <t>23-073000</t>
   </si>
   <si>
     <t>23-073100</t>
   </si>
   <si>
     <t>23-073200</t>
   </si>
   <si>
     <t>23-073800</t>
   </si>
   <si>
-    <t>23-078910</t>
-[...11 lines deleted...]
-    <t>23-079000</t>
+    <t>23-081500</t>
+  </si>
+  <si>
+    <t>MAC GEORGE MICHAELE &amp; DUDICH JACQUELINE &amp; PATRICIA &amp; TOM</t>
+  </si>
+  <si>
+    <t>23-081600</t>
+  </si>
+  <si>
+    <t>14625 ZENITH DR</t>
+  </si>
+  <si>
+    <t>23-081700</t>
+  </si>
+  <si>
+    <t>23-081701</t>
+  </si>
+  <si>
+    <t>23-082400</t>
+  </si>
+  <si>
+    <t>23-097000</t>
+  </si>
+  <si>
+    <t>CASCONE JAMIE J</t>
+  </si>
+  <si>
+    <t>23-101000</t>
+  </si>
+  <si>
+    <t>LEVENTHAL RYAN ALAN</t>
+  </si>
+  <si>
+    <t>23-101900</t>
+  </si>
+  <si>
+    <t>14620 CASTLEWOOD DR</t>
+  </si>
+  <si>
+    <t>23-102000</t>
+  </si>
+  <si>
+    <t>23-110100</t>
+  </si>
+  <si>
+    <t>23-113000</t>
+  </si>
+  <si>
+    <t>KLEIN MATTHEW P</t>
+  </si>
+  <si>
+    <t>12169 SPRINGVIEW DR</t>
+  </si>
+  <si>
+    <t>23-118350</t>
+  </si>
+  <si>
+    <t>12203 MEADOWBROOK DR</t>
+  </si>
+  <si>
+    <t>23-124600</t>
+  </si>
+  <si>
+    <t>SHULTS STEVEN K</t>
+  </si>
+  <si>
+    <t>LONGVIEW DR</t>
+  </si>
+  <si>
+    <t>23-124700</t>
+  </si>
+  <si>
+    <t>23-124800</t>
+  </si>
+  <si>
+    <t>14772 LONGVIEW DR</t>
+  </si>
+  <si>
+    <t>23-124900</t>
+  </si>
+  <si>
+    <t>23-127100</t>
+  </si>
+  <si>
+    <t>HANGACH PETER M</t>
+  </si>
+  <si>
+    <t>WASIL RD</t>
+  </si>
+  <si>
+    <t>23-127400</t>
+  </si>
+  <si>
+    <t>23-128600</t>
+  </si>
+  <si>
+    <t>GUYETTE CAROLINE B TRUSTEE</t>
+  </si>
+  <si>
+    <t>23-128700</t>
+  </si>
+  <si>
+    <t>23-128800</t>
+  </si>
+  <si>
+    <t>23-133290</t>
+  </si>
+  <si>
+    <t>WEISS JEFFREY P</t>
+  </si>
+  <si>
+    <t>23-133450</t>
+  </si>
+  <si>
+    <t>BENITEZ ALEXANDER T</t>
+  </si>
+  <si>
+    <t>23-133460</t>
+  </si>
+  <si>
+    <t>14372 VIEW DR</t>
+  </si>
+  <si>
+    <t>23-138600</t>
+  </si>
+  <si>
+    <t>SHIELDS MATT</t>
+  </si>
+  <si>
+    <t>15571 PUNDERSON RD</t>
+  </si>
+  <si>
+    <t>23-140100</t>
+  </si>
+  <si>
+    <t>HORAK BERTHA &amp; GEO</t>
+  </si>
+  <si>
+    <t>EDGEHILL DR</t>
+  </si>
+  <si>
+    <t>23-144600</t>
+  </si>
+  <si>
+    <t>HUMR ELAINE TOD</t>
+  </si>
+  <si>
+    <t>15486 LAKE SHORE DR</t>
+  </si>
+  <si>
+    <t>23-146300</t>
+  </si>
+  <si>
+    <t>THOMAS MIMP 15893 LLC</t>
+  </si>
+  <si>
+    <t>15839 THOMAS ST</t>
+  </si>
+  <si>
+    <t>23-152700</t>
   </si>
   <si>
     <t>PAXTON WILLIAM E</t>
   </si>
   <si>
-    <t>EDGEHILL DR</t>
-[...80 lines deleted...]
-    <t>PERSOLJA NICHOLAS</t>
+    <t>23-156900</t>
+  </si>
+  <si>
+    <t>KASCHUBE EDMUND R</t>
+  </si>
+  <si>
+    <t>23-157000</t>
+  </si>
+  <si>
+    <t>23-157100</t>
+  </si>
+  <si>
+    <t>23-168700</t>
+  </si>
+  <si>
+    <t>TAYERLE CAROL J</t>
+  </si>
+  <si>
+    <t>KIWANIS DR</t>
+  </si>
+  <si>
+    <t>23-172700</t>
+  </si>
+  <si>
+    <t>23-172800</t>
+  </si>
+  <si>
+    <t>23-172900</t>
+  </si>
+  <si>
+    <t>23-173000</t>
+  </si>
+  <si>
+    <t>23-173100</t>
+  </si>
+  <si>
+    <t>23-173200</t>
+  </si>
+  <si>
+    <t>KISTNER CONNIE &amp; WAGER TERRI &amp; EMBRY JOHN PAUL</t>
+  </si>
+  <si>
+    <t>23-173300</t>
+  </si>
+  <si>
+    <t>KISTNER CONNIE &amp; WAGNER TERRI &amp; EMBRY JOHN PAUL</t>
+  </si>
+  <si>
+    <t>23-173400</t>
+  </si>
+  <si>
+    <t>23-173500</t>
+  </si>
+  <si>
+    <t>23-173900</t>
+  </si>
+  <si>
+    <t>HALKOVICS LINDSAY</t>
+  </si>
+  <si>
+    <t>10700 MUSIC ST</t>
+  </si>
+  <si>
+    <t>23-175300</t>
+  </si>
+  <si>
+    <t>RICHARDS KEVIN D</t>
+  </si>
+  <si>
+    <t>15444 CRAMPTON DR</t>
+  </si>
+  <si>
+    <t>23-176400</t>
+  </si>
+  <si>
+    <t>23-176500</t>
+  </si>
+  <si>
+    <t>23-178850</t>
+  </si>
+  <si>
+    <t>23-178861</t>
+  </si>
+  <si>
+    <t>23-178870</t>
+  </si>
+  <si>
+    <t>14357 VIEW DR</t>
+  </si>
+  <si>
+    <t>23-178880</t>
+  </si>
+  <si>
+    <t>23-180800</t>
+  </si>
+  <si>
+    <t>BOONE PAMELA S</t>
+  </si>
+  <si>
+    <t>HIGHVIEW AVE</t>
+  </si>
+  <si>
+    <t>23-180900</t>
+  </si>
+  <si>
+    <t>23-194400</t>
+  </si>
+  <si>
+    <t>SORVILLO TRACY L</t>
+  </si>
+  <si>
+    <t>23-196100</t>
+  </si>
+  <si>
+    <t>23-199600</t>
+  </si>
+  <si>
+    <t>23-199700</t>
+  </si>
+  <si>
+    <t>23-199800</t>
+  </si>
+  <si>
+    <t>23-199900</t>
+  </si>
+  <si>
+    <t>23-211200</t>
+  </si>
+  <si>
+    <t>MC KIRAHAN JAMES JR</t>
+  </si>
+  <si>
+    <t>OAK DR</t>
+  </si>
+  <si>
+    <t>23-211300</t>
+  </si>
+  <si>
+    <t>MC KIRAHAN JAMES R</t>
+  </si>
+  <si>
+    <t>23-212200</t>
+  </si>
+  <si>
+    <t>MC NEA ALBERT THOMAS</t>
+  </si>
+  <si>
+    <t>WOODLAWN DR</t>
+  </si>
+  <si>
+    <t>23-212300</t>
+  </si>
+  <si>
+    <t>23-229400</t>
+  </si>
+  <si>
+    <t>MULLETT STEVEN A</t>
+  </si>
+  <si>
+    <t>15290 MUNN RD</t>
+  </si>
+  <si>
+    <t>23-231390</t>
+  </si>
+  <si>
+    <t>LUFF BEATRICE M &amp; LAWRENCE E</t>
+  </si>
+  <si>
+    <t>23-239000</t>
+  </si>
+  <si>
+    <t>NOLAN ALICE C</t>
+  </si>
+  <si>
+    <t>23-243200</t>
+  </si>
+  <si>
+    <t>BOONE GREGORY TOD</t>
+  </si>
+  <si>
+    <t>23-243300</t>
+  </si>
+  <si>
+    <t>23-243400</t>
+  </si>
+  <si>
+    <t>14892 HIGHVIEW AVE</t>
+  </si>
+  <si>
+    <t>23-243500</t>
+  </si>
+  <si>
+    <t>23-243700</t>
+  </si>
+  <si>
+    <t>23-244000</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER RANDY &amp; CONNIE K</t>
+  </si>
+  <si>
+    <t>14420 BASS LAKE RD</t>
+  </si>
+  <si>
+    <t>23-244900</t>
+  </si>
+  <si>
+    <t>OHLRICH MARGARET A</t>
   </si>
   <si>
     <t>BEACH DR</t>
   </si>
   <si>
-    <t>23-120500</t>
-[...86 lines deleted...]
-    <t>23-133400</t>
+    <t>23-245300</t>
+  </si>
+  <si>
+    <t>TEMPLE CHRIS</t>
+  </si>
+  <si>
+    <t>23-245400</t>
+  </si>
+  <si>
+    <t>LIVINGSTON DENNIS</t>
+  </si>
+  <si>
+    <t>23-245500</t>
+  </si>
+  <si>
+    <t>14755 BEECHWOOD DR</t>
+  </si>
+  <si>
+    <t>23-245600</t>
+  </si>
+  <si>
+    <t>SUMMIT DR</t>
+  </si>
+  <si>
+    <t>23-248700</t>
+  </si>
+  <si>
+    <t>PANEK DANIEL J &amp; GENEVIEVE</t>
+  </si>
+  <si>
+    <t>23-249800</t>
+  </si>
+  <si>
+    <t>23-249900</t>
+  </si>
+  <si>
+    <t>23-250000</t>
+  </si>
+  <si>
+    <t>23-250300</t>
+  </si>
+  <si>
+    <t>14857 BEECHWOOD DR</t>
+  </si>
+  <si>
+    <t>23-256700</t>
+  </si>
+  <si>
+    <t>HILSTON BARBARA A</t>
+  </si>
+  <si>
+    <t>23-258700</t>
+  </si>
+  <si>
+    <t>KLEM MAUREEN ELIZABETH</t>
+  </si>
+  <si>
+    <t>23-258800</t>
+  </si>
+  <si>
+    <t>23-258900</t>
+  </si>
+  <si>
+    <t>23-262100</t>
+  </si>
+  <si>
+    <t>WALLACE RYAN &amp; AMANDA</t>
+  </si>
+  <si>
+    <t>23-264800</t>
+  </si>
+  <si>
+    <t>14867 BEECHWOOD DR</t>
+  </si>
+  <si>
+    <t>23-265220</t>
+  </si>
+  <si>
+    <t>TEMPLE CHRISTOPHER R &amp; JONES SHERRY L</t>
+  </si>
+  <si>
+    <t>14722 WOODBURY DR</t>
+  </si>
+  <si>
+    <t>23-265230</t>
+  </si>
+  <si>
+    <t>23-265240</t>
+  </si>
+  <si>
+    <t>23-265650</t>
+  </si>
+  <si>
+    <t>REBLIN SEAN</t>
+  </si>
+  <si>
+    <t>15026 SPERRY RD</t>
+  </si>
+  <si>
+    <t>23-273450</t>
+  </si>
+  <si>
+    <t>PERELMAN PAUL &amp; BETTY</t>
+  </si>
+  <si>
+    <t>VALLEYVIEW DR</t>
+  </si>
+  <si>
+    <t>23-273500</t>
+  </si>
+  <si>
+    <t>15595 VALLEYVIEW DR</t>
+  </si>
+  <si>
+    <t>23-274800</t>
+  </si>
+  <si>
+    <t>ROBERTS THOMAS F &amp; FURMAN KATHLEEN J</t>
+  </si>
+  <si>
+    <t>23-278100</t>
+  </si>
+  <si>
+    <t>BRICKMAN INVESTMENTS</t>
+  </si>
+  <si>
+    <t>23-278200</t>
+  </si>
+  <si>
+    <t>23-278220</t>
+  </si>
+  <si>
+    <t>SUMMERS KATHY M CARROLL</t>
+  </si>
+  <si>
+    <t>23-278240</t>
+  </si>
+  <si>
+    <t>23-278250</t>
+  </si>
+  <si>
+    <t>23-278260</t>
+  </si>
+  <si>
+    <t>MAPLE DR</t>
+  </si>
+  <si>
+    <t>23-278270</t>
+  </si>
+  <si>
+    <t>23-278280</t>
+  </si>
+  <si>
+    <t>23-278510</t>
+  </si>
+  <si>
+    <t>ONYSHKO JEFFREY S</t>
+  </si>
+  <si>
+    <t>23-278511</t>
+  </si>
+  <si>
+    <t>23-278512</t>
   </si>
   <si>
     <t>LAURAL DR</t>
   </si>
   <si>
-    <t>23-133450</t>
-[...481 lines deleted...]
-  <si>
     <t>23-278513</t>
   </si>
   <si>
     <t>23-281600</t>
   </si>
   <si>
     <t>SALUPO ROSE M TOD</t>
   </si>
   <si>
     <t>23-281700</t>
   </si>
   <si>
     <t>23-281800</t>
   </si>
   <si>
     <t>23-284400</t>
   </si>
   <si>
     <t>23-288700</t>
   </si>
   <si>
-    <t>23-292400</t>
-[...7 lines deleted...]
-  <si>
     <t>23-294400</t>
   </si>
   <si>
     <t>WILLIAMS DIXIE JO</t>
   </si>
   <si>
     <t>SPRINGVIEW DR</t>
   </si>
   <si>
     <t>23-294600</t>
   </si>
   <si>
     <t>23-294700</t>
   </si>
   <si>
     <t>23-294800</t>
   </si>
   <si>
     <t>LAKE DR</t>
   </si>
   <si>
     <t>23-295450</t>
   </si>
   <si>
     <t>14771 LONGVIEW DR</t>
@@ -1669,170 +1366,131 @@
   <si>
     <t>23-308400</t>
   </si>
   <si>
     <t>14707 BEECHWOOD DR</t>
   </si>
   <si>
     <t>23-308500</t>
   </si>
   <si>
     <t>23-308600</t>
   </si>
   <si>
     <t>23-308700</t>
   </si>
   <si>
     <t>23-308800</t>
   </si>
   <si>
     <t>23-310900</t>
   </si>
   <si>
     <t>TOBIN BARBARA</t>
   </si>
   <si>
-    <t>23-312900</t>
-[...7 lines deleted...]
-  <si>
     <t>23-315311</t>
   </si>
   <si>
     <t>SCHMIDT EDWIN</t>
   </si>
   <si>
     <t>14720 MUNNBERRY OVAL</t>
   </si>
   <si>
     <t>23-317950</t>
   </si>
   <si>
     <t>HEIDENREICH CHERYL K &amp; BRIAN K</t>
   </si>
   <si>
     <t>11651 PEKIN RD</t>
   </si>
   <si>
     <t>23-333600</t>
   </si>
   <si>
     <t>VITAS PAUL</t>
   </si>
   <si>
     <t>23-333700</t>
   </si>
   <si>
     <t>23-333800</t>
   </si>
   <si>
-    <t>23-341550</t>
-[...7 lines deleted...]
-  <si>
     <t>23-342800</t>
   </si>
   <si>
     <t>CONNORS ANGELLA</t>
   </si>
   <si>
     <t>23-342900</t>
   </si>
   <si>
-    <t>23-344500</t>
-[...7 lines deleted...]
-  <si>
     <t>23-352350</t>
   </si>
   <si>
     <t>15472 LAKE SHORE DR</t>
   </si>
   <si>
     <t>23-352360</t>
   </si>
   <si>
-    <t>23-356100</t>
-[...7 lines deleted...]
-  <si>
     <t>23-357100</t>
   </si>
   <si>
     <t>14711 BEECHWOOD DR</t>
   </si>
   <si>
     <t>23-358244</t>
   </si>
   <si>
     <t>GENSERT CHRIS</t>
   </si>
   <si>
     <t>GRANDVIEW DR</t>
   </si>
   <si>
     <t>23-385213</t>
   </si>
   <si>
     <t>O CONNOR KENZIE</t>
   </si>
   <si>
     <t>15835 ARBOR TRL</t>
   </si>
   <si>
     <t>23-385216</t>
   </si>
   <si>
     <t>RABBITT DONNA L</t>
   </si>
   <si>
     <t>15805 ARBOR TRL</t>
   </si>
   <si>
-    <t>23-385264</t>
-[...1 lines deleted...]
-  <si>
     <t>23-385302</t>
   </si>
   <si>
     <t>TITCHENELL ALBERT R II &amp; ADRIENE</t>
   </si>
   <si>
     <t>MUNN RD</t>
   </si>
   <si>
     <t>23-385305</t>
   </si>
   <si>
     <t>23-385352</t>
   </si>
   <si>
     <t>23-385373</t>
   </si>
   <si>
     <t>STANA KANIESKI SANDRA</t>
   </si>
   <si>
     <t>10785 BELL ST</t>
   </si>
   <si>
     <t>23-385532</t>
@@ -1951,336 +1609,204 @@
   <si>
     <t>23-386107</t>
   </si>
   <si>
     <t>MC NEELY ROBERT &amp; KAREN</t>
   </si>
   <si>
     <t>23-386108</t>
   </si>
   <si>
     <t>23-386109</t>
   </si>
   <si>
     <t>23-386110</t>
   </si>
   <si>
     <t>23-386113</t>
   </si>
   <si>
     <t>WHITE CHARLES W &amp; MARIE J</t>
   </si>
   <si>
     <t>23-386114</t>
   </si>
   <si>
-    <t>23-386118</t>
-[...13 lines deleted...]
-  <si>
     <t>23-386138</t>
   </si>
   <si>
     <t>23-386169</t>
   </si>
   <si>
     <t>26-021100</t>
   </si>
   <si>
     <t>BRADY MICHAEL</t>
   </si>
   <si>
     <t>14324 CHILLICOTHE RD</t>
   </si>
   <si>
-    <t>26-033100</t>
-[...7 lines deleted...]
-  <si>
     <t>26-042700</t>
   </si>
   <si>
     <t>BRODY EFRAIM</t>
   </si>
   <si>
     <t>13829 COUNTY LINE RD</t>
   </si>
   <si>
     <t>26-075850</t>
   </si>
   <si>
     <t>HRABAK ROGER O SUSAN J</t>
   </si>
   <si>
     <t>8418 RIDGEWOOD LN</t>
   </si>
   <si>
-    <t>26-086210</t>
-[...4 lines deleted...]
-  <si>
     <t>26-093500</t>
   </si>
   <si>
     <t>MILLER E TERRY &amp; DUBE DOMINQUE</t>
   </si>
   <si>
     <t>8442 RIDGEWOOD LN</t>
   </si>
   <si>
     <t>26-095100</t>
   </si>
   <si>
     <t>TELDAR HOLDINGS LLC</t>
   </si>
   <si>
     <t>8562 FAIRMOUNT RD</t>
   </si>
   <si>
     <t>26-098100</t>
   </si>
   <si>
     <t>USA REAL ESTATE DELP GROUP CO LLC</t>
   </si>
   <si>
     <t>8550 FAIRMOUNT RD</t>
   </si>
   <si>
     <t>26-115370</t>
   </si>
   <si>
     <t>MENCINI NANCY A TRUSTEE</t>
   </si>
   <si>
     <t>13950 FOX HOLLOW DR</t>
   </si>
   <si>
-    <t>26-123400</t>
-[...19 lines deleted...]
-  <si>
     <t>26-127500</t>
   </si>
   <si>
     <t>ROPP KRISTEN L</t>
   </si>
   <si>
     <t>WATT RD</t>
   </si>
   <si>
-    <t>26-141750</t>
-[...25 lines deleted...]
-  <si>
     <t>26-161920</t>
   </si>
   <si>
     <t>SCHMIDT ETHEL JAITE &amp; ET AL 12</t>
   </si>
   <si>
     <t>26-162950</t>
   </si>
   <si>
     <t>13987 WATT RD</t>
   </si>
   <si>
     <t>26-180700</t>
   </si>
   <si>
     <t>SPISAK MICHAEL TOD</t>
   </si>
   <si>
     <t>9250 FAIRMOUNT RD</t>
   </si>
   <si>
     <t>26-188550</t>
   </si>
   <si>
     <t>SUSZTER STEVEN</t>
   </si>
   <si>
     <t>7904 THORNAPPLE DR</t>
   </si>
   <si>
-    <t>26-195783</t>
-[...34 lines deleted...]
-  <si>
     <t>26-201900</t>
   </si>
   <si>
     <t>O C I CONSTRUCTION INC</t>
   </si>
   <si>
     <t>8560 PEKIN RD</t>
   </si>
   <si>
     <t>26-213853</t>
   </si>
   <si>
     <t>COUNTY LINE RD</t>
   </si>
   <si>
     <t>26-213868</t>
   </si>
   <si>
     <t>14545 COUNTY LINE RD</t>
   </si>
   <si>
     <t>26-213904</t>
   </si>
   <si>
     <t>KRAUS ALAN M &amp; CARRELLI KRAUS ELISABETTA M</t>
   </si>
   <si>
     <t>14100 WATT RD</t>
   </si>
   <si>
     <t>26-213970</t>
   </si>
   <si>
     <t>ANDREANI GIOVANNI &amp; RITA ANDREANI ETAL</t>
   </si>
   <si>
     <t>KENT RD</t>
   </si>
   <si>
     <t>26-214047</t>
   </si>
   <si>
     <t>FAIRMOUNT RD</t>
   </si>
   <si>
     <t>26-214049</t>
-  </si>
-[...16 lines deleted...]
-    <t>14375 LEXINGTON LN</t>
   </si>
   <si>
     <t>26-214249</t>
   </si>
   <si>
     <t>WORTON PARK DEVELOPMENT CO AN OHIO CORP</t>
   </si>
   <si>
     <t>FOX HILLS DR</t>
   </si>
   <si>
     <t>26-214325</t>
   </si>
   <si>
     <t>ELBRECHT ELMER T &amp; FORRESTER JOHN E TRUSTEES</t>
   </si>
   <si>
     <t>NORTHWOOD RD</t>
   </si>
   <si>
     <t>27-009200</t>
   </si>
   <si>
     <t>STAFFORD SANDRA R TRUSTEE</t>
   </si>
@@ -2317,7780 +1843,6220 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F385" headerRowCount="1">
-  <autoFilter ref="A1:F385"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F307" headerRowCount="1">
+  <autoFilter ref="A1:F307"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8455&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8455&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F385"/>
+  <dimension ref="A1:F307"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="71.18267822265625" customWidth="1"/>
     <col min="3" max="3" width="24.30378532409668" customWidth="1"/>
-    <col min="4" max="4" width="27.068105697631836" customWidth="1"/>
+    <col min="4" max="4" width="25.87828254699707" customWidth="1"/>
     <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>37.76</v>
+        <v>877.24</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2">
-        <v>877.24</v>
+        <v>209</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="2">
-        <v>209</v>
+        <v>242.51</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="2">
-        <v>242.51</v>
+        <v>4821.09</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
-        <v>210.94</v>
+        <v>1641.22</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E7" s="2">
-        <v>4821.09</v>
+        <v>275.37</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="C8" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" s="2">
-        <v>1641.22</v>
+        <v>133.1</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="2">
-        <v>275.37</v>
+        <v>164.03</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E10" s="2">
-        <v>133.1</v>
+        <v>57.98</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="2">
-        <v>164.03</v>
+        <v>1816.29</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" s="2">
-        <v>57.98</v>
+        <v>6870.74</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2">
-        <v>1816.29</v>
+        <v>104.32</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="2">
-        <v>2563.55</v>
+        <v>2019.25</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2">
-        <v>6870.74</v>
+        <v>34487.36</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2">
-        <v>3681.53</v>
+        <v>8318.69</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2">
-        <v>104.32</v>
+        <v>7093.91</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="2">
-        <v>2019.25</v>
+        <v>8287.32</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2">
-        <v>34487.36</v>
+        <v>2349.39</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="2">
-        <v>571.64</v>
+        <v>2838.9</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2">
-        <v>8318.69</v>
+        <v>99.08</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="E22" s="2">
-        <v>7093.91</v>
+        <v>1029.34</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="2">
-        <v>8287.32</v>
+        <v>4523.39</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="2">
-        <v>2349.39</v>
+        <v>623.93</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="2">
-        <v>2838.9</v>
+        <v>13476.75</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B26" s="0" t="s">
+      <c r="C26" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="2">
-        <v>3795.22</v>
+        <v>24561.61</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B27" s="0" t="s">
+      <c r="C27" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="2">
-        <v>146.79</v>
+        <v>3560.34</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="2">
-        <v>1029.34</v>
+        <v>810.33</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E29" s="2">
-        <v>4523.39</v>
+        <v>6666.68</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="B30" s="0" t="s">
+      <c r="C30" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="C30" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" s="2">
-        <v>623.93</v>
+        <v>12004.41</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="2">
-        <v>13476.75</v>
+        <v>53098.96</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="2">
-        <v>3581.4</v>
+        <v>5722.17</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="2">
-        <v>301.36</v>
+        <v>4320.82</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="2">
-        <v>24561.61</v>
+        <v>13571.35</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>11.03</v>
+        <v>3084.02</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>3560.34</v>
+        <v>1200.3</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>810.33</v>
+        <v>295.22</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E38" s="2">
-        <v>6666.68</v>
+        <v>120.43</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E39" s="2">
-        <v>12604.41</v>
+        <v>120.43</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="2">
-        <v>53098.96</v>
+        <v>104.82</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E41" s="2">
-        <v>5722.17</v>
+        <v>24.21</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>125</v>
+        <v>84</v>
       </c>
       <c r="E42" s="2">
-        <v>4320.82</v>
+        <v>3491.72</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E43" s="2">
-        <v>3865.19</v>
+        <v>1252.86</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="E44" s="2">
-        <v>13571.35</v>
+        <v>213.19</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E45" s="2">
-        <v>5529.44</v>
+        <v>1806.86</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="E46" s="2">
-        <v>3084.02</v>
+        <v>248.42</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E47" s="2">
-        <v>1200.3</v>
+        <v>5248.77</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="E48" s="2">
-        <v>3095.47</v>
+        <v>13.35</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E49" s="2">
-        <v>11.84</v>
+        <v>168.1</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="E50" s="2">
-        <v>1211.89</v>
+        <v>30.06</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="E51" s="2">
-        <v>120.43</v>
+        <v>13.35</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="E52" s="2">
-        <v>120.43</v>
+        <v>10.08</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="E53" s="2">
-        <v>104.82</v>
+        <v>10.08</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>81</v>
+        <v>137</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="E54" s="2">
-        <v>1.92</v>
+        <v>933.1</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>81</v>
+        <v>148</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="E55" s="2">
-        <v>2.15</v>
+        <v>612.39</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="E56" s="2">
-        <v>11.63</v>
+        <v>948.87</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>81</v>
+        <v>154</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E57" s="2">
-        <v>3.89</v>
+        <v>26</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="E58" s="2">
-        <v>24.21</v>
+        <v>26</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>167</v>
+        <v>157</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="E59" s="2">
-        <v>3491.72</v>
+        <v>2514.61</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>170</v>
+        <v>158</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="E60" s="2">
-        <v>1252.86</v>
+        <v>32.11</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="E61" s="2">
-        <v>172.34</v>
+        <v>107.08</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="E62" s="2">
-        <v>213.19</v>
+        <v>3587.17</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
       <c r="E63" s="2">
-        <v>2202.86</v>
+        <v>107.08</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E64" s="2">
-        <v>248.42</v>
+        <v>326.97</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>182</v>
+        <v>170</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="E65" s="2">
-        <v>5248.77</v>
+        <v>29.96</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="E66" s="2">
-        <v>13.35</v>
+        <v>966.3</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>189</v>
+        <v>172</v>
       </c>
       <c r="E67" s="2">
-        <v>168.1</v>
+        <v>28.03</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="E68" s="2">
-        <v>30.06</v>
+        <v>4241.48</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="E69" s="2">
-        <v>13.35</v>
+        <v>14.09</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>192</v>
+        <v>181</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="E70" s="2">
-        <v>10.08</v>
+        <v>14.09</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="E71" s="2">
-        <v>10.08</v>
+        <v>28.03</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>195</v>
+        <v>172</v>
       </c>
       <c r="E72" s="2">
-        <v>933.1</v>
+        <v>28.03</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>196</v>
+        <v>184</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>197</v>
+        <v>180</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>198</v>
+        <v>172</v>
       </c>
       <c r="E73" s="2">
-        <v>612.39</v>
+        <v>28.03</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>199</v>
+        <v>185</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>200</v>
+        <v>137</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="E74" s="2">
-        <v>948.87</v>
+        <v>13.35</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>203</v>
+        <v>137</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="E75" s="2">
-        <v>26</v>
+        <v>381.61</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>203</v>
+        <v>137</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>204</v>
+        <v>190</v>
       </c>
       <c r="E76" s="2">
-        <v>26</v>
+        <v>344.25</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>206</v>
+        <v>191</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>207</v>
+        <v>137</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>208</v>
+        <v>186</v>
       </c>
       <c r="E77" s="2">
-        <v>2514.61</v>
+        <v>13.35</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>209</v>
+        <v>192</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>207</v>
+        <v>137</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>210</v>
+        <v>186</v>
       </c>
       <c r="E78" s="2">
-        <v>32.11</v>
+        <v>8.4</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>211</v>
+        <v>193</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>212</v>
+        <v>194</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>213</v>
+        <v>195</v>
       </c>
       <c r="E79" s="2">
-        <v>107.08</v>
+        <v>432.2</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>212</v>
+        <v>194</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="E80" s="2">
-        <v>3587.17</v>
+        <v>432.2</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>216</v>
+        <v>197</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>212</v>
+        <v>148</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="E81" s="2">
-        <v>107.08</v>
+        <v>612.39</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="E82" s="2">
-        <v>326.97</v>
+        <v>58.45</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>219</v>
+        <v>202</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="E83" s="2">
-        <v>29.96</v>
+        <v>2504.21</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>223</v>
+        <v>164</v>
       </c>
       <c r="E84" s="2">
-        <v>966.3</v>
+        <v>89.73</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>224</v>
+        <v>206</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="E85" s="2">
-        <v>28.03</v>
+        <v>465.62</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="E86" s="2">
-        <v>4641.48</v>
+        <v>465.62</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="E87" s="2">
-        <v>14.09</v>
+        <v>420.8</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="E88" s="2">
-        <v>14.09</v>
+        <v>397.34</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>231</v>
+        <v>213</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="E89" s="2">
-        <v>28.03</v>
+        <v>58.45</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="E90" s="2">
-        <v>28.03</v>
+        <v>58.45</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="E91" s="2">
-        <v>28.03</v>
+        <v>3525.49</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C92" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E92" s="2">
-        <v>13.35</v>
+        <v>129.54</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>236</v>
+        <v>221</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>186</v>
+        <v>222</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>237</v>
+        <v>223</v>
       </c>
       <c r="E93" s="2">
-        <v>381.61</v>
+        <v>2217.95</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>186</v>
+        <v>225</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="E94" s="2">
-        <v>344.25</v>
+        <v>6381.86</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>235</v>
+        <v>138</v>
       </c>
       <c r="E95" s="2">
         <v>13.35</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="C96" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="2">
-        <v>8.4</v>
+        <v>129.54</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>243</v>
+        <v>220</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>244</v>
+        <v>186</v>
       </c>
       <c r="E97" s="2">
-        <v>432.2</v>
+        <v>129.54</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>243</v>
+        <v>220</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>244</v>
+        <v>186</v>
       </c>
       <c r="E98" s="2">
-        <v>432.2</v>
+        <v>537.43</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>197</v>
+        <v>220</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>247</v>
+        <v>186</v>
       </c>
       <c r="E99" s="2">
-        <v>612.39</v>
+        <v>537.43</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>250</v>
+        <v>215</v>
       </c>
       <c r="E100" s="2">
-        <v>58.45</v>
+        <v>408.82</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>249</v>
+        <v>220</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>252</v>
+        <v>152</v>
       </c>
       <c r="E101" s="2">
-        <v>2504.21</v>
+        <v>469.81</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>213</v>
+        <v>164</v>
       </c>
       <c r="E102" s="2">
-        <v>89.73</v>
+        <v>254.52</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>257</v>
+        <v>237</v>
       </c>
       <c r="E103" s="2">
-        <v>465.62</v>
+        <v>3991.57</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>257</v>
+        <v>164</v>
       </c>
       <c r="E104" s="2">
-        <v>465.62</v>
+        <v>254.52</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>256</v>
+        <v>235</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>260</v>
+        <v>164</v>
       </c>
       <c r="E105" s="2">
-        <v>420.8</v>
+        <v>254.52</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>261</v>
+        <v>240</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>256</v>
+        <v>220</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>260</v>
+        <v>186</v>
       </c>
       <c r="E106" s="2">
-        <v>397.34</v>
+        <v>129.54</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>264</v>
+        <v>149</v>
       </c>
       <c r="E107" s="2">
-        <v>58.45</v>
+        <v>612.39</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>265</v>
+        <v>243</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>264</v>
+        <v>164</v>
       </c>
       <c r="E108" s="2">
-        <v>58.45</v>
+        <v>834.9</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>263</v>
+        <v>137</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>267</v>
+        <v>246</v>
       </c>
       <c r="E109" s="2">
-        <v>3525.49</v>
+        <v>358.38</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>268</v>
+        <v>247</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>269</v>
+        <v>137</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>235</v>
+        <v>138</v>
       </c>
       <c r="E110" s="2">
-        <v>129.54</v>
+        <v>13.35</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>270</v>
+        <v>248</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>271</v>
+        <v>137</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>272</v>
+        <v>215</v>
       </c>
       <c r="E111" s="2">
-        <v>28.03</v>
+        <v>13.35</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>271</v>
+        <v>250</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="E112" s="2">
-        <v>28.03</v>
+        <v>22682.07</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>275</v>
+        <v>48</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>276</v>
+        <v>253</v>
       </c>
       <c r="E113" s="2">
-        <v>2217.95</v>
+        <v>8788.64</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>277</v>
+        <v>254</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="E114" s="2">
-        <v>6381.86</v>
+        <v>28.03</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>280</v>
+        <v>257</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>186</v>
+        <v>255</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>187</v>
+        <v>256</v>
       </c>
       <c r="E115" s="2">
-        <v>13.35</v>
+        <v>28.03</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>281</v>
+        <v>258</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>235</v>
+        <v>259</v>
       </c>
       <c r="E116" s="2">
-        <v>129.54</v>
+        <v>1389.54</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>282</v>
+        <v>260</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>235</v>
+        <v>256</v>
       </c>
       <c r="E117" s="2">
-        <v>129.54</v>
+        <v>28.03</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>283</v>
+        <v>261</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>235</v>
+        <v>263</v>
       </c>
       <c r="E118" s="2">
-        <v>537.43</v>
+        <v>272.36</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>284</v>
+        <v>264</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>269</v>
+        <v>220</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>235</v>
+        <v>149</v>
       </c>
       <c r="E119" s="2">
-        <v>537.43</v>
+        <v>386.34</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="E120" s="2">
-        <v>408.82</v>
+        <v>89.73</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>286</v>
+        <v>267</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>201</v>
+        <v>256</v>
       </c>
       <c r="E121" s="2">
-        <v>469.81</v>
+        <v>89.73</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>288</v>
+        <v>266</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>289</v>
+        <v>256</v>
       </c>
       <c r="E122" s="2">
-        <v>170.55</v>
+        <v>89.73</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>290</v>
+        <v>269</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>288</v>
+        <v>270</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>204</v>
+        <v>155</v>
       </c>
       <c r="E123" s="2">
-        <v>1.66</v>
+        <v>227.48</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>291</v>
+        <v>271</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>293</v>
+        <v>172</v>
       </c>
       <c r="E124" s="2">
-        <v>28.03</v>
+        <v>122.29</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>294</v>
+        <v>273</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>295</v>
+        <v>272</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>213</v>
+        <v>274</v>
       </c>
       <c r="E125" s="2">
-        <v>254.52</v>
+        <v>251.23</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>295</v>
+        <v>276</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
       <c r="E126" s="2">
-        <v>3991.57</v>
+        <v>1158.97</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>298</v>
+        <v>278</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>213</v>
+        <v>280</v>
       </c>
       <c r="E127" s="2">
-        <v>254.52</v>
+        <v>330.12</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>213</v>
+        <v>283</v>
       </c>
       <c r="E128" s="2">
-        <v>254.52</v>
+        <v>7638.65</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>300</v>
+        <v>284</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>235</v>
+        <v>286</v>
       </c>
       <c r="E129" s="2">
-        <v>129.54</v>
+        <v>13162.21</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>302</v>
+        <v>288</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>213</v>
+        <v>280</v>
       </c>
       <c r="E130" s="2">
-        <v>13.35</v>
+        <v>511.4</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>303</v>
+        <v>289</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>213</v>
+        <v>164</v>
       </c>
       <c r="E131" s="2">
-        <v>21.71</v>
+        <v>760.3</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>213</v>
+        <v>164</v>
       </c>
       <c r="E132" s="2">
-        <v>13.35</v>
+        <v>760.3</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>302</v>
+        <v>290</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>213</v>
+        <v>164</v>
       </c>
       <c r="E133" s="2">
-        <v>13.35</v>
+        <v>760.3</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>198</v>
+        <v>295</v>
       </c>
       <c r="E134" s="2">
-        <v>612.39</v>
+        <v>487.65</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>309</v>
+        <v>137</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E135" s="2">
-        <v>834.9</v>
+        <v>13.35</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>311</v>
+        <v>198</v>
       </c>
       <c r="E136" s="2">
-        <v>358.38</v>
+        <v>13.35</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>312</v>
+        <v>298</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="E137" s="2">
         <v>13.35</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>313</v>
+        <v>299</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>264</v>
+        <v>198</v>
       </c>
       <c r="E138" s="2">
         <v>13.35</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>315</v>
+        <v>137</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>316</v>
+        <v>198</v>
       </c>
       <c r="E139" s="2">
-        <v>22682.07</v>
+        <v>13.35</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>317</v>
+        <v>301</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>63</v>
+        <v>302</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>318</v>
+        <v>172</v>
       </c>
       <c r="E140" s="2">
-        <v>8788.64</v>
+        <v>58.45</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>321</v>
+        <v>172</v>
       </c>
       <c r="E141" s="2">
-        <v>7.15</v>
+        <v>58.45</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>321</v>
+        <v>172</v>
       </c>
       <c r="E142" s="2">
-        <v>7.15</v>
+        <v>89.73</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>221</v>
+        <v>172</v>
       </c>
       <c r="E143" s="2">
-        <v>21.17</v>
+        <v>58.45</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>324</v>
+        <v>307</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>221</v>
+        <v>309</v>
       </c>
       <c r="E144" s="2">
-        <v>21.17</v>
+        <v>15515.21</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>271</v>
+        <v>311</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>272</v>
+        <v>312</v>
       </c>
       <c r="E145" s="2">
-        <v>28.03</v>
+        <v>1973.75</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>327</v>
+        <v>201</v>
       </c>
       <c r="E146" s="2">
-        <v>3458.78</v>
+        <v>89.73</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>272</v>
+        <v>201</v>
       </c>
       <c r="E147" s="2">
-        <v>28.03</v>
+        <v>89.73</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>330</v>
+        <v>137</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>331</v>
+        <v>172</v>
       </c>
       <c r="E148" s="2">
-        <v>28.03</v>
+        <v>14.26</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>330</v>
+        <v>137</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>331</v>
+        <v>172</v>
       </c>
       <c r="E149" s="2">
-        <v>28.03</v>
+        <v>13.35</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>330</v>
+        <v>137</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="E150" s="2">
-        <v>1389.54</v>
+        <v>417.52</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>330</v>
+        <v>137</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>331</v>
+        <v>172</v>
       </c>
       <c r="E151" s="2">
-        <v>28.03</v>
+        <v>14.26</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>264</v>
+        <v>322</v>
       </c>
       <c r="E152" s="2">
         <v>28.03</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>264</v>
+        <v>322</v>
       </c>
       <c r="E153" s="2">
         <v>28.03</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>340</v>
+        <v>172</v>
       </c>
       <c r="E154" s="2">
-        <v>1160.28</v>
+        <v>80.87</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>342</v>
+        <v>137</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>343</v>
+        <v>138</v>
       </c>
       <c r="E155" s="2">
-        <v>272.36</v>
+        <v>13.35</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>198</v>
+        <v>256</v>
       </c>
       <c r="E156" s="2">
-        <v>386.34</v>
+        <v>89.73</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>346</v>
+        <v>266</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>331</v>
+        <v>256</v>
       </c>
       <c r="E157" s="2">
         <v>89.73</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>347</v>
+        <v>329</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>346</v>
+        <v>266</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>331</v>
+        <v>256</v>
       </c>
       <c r="E158" s="2">
         <v>89.73</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>346</v>
+        <v>266</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>331</v>
+        <v>256</v>
       </c>
       <c r="E159" s="2">
         <v>89.73</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>349</v>
+        <v>331</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>204</v>
+        <v>333</v>
       </c>
       <c r="E160" s="2">
-        <v>227.48</v>
+        <v>117.57</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>351</v>
+        <v>334</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>352</v>
+        <v>186</v>
       </c>
       <c r="E161" s="2">
-        <v>21.17</v>
+        <v>4290.21</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>353</v>
+        <v>336</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>221</v>
+        <v>338</v>
       </c>
       <c r="E162" s="2">
-        <v>122.29</v>
+        <v>767.35</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>355</v>
+        <v>339</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>356</v>
+        <v>338</v>
       </c>
       <c r="E163" s="2">
-        <v>1251.23</v>
+        <v>834.9</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>357</v>
+        <v>340</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>320</v>
+        <v>341</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="E164" s="2">
-        <v>21.17</v>
+        <v>7008.13</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>320</v>
+        <v>344</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>352</v>
+        <v>280</v>
       </c>
       <c r="E165" s="2">
-        <v>21.17</v>
+        <v>386.34</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>320</v>
+        <v>346</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>352</v>
+        <v>295</v>
       </c>
       <c r="E166" s="2">
-        <v>21.17</v>
+        <v>638.78</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>360</v>
+        <v>347</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>361</v>
+        <v>348</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>362</v>
+        <v>322</v>
       </c>
       <c r="E167" s="2">
-        <v>1158.97</v>
+        <v>7.15</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>187</v>
+        <v>322</v>
       </c>
       <c r="E168" s="2">
         <v>28.03</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>187</v>
+        <v>351</v>
       </c>
       <c r="E169" s="2">
-        <v>87.55</v>
+        <v>61.64</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>366</v>
+        <v>352</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>213</v>
+        <v>322</v>
       </c>
       <c r="E170" s="2">
         <v>28.03</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>367</v>
+        <v>353</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>213</v>
+        <v>322</v>
       </c>
       <c r="E171" s="2">
-        <v>28.03</v>
+        <v>21.17</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>368</v>
+        <v>354</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="E172" s="2">
-        <v>28.03</v>
+        <v>526.41</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>293</v>
+        <v>359</v>
       </c>
       <c r="E173" s="2">
-        <v>330.12</v>
+        <v>141.82</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>272</v>
+        <v>152</v>
       </c>
       <c r="E174" s="2">
-        <v>28.03</v>
+        <v>105.24</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>375</v>
+        <v>215</v>
       </c>
       <c r="E175" s="2">
-        <v>301.1</v>
+        <v>28.03</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>377</v>
+        <v>363</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="E176" s="2">
-        <v>7638.65</v>
+        <v>1118.39</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>380</v>
+        <v>363</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="E177" s="2">
-        <v>13162.21</v>
+        <v>21.17</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>292</v>
+        <v>369</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>293</v>
+        <v>172</v>
       </c>
       <c r="E178" s="2">
-        <v>511.4</v>
+        <v>370.97</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>383</v>
+        <v>370</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>384</v>
+        <v>266</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="E179" s="2">
-        <v>760.3</v>
+        <v>89.73</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>384</v>
+        <v>266</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="E180" s="2">
-        <v>760.3</v>
+        <v>89.73</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>384</v>
+        <v>266</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>213</v>
+        <v>256</v>
       </c>
       <c r="E181" s="2">
-        <v>760.3</v>
+        <v>154.99</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>387</v>
+        <v>373</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>388</v>
+        <v>137</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
       <c r="E182" s="2">
-        <v>487.65</v>
+        <v>304.21</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>186</v>
+        <v>376</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>264</v>
+        <v>149</v>
       </c>
       <c r="E183" s="2">
-        <v>13.35</v>
+        <v>374.49</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>186</v>
+        <v>378</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>247</v>
+        <v>164</v>
       </c>
       <c r="E184" s="2">
-        <v>13.35</v>
+        <v>1058.94</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>392</v>
+        <v>379</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>186</v>
+        <v>378</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>247</v>
+        <v>164</v>
       </c>
       <c r="E185" s="2">
-        <v>13.35</v>
+        <v>1058.94</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>393</v>
+        <v>380</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>186</v>
+        <v>378</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>247</v>
+        <v>164</v>
       </c>
       <c r="E186" s="2">
-        <v>13.35</v>
+        <v>1058.94</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>394</v>
+        <v>381</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>186</v>
+        <v>382</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>247</v>
+        <v>155</v>
       </c>
       <c r="E187" s="2">
-        <v>13.35</v>
+        <v>10.57</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>396</v>
+        <v>137</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>221</v>
+        <v>384</v>
       </c>
       <c r="E188" s="2">
-        <v>58.45</v>
+        <v>525.84</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>221</v>
+        <v>387</v>
       </c>
       <c r="E189" s="2">
-        <v>58.45</v>
+        <v>6887.96</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>221</v>
+        <v>152</v>
       </c>
       <c r="E190" s="2">
-        <v>89.73</v>
+        <v>105.24</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>398</v>
+        <v>386</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>221</v>
+        <v>152</v>
       </c>
       <c r="E191" s="2">
-        <v>58.45</v>
+        <v>105.24</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="E192" s="2">
-        <v>15515.21</v>
+        <v>1320.66</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="E193" s="2">
-        <v>214.58</v>
+        <v>51.17</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="E194" s="2">
-        <v>6973.75</v>
+        <v>1284.26</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>346</v>
+        <v>399</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>250</v>
+        <v>195</v>
       </c>
       <c r="E195" s="2">
-        <v>89.73</v>
+        <v>3.02</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>346</v>
+        <v>401</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>250</v>
+        <v>208</v>
       </c>
       <c r="E196" s="2">
-        <v>89.73</v>
+        <v>1159.12</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>186</v>
+        <v>401</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>221</v>
+        <v>211</v>
       </c>
       <c r="E197" s="2">
-        <v>14.26</v>
+        <v>1220.61</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>412</v>
+        <v>403</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>186</v>
+        <v>404</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>221</v>
+        <v>172</v>
       </c>
       <c r="E198" s="2">
-        <v>13.35</v>
+        <v>282.55</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>413</v>
+        <v>405</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>186</v>
+        <v>404</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>414</v>
+        <v>172</v>
       </c>
       <c r="E199" s="2">
-        <v>417.52</v>
+        <v>282.55</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>186</v>
+        <v>404</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>221</v>
+        <v>172</v>
       </c>
       <c r="E200" s="2">
-        <v>14.26</v>
+        <v>282.55</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="E201" s="2">
-        <v>28.03</v>
+        <v>282.55</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="E202" s="2">
-        <v>28.03</v>
+        <v>282.55</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>421</v>
+        <v>404</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>221</v>
+        <v>408</v>
       </c>
       <c r="E203" s="2">
-        <v>80.87</v>
+        <v>282.46</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>186</v>
+        <v>412</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="E204" s="2">
-        <v>13.35</v>
+        <v>28.03</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>346</v>
+        <v>412</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>331</v>
+        <v>172</v>
       </c>
       <c r="E205" s="2">
-        <v>89.73</v>
+        <v>28.03</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>346</v>
+        <v>412</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>331</v>
+        <v>415</v>
       </c>
       <c r="E206" s="2">
-        <v>89.73</v>
+        <v>28.03</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>346</v>
+        <v>412</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>331</v>
+        <v>415</v>
       </c>
       <c r="E207" s="2">
-        <v>89.73</v>
+        <v>28.03</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>346</v>
+        <v>418</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>331</v>
+        <v>149</v>
       </c>
       <c r="E208" s="2">
-        <v>89.73</v>
+        <v>73.35</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>429</v>
+        <v>149</v>
       </c>
       <c r="E209" s="2">
-        <v>117.57</v>
+        <v>73.35</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>235</v>
+        <v>149</v>
       </c>
       <c r="E210" s="2">
-        <v>4290.21</v>
+        <v>73.35</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>433</v>
+        <v>242</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>434</v>
+        <v>149</v>
       </c>
       <c r="E211" s="2">
-        <v>767.35</v>
+        <v>465.93</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>433</v>
+        <v>220</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>434</v>
+        <v>172</v>
       </c>
       <c r="E212" s="2">
-        <v>834.9</v>
+        <v>386.34</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="E213" s="2">
-        <v>12068.13</v>
+        <v>465.62</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>440</v>
+        <v>424</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>293</v>
+        <v>425</v>
       </c>
       <c r="E214" s="2">
-        <v>386.34</v>
+        <v>352.12</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>442</v>
+        <v>424</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>389</v>
+        <v>425</v>
       </c>
       <c r="E215" s="2">
-        <v>638.78</v>
+        <v>352.12</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>443</v>
+        <v>428</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>444</v>
+        <v>424</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>418</v>
+        <v>429</v>
       </c>
       <c r="E216" s="2">
-        <v>7.15</v>
+        <v>586.64</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>445</v>
+        <v>430</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>444</v>
+        <v>255</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>418</v>
+        <v>431</v>
       </c>
       <c r="E217" s="2">
-        <v>28.03</v>
+        <v>2594.88</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>447</v>
+        <v>164</v>
       </c>
       <c r="E218" s="2">
-        <v>61.64</v>
+        <v>646.01</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>448</v>
+        <v>434</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>418</v>
+        <v>164</v>
       </c>
       <c r="E219" s="2">
-        <v>28.03</v>
+        <v>834.9</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>418</v>
+        <v>164</v>
       </c>
       <c r="E220" s="2">
-        <v>21.17</v>
+        <v>834.9</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>450</v>
+        <v>436</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>451</v>
+        <v>433</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>452</v>
+        <v>164</v>
       </c>
       <c r="E221" s="2">
-        <v>1476.41</v>
+        <v>834.9</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>453</v>
+        <v>437</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>454</v>
+        <v>438</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>321</v>
+        <v>439</v>
       </c>
       <c r="E222" s="2">
-        <v>141.82</v>
+        <v>1453.85</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>455</v>
+        <v>440</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>456</v>
+        <v>441</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>201</v>
+        <v>280</v>
       </c>
       <c r="E223" s="2">
-        <v>105.24</v>
+        <v>638.78</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>457</v>
+        <v>442</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="E224" s="2">
-        <v>28.03</v>
+        <v>638.78</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>459</v>
+        <v>443</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>460</v>
+        <v>280</v>
       </c>
       <c r="E225" s="2">
-        <v>1118.39</v>
+        <v>638.78</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>462</v>
+        <v>280</v>
       </c>
       <c r="E226" s="2">
-        <v>21.17</v>
+        <v>638.78</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>463</v>
+        <v>445</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>320</v>
+        <v>137</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>221</v>
+        <v>446</v>
       </c>
       <c r="E227" s="2">
-        <v>21.17</v>
+        <v>13.35</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>464</v>
+        <v>447</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>320</v>
+        <v>137</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>352</v>
+        <v>215</v>
       </c>
       <c r="E228" s="2">
-        <v>21.17</v>
+        <v>9.38</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>466</v>
+        <v>137</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="E229" s="2">
-        <v>370.97</v>
+        <v>10.08</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>467</v>
+        <v>449</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>346</v>
+        <v>137</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>250</v>
+        <v>215</v>
       </c>
       <c r="E230" s="2">
-        <v>89.73</v>
+        <v>10.08</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>468</v>
+        <v>450</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>346</v>
+        <v>137</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>250</v>
+        <v>215</v>
       </c>
       <c r="E231" s="2">
-        <v>89.73</v>
+        <v>6.01</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>469</v>
+        <v>451</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>346</v>
+        <v>452</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>331</v>
+        <v>149</v>
       </c>
       <c r="E232" s="2">
-        <v>154.99</v>
+        <v>45.29</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>470</v>
+        <v>453</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>186</v>
+        <v>454</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="E233" s="2">
-        <v>304.21</v>
+        <v>3675.97</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>320</v>
+        <v>457</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>352</v>
+        <v>458</v>
       </c>
       <c r="E234" s="2">
-        <v>7.15</v>
+        <v>1998.08</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>473</v>
+        <v>459</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>474</v>
+        <v>460</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>198</v>
+        <v>415</v>
       </c>
       <c r="E235" s="2">
-        <v>374.49</v>
+        <v>835.12</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>475</v>
+        <v>461</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>213</v>
+        <v>415</v>
       </c>
       <c r="E236" s="2">
-        <v>1058.94</v>
+        <v>835.12</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>213</v>
+        <v>415</v>
       </c>
       <c r="E237" s="2">
-        <v>1058.94</v>
+        <v>835.12</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>213</v>
+        <v>359</v>
       </c>
       <c r="E238" s="2">
-        <v>1058.94</v>
+        <v>38.34</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>204</v>
+        <v>359</v>
       </c>
       <c r="E239" s="2">
-        <v>10.57</v>
+        <v>30.13</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>481</v>
+        <v>466</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>186</v>
+        <v>382</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="E240" s="2">
-        <v>525.84</v>
+        <v>977.11</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>483</v>
+        <v>468</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>484</v>
+        <v>382</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>485</v>
+        <v>155</v>
       </c>
       <c r="E241" s="2">
-        <v>6887.96</v>
+        <v>2.01</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>484</v>
+        <v>137</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>201</v>
+        <v>470</v>
       </c>
       <c r="E242" s="2">
-        <v>105.24</v>
+        <v>406.55</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>201</v>
+        <v>473</v>
       </c>
       <c r="E243" s="2">
-        <v>105.24</v>
+        <v>127.58</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>488</v>
+        <v>474</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>320</v>
+        <v>475</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>321</v>
+        <v>476</v>
       </c>
       <c r="E244" s="2">
-        <v>7.15</v>
+        <v>2601.78</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>489</v>
+        <v>477</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>490</v>
+        <v>478</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>491</v>
+        <v>479</v>
       </c>
       <c r="E245" s="2">
-        <v>1320.66</v>
+        <v>2136.11</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="E246" s="2">
-        <v>51.17</v>
+        <v>876.79</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="E247" s="2">
-        <v>1284.26</v>
+        <v>426.93</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>497</v>
+        <v>484</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>498</v>
+        <v>137</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>244</v>
+        <v>164</v>
       </c>
       <c r="E248" s="2">
-        <v>3.02</v>
+        <v>9.38</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>257</v>
+        <v>487</v>
       </c>
       <c r="E249" s="2">
-        <v>1159.12</v>
+        <v>3721.28</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>501</v>
+        <v>488</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>260</v>
+        <v>490</v>
       </c>
       <c r="E250" s="2">
-        <v>1220.61</v>
+        <v>4371.88</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>502</v>
+        <v>491</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>503</v>
+        <v>441</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>221</v>
+        <v>280</v>
       </c>
       <c r="E251" s="2">
-        <v>282.55</v>
+        <v>96.11</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>503</v>
+        <v>493</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>221</v>
+        <v>439</v>
       </c>
       <c r="E252" s="2">
-        <v>282.55</v>
+        <v>15474.87</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>505</v>
+        <v>494</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>503</v>
+        <v>382</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
       <c r="E253" s="2">
-        <v>282.55</v>
+        <v>10.57</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>506</v>
+        <v>495</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>503</v>
+        <v>382</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>507</v>
+        <v>155</v>
       </c>
       <c r="E254" s="2">
-        <v>282.55</v>
+        <v>14.09</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>508</v>
+        <v>496</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>503</v>
+        <v>169</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>507</v>
+        <v>164</v>
       </c>
       <c r="E255" s="2">
-        <v>282.55</v>
+        <v>1826.36</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>509</v>
+        <v>497</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>503</v>
+        <v>200</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>507</v>
+        <v>201</v>
       </c>
       <c r="E256" s="2">
-        <v>282.46</v>
+        <v>29.39</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>510</v>
+        <v>498</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>511</v>
+        <v>220</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>221</v>
+        <v>186</v>
       </c>
       <c r="E257" s="2">
-        <v>28.03</v>
+        <v>45.9</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>511</v>
+        <v>335</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>221</v>
+        <v>186</v>
       </c>
       <c r="E258" s="2">
-        <v>28.03</v>
+        <v>45.9</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>511</v>
+        <v>220</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>352</v>
+        <v>186</v>
       </c>
       <c r="E259" s="2">
-        <v>28.03</v>
+        <v>45.9</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>511</v>
+        <v>220</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>352</v>
+        <v>186</v>
       </c>
       <c r="E260" s="2">
-        <v>28.03</v>
+        <v>45.9</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>516</v>
+        <v>220</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="E261" s="2">
-        <v>73.35</v>
+        <v>45.9</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>516</v>
+        <v>220</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="E262" s="2">
-        <v>73.35</v>
+        <v>45.9</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>518</v>
+        <v>504</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>516</v>
+        <v>505</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>198</v>
+        <v>367</v>
       </c>
       <c r="E263" s="2">
-        <v>73.35</v>
+        <v>37.38</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>307</v>
+        <v>376</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>198</v>
+        <v>149</v>
       </c>
       <c r="E264" s="2">
-        <v>465.93</v>
+        <v>14.73</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>269</v>
+        <v>452</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>221</v>
+        <v>149</v>
       </c>
       <c r="E265" s="2">
-        <v>386.34</v>
+        <v>2.01</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>523</v>
+        <v>149</v>
       </c>
       <c r="E266" s="2">
-        <v>130.65</v>
+        <v>45.9</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>524</v>
+        <v>510</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>525</v>
+        <v>509</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>526</v>
+        <v>198</v>
       </c>
       <c r="E267" s="2">
-        <v>465.62</v>
+        <v>45.9</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>527</v>
+        <v>511</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>525</v>
+        <v>220</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>526</v>
+        <v>152</v>
       </c>
       <c r="E268" s="2">
-        <v>352.12</v>
+        <v>45.9</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>528</v>
+        <v>512</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>526</v>
+        <v>152</v>
       </c>
       <c r="E269" s="2">
-        <v>352.12</v>
+        <v>45.9</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>525</v>
+        <v>513</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>530</v>
+        <v>152</v>
       </c>
       <c r="E270" s="2">
-        <v>586.64</v>
+        <v>45.9</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>531</v>
+        <v>515</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>330</v>
+        <v>516</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>532</v>
+        <v>152</v>
       </c>
       <c r="E271" s="2">
-        <v>2594.88</v>
+        <v>45.9</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>533</v>
+        <v>517</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>534</v>
+        <v>518</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>213</v>
+        <v>138</v>
       </c>
       <c r="E272" s="2">
-        <v>646.01</v>
+        <v>45.9</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>535</v>
+        <v>519</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>534</v>
+        <v>520</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>213</v>
+        <v>138</v>
       </c>
       <c r="E273" s="2">
-        <v>834.9</v>
+        <v>45.9</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>534</v>
+        <v>412</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>213</v>
+        <v>172</v>
       </c>
       <c r="E274" s="2">
-        <v>834.9</v>
+        <v>2.01</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>537</v>
+        <v>522</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>534</v>
+        <v>412</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>213</v>
+        <v>415</v>
       </c>
       <c r="E275" s="2">
-        <v>834.9</v>
+        <v>2.01</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>538</v>
+        <v>523</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>539</v>
+        <v>358</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>540</v>
+        <v>359</v>
       </c>
       <c r="E276" s="2">
-        <v>1453.85</v>
+        <v>45.9</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>541</v>
+        <v>524</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>542</v>
+        <v>525</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>293</v>
+        <v>359</v>
       </c>
       <c r="E277" s="2">
-        <v>638.78</v>
+        <v>45.9</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>543</v>
+        <v>526</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>542</v>
+        <v>527</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>293</v>
+        <v>359</v>
       </c>
       <c r="E278" s="2">
-        <v>638.78</v>
+        <v>41.58</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>544</v>
+        <v>528</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>542</v>
+        <v>527</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>293</v>
+        <v>359</v>
       </c>
       <c r="E279" s="2">
-        <v>638.78</v>
+        <v>41.58</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>545</v>
+        <v>529</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>542</v>
+        <v>527</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>293</v>
+        <v>359</v>
       </c>
       <c r="E280" s="2">
-        <v>638.78</v>
+        <v>41.58</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>546</v>
+        <v>530</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>186</v>
+        <v>527</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>547</v>
+        <v>359</v>
       </c>
       <c r="E281" s="2">
-        <v>13.35</v>
+        <v>41.58</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>548</v>
+        <v>531</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>186</v>
+        <v>532</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>264</v>
+        <v>359</v>
       </c>
       <c r="E282" s="2">
-        <v>9.38</v>
+        <v>45.9</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>549</v>
+        <v>533</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>186</v>
+        <v>532</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>264</v>
+        <v>359</v>
       </c>
       <c r="E283" s="2">
-        <v>10.08</v>
+        <v>45.9</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>550</v>
+        <v>534</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>186</v>
+        <v>369</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>264</v>
+        <v>172</v>
       </c>
       <c r="E284" s="2">
-        <v>10.08</v>
+        <v>41.58</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>551</v>
+        <v>535</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>186</v>
+        <v>337</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>264</v>
+        <v>338</v>
       </c>
       <c r="E285" s="2">
-        <v>6.01</v>
+        <v>45.9</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>552</v>
+        <v>536</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>553</v>
+        <v>537</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>198</v>
+        <v>538</v>
       </c>
       <c r="E286" s="2">
-        <v>45.29</v>
+        <v>8937.5</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>554</v>
+        <v>539</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>555</v>
+        <v>540</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>556</v>
+        <v>541</v>
       </c>
       <c r="E287" s="2">
-        <v>3939.07</v>
+        <v>29142.41</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>557</v>
+        <v>542</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>558</v>
+        <v>543</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>559</v>
+        <v>544</v>
       </c>
       <c r="E288" s="2">
-        <v>3675.97</v>
+        <v>7580.79</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>560</v>
+        <v>545</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>561</v>
+        <v>546</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>562</v>
+        <v>547</v>
       </c>
       <c r="E289" s="2">
-        <v>1998.08</v>
+        <v>18129.27</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>563</v>
+        <v>548</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>352</v>
+        <v>550</v>
       </c>
       <c r="E290" s="2">
-        <v>835.12</v>
+        <v>1198.89</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>565</v>
+        <v>551</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>352</v>
+        <v>553</v>
       </c>
       <c r="E291" s="2">
-        <v>835.12</v>
+        <v>4227.14</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>352</v>
+        <v>556</v>
       </c>
       <c r="E292" s="2">
-        <v>835.12</v>
+        <v>3230.82</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="E293" s="2">
-        <v>135.64</v>
+        <v>110.69</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>321</v>
+        <v>559</v>
       </c>
       <c r="E294" s="2">
-        <v>38.34</v>
+        <v>56143.61</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>571</v>
+        <v>558</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>321</v>
+        <v>563</v>
       </c>
       <c r="E295" s="2">
-        <v>30.13</v>
+        <v>5034.14</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="E296" s="2">
-        <v>5.99</v>
+        <v>1998.73</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>480</v>
+        <v>568</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="E297" s="2">
-        <v>977.11</v>
+        <v>7695.31</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>480</v>
+        <v>571</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>204</v>
+        <v>572</v>
       </c>
       <c r="E298" s="2">
-        <v>2.01</v>
+        <v>10237.78</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>580</v>
+        <v>540</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E299" s="2">
-        <v>126.57</v>
+        <v>10526.07</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>186</v>
+        <v>540</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="E300" s="2">
-        <v>406.55</v>
+        <v>481463.87</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="E301" s="2">
-        <v>127.58</v>
+        <v>1835.54</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="E302" s="2">
-        <v>2601.78</v>
+        <v>8552.3</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>591</v>
+        <v>565</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="E303" s="2">
-        <v>2136.11</v>
+        <v>15.6</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>288</v>
+        <v>565</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E304" s="2">
-        <v>8.83</v>
+        <v>966.51</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E305" s="2">
-        <v>876.79</v>
+        <v>2003.54</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="E306" s="2">
-        <v>426.93</v>
+        <v>7.46</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>186</v>
+        <v>593</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>213</v>
+        <v>594</v>
       </c>
       <c r="E307" s="2">
-        <v>9.38</v>
+        <v>21542.48</v>
       </c>
       <c r="F307" s="1" t="s">
-        <v>10</v>
-[...1558 lines deleted...]
-      <c r="F385" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -10358,110 +8324,32 @@
     <hyperlink ref="F283" r:id="rId283"/>
     <hyperlink ref="F284" r:id="rId284"/>
     <hyperlink ref="F285" r:id="rId285"/>
     <hyperlink ref="F286" r:id="rId286"/>
     <hyperlink ref="F287" r:id="rId287"/>
     <hyperlink ref="F288" r:id="rId288"/>
     <hyperlink ref="F289" r:id="rId289"/>
     <hyperlink ref="F290" r:id="rId290"/>
     <hyperlink ref="F291" r:id="rId291"/>
     <hyperlink ref="F292" r:id="rId292"/>
     <hyperlink ref="F293" r:id="rId293"/>
     <hyperlink ref="F294" r:id="rId294"/>
     <hyperlink ref="F295" r:id="rId295"/>
     <hyperlink ref="F296" r:id="rId296"/>
     <hyperlink ref="F297" r:id="rId297"/>
     <hyperlink ref="F298" r:id="rId298"/>
     <hyperlink ref="F299" r:id="rId299"/>
     <hyperlink ref="F300" r:id="rId300"/>
     <hyperlink ref="F301" r:id="rId301"/>
     <hyperlink ref="F302" r:id="rId302"/>
     <hyperlink ref="F303" r:id="rId303"/>
     <hyperlink ref="F304" r:id="rId304"/>
     <hyperlink ref="F305" r:id="rId305"/>
     <hyperlink ref="F306" r:id="rId306"/>
     <hyperlink ref="F307" r:id="rId307"/>
-    <hyperlink ref="F308" r:id="rId308"/>
-[...76 lines deleted...]
-    <hyperlink ref="F385" r:id="rId385"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>