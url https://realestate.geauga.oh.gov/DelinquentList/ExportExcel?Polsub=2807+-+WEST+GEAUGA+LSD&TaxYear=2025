--- v1 (2026-06-11)
+++ v2 (2026-07-28)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="595">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="607">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00158</t>
   </si>
   <si>
     <t>DECKER PAUL H</t>
   </si>
   <si>
@@ -121,59 +121,50 @@
   <si>
     <t>CHAPIN ST</t>
   </si>
   <si>
     <t>11-067870</t>
   </si>
   <si>
     <t>11-067900</t>
   </si>
   <si>
     <t>JACK DONALD &amp; NANCY CO TRUSTEES</t>
   </si>
   <si>
     <t>12383 CHILLICOTHE RD</t>
   </si>
   <si>
     <t>11-098200</t>
   </si>
   <si>
     <t>FINIZIA ANTHONAY S &amp; SUNDAY THERESE A</t>
   </si>
   <si>
     <t>13032 DOROTHY RD</t>
   </si>
   <si>
-    <t>11-106601</t>
-[...7 lines deleted...]
-  <si>
     <t>11-110225</t>
   </si>
   <si>
     <t>MC GARRY KEVIN G SR TOD &amp; KATHLEEN M TOD</t>
   </si>
   <si>
     <t>13191 MARILYN RD</t>
   </si>
   <si>
     <t>11-115900</t>
   </si>
   <si>
     <t>MORMINO PAMELA E &amp; LYMAN MATT H</t>
   </si>
   <si>
     <t>12316 HEATH RD</t>
   </si>
   <si>
     <t>11-148100</t>
   </si>
   <si>
     <t>PERELMAN PAUL H TRUSTEE</t>
   </si>
   <si>
     <t>13461 GREEN DR</t>
@@ -262,92 +253,68 @@
   <si>
     <t>SHIOZAWA JAMES T</t>
   </si>
   <si>
     <t>8954 CEDAR RD</t>
   </si>
   <si>
     <t>11-245940</t>
   </si>
   <si>
     <t>O CONNOR THOMAS H TOD</t>
   </si>
   <si>
     <t>9454 SHERMAN RD</t>
   </si>
   <si>
     <t>11-255200</t>
   </si>
   <si>
     <t>PARKER LAVINIA E</t>
   </si>
   <si>
     <t>CEDAR RD</t>
   </si>
   <si>
-    <t>11-262121</t>
-[...4 lines deleted...]
-  <si>
     <t>11-264000</t>
   </si>
   <si>
     <t>MURTON HUGHES GETTY</t>
   </si>
   <si>
     <t>8161 SHERMAN RD</t>
   </si>
   <si>
     <t>11-294900</t>
   </si>
   <si>
     <t>TODD MARK &amp; TRUDY L</t>
   </si>
   <si>
     <t>12604 WARD DR</t>
   </si>
   <si>
-    <t>11-315960</t>
-[...16 lines deleted...]
-  <si>
     <t>11-321700</t>
   </si>
   <si>
     <t>HOLUB CHARLES R JR &amp; ERIN P</t>
   </si>
   <si>
     <t>7505 AVON LN</t>
   </si>
   <si>
     <t>11-352300</t>
   </si>
   <si>
     <t>VARGO NATHAN &amp; GARY L &amp; LARRY D &amp; SMITH RICKY</t>
   </si>
   <si>
     <t>12234 NORTON DR</t>
   </si>
   <si>
     <t>11-383000</t>
   </si>
   <si>
     <t>QILIN GROUP LLC</t>
   </si>
   <si>
     <t>12839 CHILLICOTHE RD</t>
@@ -370,80 +337,140 @@
   <si>
     <t>RESERVE LN</t>
   </si>
   <si>
     <t>11-389124</t>
   </si>
   <si>
     <t>11-389199</t>
   </si>
   <si>
     <t>SEMBRIC MICHAEL &amp; QUERCIOLI CARL</t>
   </si>
   <si>
     <t>SUMMERS RD</t>
   </si>
   <si>
     <t>11-389286</t>
   </si>
   <si>
     <t>ANDREWS DOLORES M</t>
   </si>
   <si>
     <t>GLEN HL</t>
   </si>
   <si>
+    <t>11-800000</t>
+  </si>
+  <si>
+    <t>DAVID OIL COMPANY LLC</t>
+  </si>
+  <si>
+    <t>WELL</t>
+  </si>
+  <si>
+    <t>11-800366</t>
+  </si>
+  <si>
+    <t>KENDALL CHARLES J</t>
+  </si>
+  <si>
+    <t>ROYALTY</t>
+  </si>
+  <si>
+    <t>11-800531</t>
+  </si>
+  <si>
+    <t>CANTRALL MATTHEW</t>
+  </si>
+  <si>
+    <t>11-800585</t>
+  </si>
+  <si>
+    <t>PETERSEN LISA</t>
+  </si>
+  <si>
+    <t>11-800592</t>
+  </si>
+  <si>
+    <t>THOMAS RICHARD</t>
+  </si>
+  <si>
+    <t>11-800790</t>
+  </si>
+  <si>
+    <t>SMITH MIRIAM</t>
+  </si>
+  <si>
+    <t>11-800800</t>
+  </si>
+  <si>
+    <t>SMITH SUSAN E</t>
+  </si>
+  <si>
+    <t>11-800940</t>
+  </si>
+  <si>
+    <t>WHITING MATTHEW LEE</t>
+  </si>
+  <si>
+    <t>11-880264</t>
+  </si>
+  <si>
+    <t>GEAUGA OIL &amp; GAS LLC</t>
+  </si>
+  <si>
+    <t>11-880265</t>
+  </si>
+  <si>
+    <t>GEAUGA GAS &amp; OIL LLC</t>
+  </si>
+  <si>
     <t>22-009000</t>
   </si>
   <si>
     <t>HASEROT LOUISE C</t>
   </si>
   <si>
     <t>22-010315</t>
   </si>
   <si>
     <t>LIBERTINE CARRIE E</t>
   </si>
   <si>
     <t>MAYFIELD RD</t>
   </si>
   <si>
     <t>22-021800</t>
   </si>
   <si>
     <t>ELIAS RAMON JAY JR</t>
   </si>
   <si>
     <t>SHERMAN RD</t>
   </si>
   <si>
-    <t>22-021850</t>
-[...4 lines deleted...]
-  <si>
     <t>22-023300</t>
   </si>
   <si>
     <t>KEITH MATTHEW &amp; LUXBACHER AMY MARIE</t>
   </si>
   <si>
     <t>22-023400</t>
   </si>
   <si>
     <t>LORENZ JO ANN &amp; SCHNEIDER KURT WESLEY &amp; KEITH MATTHEW &amp; AMY MARIE</t>
   </si>
   <si>
     <t>11971 HEATH RD</t>
   </si>
   <si>
     <t>23-000300</t>
   </si>
   <si>
     <t>KIWANIS LAKE HOMES LLC</t>
   </si>
   <si>
     <t>CASTLEWOOD DR</t>
   </si>
   <si>
     <t>23-000400</t>
@@ -1240,200 +1267,185 @@
   <si>
     <t>23-278220</t>
   </si>
   <si>
     <t>SUMMERS KATHY M CARROLL</t>
   </si>
   <si>
     <t>23-278240</t>
   </si>
   <si>
     <t>23-278250</t>
   </si>
   <si>
     <t>23-278260</t>
   </si>
   <si>
     <t>MAPLE DR</t>
   </si>
   <si>
     <t>23-278270</t>
   </si>
   <si>
     <t>23-278280</t>
   </si>
   <si>
-    <t>23-278510</t>
-[...8 lines deleted...]
-    <t>23-278512</t>
+    <t>23-281600</t>
+  </si>
+  <si>
+    <t>SALUPO ROSE M TOD</t>
+  </si>
+  <si>
+    <t>23-281700</t>
+  </si>
+  <si>
+    <t>23-281800</t>
+  </si>
+  <si>
+    <t>23-284400</t>
+  </si>
+  <si>
+    <t>23-288700</t>
+  </si>
+  <si>
+    <t>23-294400</t>
+  </si>
+  <si>
+    <t>WILLIAMS DIXIE JO</t>
+  </si>
+  <si>
+    <t>SPRINGVIEW DR</t>
+  </si>
+  <si>
+    <t>23-294600</t>
+  </si>
+  <si>
+    <t>23-294700</t>
+  </si>
+  <si>
+    <t>23-294800</t>
+  </si>
+  <si>
+    <t>LAKE DR</t>
+  </si>
+  <si>
+    <t>23-295450</t>
+  </si>
+  <si>
+    <t>14771 LONGVIEW DR</t>
+  </si>
+  <si>
+    <t>23-296500</t>
+  </si>
+  <si>
+    <t>SIMAK ERNEST J</t>
+  </si>
+  <si>
+    <t>23-296600</t>
+  </si>
+  <si>
+    <t>23-296700</t>
+  </si>
+  <si>
+    <t>23-296800</t>
+  </si>
+  <si>
+    <t>23-298300</t>
+  </si>
+  <si>
+    <t>CAROTHERS MICHAEL &amp; DEAN CAROL</t>
+  </si>
+  <si>
+    <t>PEKIN RD</t>
+  </si>
+  <si>
+    <t>23-301000</t>
+  </si>
+  <si>
+    <t>SMAUS ROBERT</t>
+  </si>
+  <si>
+    <t>23-301100</t>
+  </si>
+  <si>
+    <t>23-301200</t>
+  </si>
+  <si>
+    <t>23-301300</t>
+  </si>
+  <si>
+    <t>23-308400</t>
+  </si>
+  <si>
+    <t>14707 BEECHWOOD DR</t>
+  </si>
+  <si>
+    <t>23-308500</t>
+  </si>
+  <si>
+    <t>23-308600</t>
+  </si>
+  <si>
+    <t>23-308700</t>
+  </si>
+  <si>
+    <t>23-308800</t>
+  </si>
+  <si>
+    <t>23-310900</t>
+  </si>
+  <si>
+    <t>TOBIN BARBARA</t>
+  </si>
+  <si>
+    <t>23-315311</t>
+  </si>
+  <si>
+    <t>SCHMIDT EDWIN</t>
+  </si>
+  <si>
+    <t>14720 MUNNBERRY OVAL</t>
+  </si>
+  <si>
+    <t>23-317950</t>
+  </si>
+  <si>
+    <t>HEIDENREICH CHERYL K &amp; BRIAN K</t>
+  </si>
+  <si>
+    <t>11651 PEKIN RD</t>
+  </si>
+  <si>
+    <t>23-333600</t>
+  </si>
+  <si>
+    <t>VITAS PAUL</t>
   </si>
   <si>
     <t>LAURAL DR</t>
   </si>
   <si>
-    <t>23-278513</t>
-[...133 lines deleted...]
-  <si>
     <t>23-333700</t>
   </si>
   <si>
     <t>23-333800</t>
   </si>
   <si>
     <t>23-342800</t>
   </si>
   <si>
     <t>CONNORS ANGELLA</t>
   </si>
   <si>
     <t>23-342900</t>
   </si>
   <si>
     <t>23-352350</t>
   </si>
   <si>
     <t>15472 LAKE SHORE DR</t>
   </si>
   <si>
     <t>23-352360</t>
   </si>
   <si>
     <t>23-357100</t>
@@ -1570,99 +1582,111 @@
   <si>
     <t>FEHLNER ALICE</t>
   </si>
   <si>
     <t>23-386064</t>
   </si>
   <si>
     <t>23-386065</t>
   </si>
   <si>
     <t>DOUBLER ALBERTINE J</t>
   </si>
   <si>
     <t>23-386074</t>
   </si>
   <si>
     <t>HOSMER FRANK</t>
   </si>
   <si>
     <t>23-386077</t>
   </si>
   <si>
     <t>REBICK STEVE</t>
   </si>
   <si>
-    <t>23-386078</t>
-[...4 lines deleted...]
-  <si>
     <t>23-386085</t>
   </si>
   <si>
     <t>23-386086</t>
   </si>
   <si>
     <t>LANDIG EARL F</t>
   </si>
   <si>
     <t>23-386107</t>
   </si>
   <si>
     <t>MC NEELY ROBERT &amp; KAREN</t>
   </si>
   <si>
     <t>23-386108</t>
   </si>
   <si>
     <t>23-386109</t>
   </si>
   <si>
     <t>23-386110</t>
   </si>
   <si>
     <t>23-386113</t>
   </si>
   <si>
     <t>WHITE CHARLES W &amp; MARIE J</t>
   </si>
   <si>
     <t>23-386114</t>
   </si>
   <si>
     <t>23-386138</t>
   </si>
   <si>
     <t>23-386169</t>
   </si>
   <si>
+    <t>23-800011</t>
+  </si>
+  <si>
+    <t>23-800025</t>
+  </si>
+  <si>
+    <t>OSAIR INC</t>
+  </si>
+  <si>
+    <t>23-900411</t>
+  </si>
+  <si>
+    <t>ORWELL TRUMBULL PIPELINE CO LLC</t>
+  </si>
+  <si>
+    <t>PIPELINE</t>
+  </si>
+  <si>
     <t>26-021100</t>
   </si>
   <si>
-    <t>BRADY MICHAEL</t>
+    <t>BRADY LAUREN C</t>
   </si>
   <si>
     <t>14324 CHILLICOTHE RD</t>
   </si>
   <si>
     <t>26-042700</t>
   </si>
   <si>
     <t>BRODY EFRAIM</t>
   </si>
   <si>
     <t>13829 COUNTY LINE RD</t>
   </si>
   <si>
     <t>26-075850</t>
   </si>
   <si>
     <t>HRABAK ROGER O SUSAN J</t>
   </si>
   <si>
     <t>8418 RIDGEWOOD LN</t>
   </si>
   <si>
     <t>26-093500</t>
   </si>
@@ -1690,51 +1714,51 @@
   <si>
     <t>8550 FAIRMOUNT RD</t>
   </si>
   <si>
     <t>26-115370</t>
   </si>
   <si>
     <t>MENCINI NANCY A TRUSTEE</t>
   </si>
   <si>
     <t>13950 FOX HOLLOW DR</t>
   </si>
   <si>
     <t>26-127500</t>
   </si>
   <si>
     <t>ROPP KRISTEN L</t>
   </si>
   <si>
     <t>WATT RD</t>
   </si>
   <si>
     <t>26-161920</t>
   </si>
   <si>
-    <t>SCHMIDT ETHEL JAITE &amp; ET AL 12</t>
+    <t>JAITE SCHMIDT ETHEL &amp; BLAINE JAITE ETAL</t>
   </si>
   <si>
     <t>26-162950</t>
   </si>
   <si>
     <t>13987 WATT RD</t>
   </si>
   <si>
     <t>26-180700</t>
   </si>
   <si>
     <t>SPISAK MICHAEL TOD</t>
   </si>
   <si>
     <t>9250 FAIRMOUNT RD</t>
   </si>
   <si>
     <t>26-188550</t>
   </si>
   <si>
     <t>SUSZTER STEVEN</t>
   </si>
   <si>
     <t>7904 THORNAPPLE DR</t>
   </si>
@@ -1781,50 +1805,62 @@
     <t>26-214047</t>
   </si>
   <si>
     <t>FAIRMOUNT RD</t>
   </si>
   <si>
     <t>26-214049</t>
   </si>
   <si>
     <t>26-214249</t>
   </si>
   <si>
     <t>WORTON PARK DEVELOPMENT CO AN OHIO CORP</t>
   </si>
   <si>
     <t>FOX HILLS DR</t>
   </si>
   <si>
     <t>26-214325</t>
   </si>
   <si>
     <t>ELBRECHT ELMER T &amp; FORRESTER JOHN E TRUSTEES</t>
   </si>
   <si>
     <t>NORTHWOOD RD</t>
+  </si>
+  <si>
+    <t>26-800004</t>
+  </si>
+  <si>
+    <t>GARBO PHILLIP J &amp; PATRICIA J</t>
+  </si>
+  <si>
+    <t>26-800033</t>
+  </si>
+  <si>
+    <t>NASH HAROLD</t>
   </si>
   <si>
     <t>27-009200</t>
   </si>
   <si>
     <t>STAFFORD SANDRA R TRUSTEE</t>
   </si>
   <si>
     <t>45065 MATHER LN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1843,80 +1879,80 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F307" headerRowCount="1">
-  <autoFilter ref="A1:F307"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F311" headerRowCount="1">
+  <autoFilter ref="A1:F311"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8455&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52456&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51859&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8455&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F307"/>
+  <dimension ref="A1:F311"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="71.18267822265625" customWidth="1"/>
     <col min="3" max="3" width="24.30378532409668" customWidth="1"/>
     <col min="4" max="4" width="25.87828254699707" customWidth="1"/>
-    <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
+    <col min="5" max="5" width="12.877167701721191" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
@@ -2130,5933 +2166,6013 @@
       </c>
       <c r="D12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="2">
         <v>6870.74</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E13" s="2">
-        <v>104.32</v>
+        <v>2019.25</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="2">
-        <v>2019.25</v>
+        <v>34487.36</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E15" s="2">
-        <v>34487.36</v>
+        <v>8318.69</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E16" s="2">
-        <v>8318.69</v>
+        <v>7093.91</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="2">
-        <v>7093.91</v>
+        <v>8287.32</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E18" s="2">
-        <v>8287.32</v>
+        <v>2349.39</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E19" s="2">
-        <v>2349.39</v>
+        <v>2838.9</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E20" s="2">
-        <v>2838.9</v>
+        <v>99.08</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E21" s="2">
-        <v>99.08</v>
+        <v>1029.34</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="2">
-        <v>1029.34</v>
+        <v>4523.39</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E23" s="2">
-        <v>4523.39</v>
+        <v>623.93</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E24" s="2">
-        <v>623.93</v>
+        <v>13476.75</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E25" s="2">
-        <v>13476.75</v>
+        <v>24561.61</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E26" s="2">
-        <v>24561.61</v>
+        <v>3560.34</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E27" s="2">
-        <v>3560.34</v>
+        <v>810.33</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="2">
-        <v>810.33</v>
+        <v>11804.41</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E29" s="2">
-        <v>6666.68</v>
+        <v>53098.96</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E30" s="2">
-        <v>12004.41</v>
+        <v>13571.35</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E31" s="2">
-        <v>53098.96</v>
+        <v>3084.02</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E32" s="2">
-        <v>5722.17</v>
+        <v>1200.3</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E33" s="2">
-        <v>4320.82</v>
+        <v>145.22</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E34" s="2">
-        <v>13571.35</v>
+        <v>120.43</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>3084.02</v>
+        <v>120.43</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>1200.3</v>
+        <v>104.82</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>295.22</v>
+        <v>24.21</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="C38" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" s="2">
-        <v>120.43</v>
+        <v>6028.32</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="B39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E39" s="2">
-        <v>120.43</v>
+        <v>49.54</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="B40" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E40" s="2">
-        <v>104.82</v>
+        <v>32.62</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E41" s="2">
-        <v>24.21</v>
+        <v>20.71</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="B42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>84</v>
+        <v>115</v>
       </c>
       <c r="E42" s="2">
-        <v>3491.72</v>
+        <v>48.17</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="E43" s="2">
-        <v>1252.86</v>
+        <v>64.55</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>128</v>
+        <v>115</v>
       </c>
       <c r="E44" s="2">
-        <v>213.19</v>
+        <v>22.61</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
       <c r="E45" s="2">
-        <v>1806.86</v>
+        <v>23.74</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="E46" s="2">
-        <v>248.42</v>
+        <v>73.68</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>135</v>
+        <v>112</v>
       </c>
       <c r="E47" s="2">
-        <v>5248.77</v>
+        <v>73.68</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>138</v>
+        <v>81</v>
       </c>
       <c r="E48" s="2">
-        <v>13.35</v>
+        <v>3491.72</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E49" s="2">
-        <v>168.1</v>
+        <v>1252.86</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E50" s="2">
-        <v>30.06</v>
+        <v>213.19</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E51" s="2">
-        <v>13.35</v>
+        <v>248.42</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="B52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E52" s="2">
-        <v>10.08</v>
+        <v>5248.77</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="E53" s="2">
-        <v>10.08</v>
+        <v>13.35</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E54" s="2">
-        <v>933.1</v>
+        <v>168.1</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B55" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E55" s="2">
-        <v>612.39</v>
+        <v>30.06</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="E56" s="2">
-        <v>948.87</v>
+        <v>13.35</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="E57" s="2">
-        <v>26</v>
+        <v>10.08</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="E58" s="2">
-        <v>26</v>
+        <v>10.08</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="E59" s="2">
-        <v>2514.61</v>
+        <v>933.1</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B60" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="C60" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="2">
-        <v>32.11</v>
+        <v>612.39</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="E61" s="2">
-        <v>107.08</v>
+        <v>948.87</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="E62" s="2">
-        <v>3587.17</v>
+        <v>26</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E63" s="2">
-        <v>107.08</v>
+        <v>26</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="B64" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>326.97</v>
+        <v>2514.61</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="B65" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>29.96</v>
+        <v>32.11</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="B66" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>966.3</v>
+        <v>107.08</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" s="0" t="s">
         <v>175</v>
       </c>
-      <c r="B67" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E67" s="2">
-        <v>28.03</v>
+        <v>3587.17</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E68" s="2">
-        <v>4241.48</v>
+        <v>107.08</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E69" s="2">
-        <v>14.09</v>
+        <v>326.97</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E70" s="2">
-        <v>14.09</v>
+        <v>29.96</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="E71" s="2">
-        <v>28.03</v>
+        <v>966.3</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E72" s="2">
         <v>28.03</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="E73" s="2">
-        <v>28.03</v>
+        <v>4241.48</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="E74" s="2">
-        <v>13.35</v>
+        <v>14.09</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="E75" s="2">
-        <v>381.61</v>
+        <v>14.09</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="B76" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="B76" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="E76" s="2">
-        <v>344.25</v>
+        <v>28.03</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="E77" s="2">
-        <v>13.35</v>
+        <v>28.03</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="E78" s="2">
-        <v>8.4</v>
+        <v>28.03</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>194</v>
+        <v>146</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E79" s="2">
-        <v>432.2</v>
+        <v>13.35</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>194</v>
+        <v>146</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="E80" s="2">
-        <v>432.2</v>
+        <v>381.61</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E81" s="2">
-        <v>612.39</v>
+        <v>344.25</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>200</v>
+        <v>146</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="E82" s="2">
-        <v>58.45</v>
+        <v>13.35</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>200</v>
+        <v>146</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>203</v>
+        <v>195</v>
       </c>
       <c r="E83" s="2">
-        <v>2504.21</v>
+        <v>8.4</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="B84" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E84" s="2">
-        <v>89.73</v>
+        <v>432.2</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="E85" s="2">
-        <v>465.62</v>
+        <v>432.2</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B86" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="C86" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E86" s="2">
-        <v>465.62</v>
+        <v>612.39</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="B87" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E87" s="2">
-        <v>420.8</v>
+        <v>58.45</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="B88" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E88" s="2">
-        <v>397.34</v>
+        <v>2504.21</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>215</v>
+        <v>173</v>
       </c>
       <c r="E89" s="2">
-        <v>58.45</v>
+        <v>89.73</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B90" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="B90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="E90" s="2">
-        <v>58.45</v>
+        <v>465.62</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="B91" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E91" s="2">
-        <v>3525.49</v>
+        <v>465.62</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B92" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="C92" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E92" s="2">
-        <v>129.54</v>
+        <v>420.8</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E93" s="2">
-        <v>2217.95</v>
+        <v>397.34</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="B94" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E94" s="2">
-        <v>6381.86</v>
+        <v>58.45</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>137</v>
+        <v>223</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>138</v>
+        <v>224</v>
       </c>
       <c r="E95" s="2">
-        <v>13.35</v>
+        <v>58.45</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>186</v>
+        <v>227</v>
       </c>
       <c r="E96" s="2">
-        <v>129.54</v>
+        <v>3525.49</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B97" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="B97" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="E97" s="2">
         <v>129.54</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
         <v>230</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>186</v>
+        <v>232</v>
       </c>
       <c r="E98" s="2">
-        <v>537.43</v>
+        <v>2217.95</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="E99" s="2">
-        <v>537.43</v>
+        <v>6381.86</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>220</v>
+        <v>146</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>215</v>
+        <v>147</v>
       </c>
       <c r="E100" s="2">
-        <v>408.82</v>
+        <v>13.35</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>152</v>
+        <v>195</v>
       </c>
       <c r="E101" s="2">
-        <v>469.81</v>
+        <v>129.54</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="E102" s="2">
-        <v>254.52</v>
+        <v>129.54</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>237</v>
+        <v>195</v>
       </c>
       <c r="E103" s="2">
-        <v>3991.57</v>
+        <v>537.43</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
       <c r="E104" s="2">
-        <v>254.52</v>
+        <v>537.43</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>164</v>
+        <v>224</v>
       </c>
       <c r="E105" s="2">
-        <v>254.52</v>
+        <v>408.82</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>186</v>
+        <v>161</v>
       </c>
       <c r="E106" s="2">
-        <v>129.54</v>
+        <v>469.81</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="E107" s="2">
-        <v>612.39</v>
+        <v>254.52</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>164</v>
+        <v>246</v>
       </c>
       <c r="E108" s="2">
-        <v>834.9</v>
+        <v>3991.57</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>137</v>
+        <v>244</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>173</v>
       </c>
       <c r="E109" s="2">
-        <v>358.38</v>
+        <v>254.52</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>137</v>
+        <v>244</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>138</v>
+        <v>173</v>
       </c>
       <c r="E110" s="2">
-        <v>13.35</v>
+        <v>254.52</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>137</v>
+        <v>229</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="E111" s="2">
-        <v>13.35</v>
+        <v>129.54</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>251</v>
+        <v>158</v>
       </c>
       <c r="E112" s="2">
-        <v>22682.07</v>
+        <v>612.39</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>48</v>
+        <v>253</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>253</v>
+        <v>173</v>
       </c>
       <c r="E113" s="2">
-        <v>8788.64</v>
+        <v>834.9</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D114" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="C114" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="2">
-        <v>28.03</v>
+        <v>358.38</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>255</v>
+        <v>146</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>256</v>
+        <v>147</v>
       </c>
       <c r="E115" s="2">
-        <v>28.03</v>
+        <v>13.35</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>255</v>
+        <v>146</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>259</v>
+        <v>224</v>
       </c>
       <c r="E116" s="2">
-        <v>1389.54</v>
+        <v>13.35</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D117" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="B117" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E117" s="2">
-        <v>28.03</v>
+        <v>22682.07</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B118" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D118" s="0" t="s">
         <v>262</v>
       </c>
-      <c r="C118" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E118" s="2">
-        <v>272.36</v>
+        <v>8788.64</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="B119" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="B119" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>149</v>
+        <v>265</v>
       </c>
       <c r="E119" s="2">
-        <v>386.34</v>
+        <v>28.03</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="B120" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E120" s="2">
-        <v>89.73</v>
+        <v>28.03</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="E121" s="2">
-        <v>89.73</v>
+        <v>1389.54</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="E122" s="2">
-        <v>89.73</v>
+        <v>28.03</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>155</v>
+        <v>272</v>
       </c>
       <c r="E123" s="2">
-        <v>227.48</v>
+        <v>272.36</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>272</v>
+        <v>229</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
       <c r="E124" s="2">
-        <v>122.29</v>
+        <v>386.34</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>274</v>
+        <v>265</v>
       </c>
       <c r="E125" s="2">
-        <v>251.23</v>
+        <v>89.73</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B126" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="B126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="E126" s="2">
-        <v>1158.97</v>
+        <v>89.73</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="E127" s="2">
-        <v>330.12</v>
+        <v>89.73</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>283</v>
+        <v>164</v>
       </c>
       <c r="E128" s="2">
-        <v>7638.65</v>
+        <v>227.48</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>286</v>
+        <v>181</v>
       </c>
       <c r="E129" s="2">
-        <v>13162.21</v>
+        <v>122.29</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E130" s="2">
-        <v>511.4</v>
+        <v>251.23</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>164</v>
+        <v>286</v>
       </c>
       <c r="E131" s="2">
-        <v>760.3</v>
+        <v>1158.97</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>164</v>
+        <v>289</v>
       </c>
       <c r="E132" s="2">
-        <v>760.3</v>
+        <v>330.12</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D133" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="B133" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E133" s="2">
-        <v>760.3</v>
+        <v>7638.65</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
         <v>293</v>
       </c>
       <c r="B134" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>295</v>
       </c>
       <c r="E134" s="2">
-        <v>487.65</v>
+        <v>13162.21</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
         <v>296</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>137</v>
+        <v>297</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>215</v>
+        <v>289</v>
       </c>
       <c r="E135" s="2">
-        <v>13.35</v>
+        <v>511.4</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>137</v>
+        <v>299</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="E136" s="2">
-        <v>13.35</v>
+        <v>760.3</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>137</v>
+        <v>299</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="E137" s="2">
-        <v>13.35</v>
+        <v>760.3</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="B138" s="0" t="s">
         <v>299</v>
       </c>
-      <c r="B138" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="E138" s="2">
-        <v>13.35</v>
+        <v>760.3</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>137</v>
+        <v>303</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>198</v>
+        <v>304</v>
       </c>
       <c r="E139" s="2">
-        <v>13.35</v>
+        <v>487.65</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>302</v>
+        <v>146</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>172</v>
+        <v>224</v>
       </c>
       <c r="E140" s="2">
-        <v>58.45</v>
+        <v>13.35</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>304</v>
+        <v>146</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="E141" s="2">
-        <v>58.45</v>
+        <v>13.35</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>304</v>
+        <v>146</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="E142" s="2">
-        <v>89.73</v>
+        <v>13.35</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>304</v>
+        <v>146</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="E143" s="2">
-        <v>58.45</v>
+        <v>13.35</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>308</v>
+        <v>146</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>309</v>
+        <v>207</v>
       </c>
       <c r="E144" s="2">
-        <v>15515.21</v>
+        <v>13.35</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
         <v>310</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>311</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>312</v>
+        <v>181</v>
       </c>
       <c r="E145" s="2">
-        <v>1973.75</v>
+        <v>58.45</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B146" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="B146" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="E146" s="2">
-        <v>89.73</v>
+        <v>58.45</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
         <v>314</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>266</v>
+        <v>313</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="E147" s="2">
         <v>89.73</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
         <v>315</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>137</v>
+        <v>313</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E148" s="2">
-        <v>14.26</v>
+        <v>58.45</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
         <v>316</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>137</v>
+        <v>317</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>172</v>
+        <v>318</v>
       </c>
       <c r="E149" s="2">
-        <v>13.35</v>
+        <v>15515.21</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>137</v>
+        <v>320</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="E150" s="2">
-        <v>417.52</v>
+        <v>1973.75</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>137</v>
+        <v>275</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>172</v>
+        <v>210</v>
       </c>
       <c r="E151" s="2">
-        <v>14.26</v>
+        <v>89.73</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>321</v>
+        <v>275</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>322</v>
+        <v>210</v>
       </c>
       <c r="E152" s="2">
-        <v>28.03</v>
+        <v>89.73</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>321</v>
+        <v>146</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>322</v>
+        <v>181</v>
       </c>
       <c r="E153" s="2">
-        <v>28.03</v>
+        <v>14.26</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>325</v>
+        <v>146</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E154" s="2">
-        <v>80.87</v>
+        <v>13.35</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>138</v>
+        <v>327</v>
       </c>
       <c r="E155" s="2">
-        <v>13.35</v>
+        <v>417.52</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>266</v>
+        <v>146</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>256</v>
+        <v>181</v>
       </c>
       <c r="E156" s="2">
-        <v>89.73</v>
+        <v>14.26</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>266</v>
+        <v>330</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>256</v>
+        <v>331</v>
       </c>
       <c r="E157" s="2">
-        <v>89.73</v>
+        <v>28.03</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>266</v>
+        <v>330</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>256</v>
+        <v>331</v>
       </c>
       <c r="E158" s="2">
-        <v>89.73</v>
+        <v>28.03</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>266</v>
+        <v>334</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>256</v>
+        <v>181</v>
       </c>
       <c r="E159" s="2">
-        <v>89.73</v>
+        <v>80.87</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>332</v>
+        <v>146</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>333</v>
+        <v>147</v>
       </c>
       <c r="E160" s="2">
-        <v>117.57</v>
+        <v>13.35</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>335</v>
+        <v>275</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>186</v>
+        <v>265</v>
       </c>
       <c r="E161" s="2">
-        <v>4290.21</v>
+        <v>89.73</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>337</v>
+        <v>275</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>338</v>
+        <v>265</v>
       </c>
       <c r="E162" s="2">
-        <v>767.35</v>
+        <v>89.73</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>337</v>
+        <v>275</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>338</v>
+        <v>265</v>
       </c>
       <c r="E163" s="2">
-        <v>834.9</v>
+        <v>89.73</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>341</v>
+        <v>275</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>342</v>
+        <v>265</v>
       </c>
       <c r="E164" s="2">
-        <v>7008.13</v>
+        <v>89.73</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>280</v>
+        <v>342</v>
       </c>
       <c r="E165" s="2">
-        <v>386.34</v>
+        <v>117.57</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>295</v>
+        <v>195</v>
       </c>
       <c r="E166" s="2">
-        <v>638.78</v>
+        <v>4290.21</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D167" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="B167" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E167" s="2">
-        <v>7.15</v>
+        <v>767.35</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>322</v>
+        <v>347</v>
       </c>
       <c r="E168" s="2">
-        <v>28.03</v>
+        <v>834.9</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="B169" s="0" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E169" s="2">
-        <v>61.64</v>
+        <v>7008.13</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
         <v>352</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>322</v>
+        <v>289</v>
       </c>
       <c r="E170" s="2">
-        <v>28.03</v>
+        <v>386.34</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>322</v>
+        <v>304</v>
       </c>
       <c r="E171" s="2">
-        <v>21.17</v>
+        <v>638.78</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>356</v>
+        <v>331</v>
       </c>
       <c r="E172" s="2">
-        <v>526.41</v>
+        <v>7.15</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="B173" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="B173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>359</v>
+        <v>331</v>
       </c>
       <c r="E173" s="2">
-        <v>141.82</v>
+        <v>28.03</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D174" s="0" t="s">
         <v>360</v>
       </c>
-      <c r="B174" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E174" s="2">
-        <v>105.24</v>
+        <v>61.64</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>215</v>
+        <v>331</v>
       </c>
       <c r="E175" s="2">
         <v>28.03</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>365</v>
+        <v>331</v>
       </c>
       <c r="E176" s="2">
-        <v>1118.39</v>
+        <v>21.17</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="E177" s="2">
-        <v>21.17</v>
+        <v>526.41</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D178" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="B178" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E178" s="2">
-        <v>370.97</v>
+        <v>141.82</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B179" s="0" t="s">
         <v>370</v>
       </c>
-      <c r="B179" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>201</v>
+        <v>161</v>
       </c>
       <c r="E179" s="2">
-        <v>89.73</v>
+        <v>105.24</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
         <v>371</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>266</v>
+        <v>372</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>201</v>
+        <v>224</v>
       </c>
       <c r="E180" s="2">
-        <v>89.73</v>
+        <v>28.03</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="B181" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="B181" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>256</v>
+        <v>374</v>
       </c>
       <c r="E181" s="2">
-        <v>154.99</v>
+        <v>1118.39</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>137</v>
+        <v>372</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="E182" s="2">
-        <v>304.21</v>
+        <v>21.17</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>149</v>
+        <v>181</v>
       </c>
       <c r="E183" s="2">
-        <v>374.49</v>
+        <v>370.97</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>378</v>
+        <v>275</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="E184" s="2">
-        <v>1058.94</v>
+        <v>89.73</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>378</v>
+        <v>275</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="E185" s="2">
-        <v>1058.94</v>
+        <v>89.73</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>378</v>
+        <v>275</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>164</v>
+        <v>265</v>
       </c>
       <c r="E186" s="2">
-        <v>1058.94</v>
+        <v>154.99</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>382</v>
+        <v>146</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>155</v>
+        <v>383</v>
       </c>
       <c r="E187" s="2">
-        <v>10.57</v>
+        <v>304.21</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>137</v>
+        <v>385</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>384</v>
+        <v>158</v>
       </c>
       <c r="E188" s="2">
-        <v>525.84</v>
+        <v>374.49</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>387</v>
+        <v>173</v>
       </c>
       <c r="E189" s="2">
-        <v>6887.96</v>
+        <v>1058.94</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="E190" s="2">
-        <v>105.24</v>
+        <v>1058.94</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
         <v>389</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="E191" s="2">
-        <v>105.24</v>
+        <v>1058.94</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
         <v>390</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>391</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>392</v>
+        <v>164</v>
       </c>
       <c r="E192" s="2">
-        <v>1320.66</v>
+        <v>10.57</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D193" s="0" t="s">
         <v>393</v>
       </c>
-      <c r="B193" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E193" s="2">
-        <v>51.17</v>
+        <v>525.84</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D194" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="B194" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E194" s="2">
-        <v>1284.26</v>
+        <v>6887.96</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>195</v>
+        <v>161</v>
       </c>
       <c r="E195" s="2">
-        <v>3.02</v>
+        <v>105.24</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>208</v>
+        <v>161</v>
       </c>
       <c r="E196" s="2">
-        <v>1159.12</v>
+        <v>105.24</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B197" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D197" s="0" t="s">
         <v>401</v>
       </c>
-      <c r="C197" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" s="2">
-        <v>1220.61</v>
+        <v>1320.66</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="B198" s="0" t="s">
         <v>403</v>
       </c>
-      <c r="B198" s="0" t="s">
+      <c r="C198" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D198" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="C198" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E198" s="2">
-        <v>282.55</v>
+        <v>51.17</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
         <v>405</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>172</v>
+        <v>406</v>
       </c>
       <c r="E199" s="2">
-        <v>282.55</v>
+        <v>1284.26</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>172</v>
+        <v>204</v>
       </c>
       <c r="E200" s="2">
-        <v>282.55</v>
+        <v>3.02</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>408</v>
+        <v>217</v>
       </c>
       <c r="E201" s="2">
-        <v>282.55</v>
+        <v>1159.12</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>408</v>
+        <v>220</v>
       </c>
       <c r="E202" s="2">
-        <v>282.55</v>
+        <v>1220.61</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>404</v>
+        <v>413</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>408</v>
+        <v>181</v>
       </c>
       <c r="E203" s="2">
-        <v>282.46</v>
+        <v>282.55</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E204" s="2">
-        <v>28.03</v>
+        <v>282.55</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="B205" s="0" t="s">
         <v>413</v>
       </c>
-      <c r="B205" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E205" s="2">
-        <v>28.03</v>
+        <v>282.55</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E206" s="2">
-        <v>28.03</v>
+        <v>282.55</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="E207" s="2">
-        <v>28.03</v>
+        <v>282.55</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="B208" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D208" s="0" t="s">
         <v>417</v>
       </c>
-      <c r="B208" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E208" s="2">
-        <v>73.35</v>
+        <v>282.46</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="E209" s="2">
         <v>73.35</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="E210" s="2">
         <v>73.35</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="B211" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="B211" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C211" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="E211" s="2">
-        <v>465.93</v>
+        <v>73.35</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>220</v>
+        <v>251</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>172</v>
+        <v>158</v>
       </c>
       <c r="E212" s="2">
-        <v>386.34</v>
+        <v>465.93</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>424</v>
+        <v>229</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>425</v>
+        <v>181</v>
       </c>
       <c r="E213" s="2">
-        <v>465.62</v>
+        <v>386.34</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="E214" s="2">
-        <v>352.12</v>
+        <v>465.62</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="B215" s="0" t="s">
         <v>427</v>
       </c>
-      <c r="B215" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C215" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="E215" s="2">
         <v>352.12</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="B216" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D216" s="0" t="s">
         <v>428</v>
       </c>
-      <c r="B216" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E216" s="2">
-        <v>586.64</v>
+        <v>352.12</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>255</v>
+        <v>427</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E217" s="2">
-        <v>2594.88</v>
+        <v>586.64</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>433</v>
+        <v>264</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>164</v>
+        <v>434</v>
       </c>
       <c r="E218" s="2">
-        <v>646.01</v>
+        <v>2594.88</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="E219" s="2">
-        <v>834.9</v>
+        <v>646.01</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="E220" s="2">
         <v>834.9</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="B221" s="0" t="s">
         <v>436</v>
       </c>
-      <c r="B221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C221" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="E221" s="2">
         <v>834.9</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>439</v>
+        <v>173</v>
       </c>
       <c r="E222" s="2">
-        <v>1453.85</v>
+        <v>834.9</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>280</v>
+        <v>442</v>
       </c>
       <c r="E223" s="2">
-        <v>638.78</v>
+        <v>1453.85</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="E224" s="2">
         <v>638.78</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="E225" s="2">
         <v>638.78</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
+        <v>446</v>
+      </c>
+      <c r="B226" s="0" t="s">
         <v>444</v>
       </c>
-      <c r="B226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C226" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
       <c r="E226" s="2">
         <v>638.78</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>137</v>
+        <v>444</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>446</v>
+        <v>289</v>
       </c>
       <c r="E227" s="2">
-        <v>13.35</v>
+        <v>638.78</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>215</v>
+        <v>449</v>
       </c>
       <c r="E228" s="2">
-        <v>9.38</v>
+        <v>13.35</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="E229" s="2">
-        <v>10.08</v>
+        <v>9.38</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="E230" s="2">
         <v>10.08</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="E231" s="2">
-        <v>6.01</v>
+        <v>10.08</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>452</v>
+        <v>146</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>149</v>
+        <v>224</v>
       </c>
       <c r="E232" s="2">
-        <v>45.29</v>
+        <v>6.01</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>455</v>
+        <v>158</v>
       </c>
       <c r="E233" s="2">
-        <v>3675.97</v>
+        <v>45.29</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>456</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>457</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E234" s="2">
-        <v>1998.08</v>
+        <v>3675.97</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>459</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>460</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>415</v>
+        <v>461</v>
       </c>
       <c r="E235" s="2">
-        <v>835.12</v>
+        <v>1998.08</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>415</v>
+        <v>464</v>
       </c>
       <c r="E236" s="2">
         <v>835.12</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>415</v>
+        <v>464</v>
       </c>
       <c r="E237" s="2">
         <v>835.12</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="B238" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="B238" s="0" t="s">
+      <c r="C238" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D238" s="0" t="s">
         <v>464</v>
       </c>
-      <c r="C238" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E238" s="2">
-        <v>38.34</v>
+        <v>835.12</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E239" s="2">
-        <v>30.13</v>
+        <v>38.34</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>382</v>
+        <v>468</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>467</v>
+        <v>368</v>
       </c>
       <c r="E240" s="2">
-        <v>977.11</v>
+        <v>30.13</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>155</v>
+        <v>471</v>
       </c>
       <c r="E241" s="2">
-        <v>2.01</v>
+        <v>977.11</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>137</v>
+        <v>391</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>470</v>
+        <v>164</v>
       </c>
       <c r="E242" s="2">
-        <v>406.55</v>
+        <v>2.01</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>472</v>
+        <v>146</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E243" s="2">
-        <v>127.58</v>
+        <v>406.55</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E244" s="2">
-        <v>2601.78</v>
+        <v>127.58</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E245" s="2">
-        <v>2136.11</v>
+        <v>2601.78</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E246" s="2">
-        <v>876.79</v>
+        <v>2136.11</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="E247" s="2">
-        <v>426.93</v>
+        <v>876.79</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>137</v>
+        <v>485</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>164</v>
+        <v>486</v>
       </c>
       <c r="E248" s="2">
-        <v>9.38</v>
+        <v>426.93</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>486</v>
+        <v>146</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>487</v>
+        <v>173</v>
       </c>
       <c r="E249" s="2">
-        <v>3721.28</v>
+        <v>9.38</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E250" s="2">
-        <v>4371.88</v>
+        <v>3721.28</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>441</v>
+        <v>493</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>280</v>
+        <v>494</v>
       </c>
       <c r="E251" s="2">
-        <v>96.11</v>
+        <v>4371.88</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>493</v>
+        <v>444</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>439</v>
+        <v>289</v>
       </c>
       <c r="E252" s="2">
-        <v>15474.87</v>
+        <v>96.11</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>382</v>
+        <v>497</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>155</v>
+        <v>442</v>
       </c>
       <c r="E253" s="2">
-        <v>10.57</v>
+        <v>15474.87</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="E254" s="2">
-        <v>14.09</v>
+        <v>10.57</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>169</v>
+        <v>391</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E255" s="2">
-        <v>1826.36</v>
+        <v>14.09</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>200</v>
+        <v>178</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>201</v>
+        <v>173</v>
       </c>
       <c r="E256" s="2">
-        <v>29.39</v>
+        <v>1826.36</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>186</v>
+        <v>210</v>
       </c>
       <c r="E257" s="2">
-        <v>45.9</v>
+        <v>29.39</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>335</v>
+        <v>229</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="E258" s="2">
         <v>45.9</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>220</v>
+        <v>344</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="E259" s="2">
         <v>45.9</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="E260" s="2">
         <v>45.9</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="E261" s="2">
         <v>45.9</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>215</v>
+        <v>195</v>
       </c>
       <c r="E262" s="2">
         <v>45.9</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>505</v>
+        <v>229</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>367</v>
+        <v>224</v>
       </c>
       <c r="E263" s="2">
-        <v>37.38</v>
+        <v>45.9</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B264" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D264" s="0" t="s">
         <v>376</v>
       </c>
-      <c r="C264" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E264" s="2">
-        <v>14.73</v>
+        <v>37.38</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>452</v>
+        <v>385</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="E265" s="2">
-        <v>2.01</v>
+        <v>14.73</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>509</v>
+        <v>455</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="E266" s="2">
-        <v>45.9</v>
+        <v>2.01</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>198</v>
+        <v>158</v>
       </c>
       <c r="E267" s="2">
         <v>45.9</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>220</v>
+        <v>513</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>152</v>
+        <v>207</v>
       </c>
       <c r="E268" s="2">
         <v>45.9</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>513</v>
+        <v>229</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="E269" s="2">
         <v>45.9</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="E270" s="2">
         <v>45.9</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="E271" s="2">
         <v>45.9</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>138</v>
+        <v>161</v>
       </c>
       <c r="E272" s="2">
         <v>45.9</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="E273" s="2">
         <v>45.9</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>412</v>
+        <v>524</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>172</v>
+        <v>147</v>
       </c>
       <c r="E274" s="2">
-        <v>2.01</v>
+        <v>45.9</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>412</v>
+        <v>367</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>415</v>
+        <v>368</v>
       </c>
       <c r="E275" s="2">
-        <v>2.01</v>
+        <v>45.9</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>358</v>
+        <v>527</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E276" s="2">
         <v>45.9</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E277" s="2">
-        <v>45.9</v>
+        <v>41.58</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E278" s="2">
         <v>41.58</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E279" s="2">
         <v>41.58</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="B280" s="0" t="s">
         <v>529</v>
       </c>
-      <c r="B280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C280" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E280" s="2">
         <v>41.58</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E281" s="2">
-        <v>41.58</v>
+        <v>45.9</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E282" s="2">
         <v>45.9</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>532</v>
+        <v>378</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>359</v>
+        <v>181</v>
       </c>
       <c r="E283" s="2">
-        <v>45.9</v>
+        <v>41.58</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>369</v>
+        <v>346</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>172</v>
+        <v>347</v>
       </c>
       <c r="E284" s="2">
-        <v>41.58</v>
+        <v>45.9</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>337</v>
+        <v>111</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>338</v>
+        <v>112</v>
       </c>
       <c r="E285" s="2">
-        <v>45.9</v>
+        <v>31413.76</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>538</v>
+        <v>112</v>
       </c>
       <c r="E286" s="2">
-        <v>8937.5</v>
+        <v>477.64</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="E287" s="2">
-        <v>29142.41</v>
+        <v>3417123.5</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="E288" s="2">
-        <v>7580.79</v>
+        <v>8937.5</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="E289" s="2">
-        <v>18129.27</v>
+        <v>29142.41</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="E290" s="2">
-        <v>1198.89</v>
+        <v>7580.79</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="E291" s="2">
-        <v>4227.14</v>
+        <v>18129.27</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="E292" s="2">
-        <v>3230.82</v>
+        <v>1198.89</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="E293" s="2">
-        <v>110.69</v>
+        <v>4227.14</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="E294" s="2">
-        <v>56143.61</v>
+        <v>3230.82</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>558</v>
+        <v>566</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="E295" s="2">
-        <v>5034.14</v>
+        <v>110.69</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="E296" s="2">
-        <v>1998.73</v>
+        <v>56143.61</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E297" s="2">
-        <v>7695.31</v>
+        <v>5034.14</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E298" s="2">
-        <v>10237.78</v>
+        <v>1998.73</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>540</v>
+        <v>576</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="E299" s="2">
-        <v>10526.07</v>
+        <v>3487.45</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>540</v>
+        <v>579</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E300" s="2">
-        <v>481463.87</v>
+        <v>10237.78</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>578</v>
+        <v>548</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E301" s="2">
-        <v>1835.54</v>
+        <v>10526.07</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>581</v>
+        <v>548</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E302" s="2">
-        <v>8552.3</v>
+        <v>481463.87</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>565</v>
+        <v>586</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="E303" s="2">
-        <v>15.6</v>
+        <v>1835.54</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>565</v>
+        <v>589</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="E304" s="2">
-        <v>966.51</v>
+        <v>8552.3</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>587</v>
+        <v>573</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E305" s="2">
-        <v>2003.54</v>
+        <v>15.6</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>590</v>
+        <v>573</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E306" s="2">
-        <v>7.46</v>
+        <v>966.51</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E307" s="2">
+        <v>2003.54</v>
+      </c>
+      <c r="F307" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="B308" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="C308" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D308" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E308" s="2">
+        <v>7.46</v>
+      </c>
+      <c r="F308" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="B309" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D309" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E309" s="2">
+        <v>26.34</v>
+      </c>
+      <c r="F309" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="B310" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D310" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E310" s="2">
+        <v>39.43</v>
+      </c>
+      <c r="F310" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E311" s="2">
         <v>21542.48</v>
       </c>
-      <c r="F307" s="1" t="s">
+      <c r="F311" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -8324,32 +8440,36 @@
     <hyperlink ref="F283" r:id="rId283"/>
     <hyperlink ref="F284" r:id="rId284"/>
     <hyperlink ref="F285" r:id="rId285"/>
     <hyperlink ref="F286" r:id="rId286"/>
     <hyperlink ref="F287" r:id="rId287"/>
     <hyperlink ref="F288" r:id="rId288"/>
     <hyperlink ref="F289" r:id="rId289"/>
     <hyperlink ref="F290" r:id="rId290"/>
     <hyperlink ref="F291" r:id="rId291"/>
     <hyperlink ref="F292" r:id="rId292"/>
     <hyperlink ref="F293" r:id="rId293"/>
     <hyperlink ref="F294" r:id="rId294"/>
     <hyperlink ref="F295" r:id="rId295"/>
     <hyperlink ref="F296" r:id="rId296"/>
     <hyperlink ref="F297" r:id="rId297"/>
     <hyperlink ref="F298" r:id="rId298"/>
     <hyperlink ref="F299" r:id="rId299"/>
     <hyperlink ref="F300" r:id="rId300"/>
     <hyperlink ref="F301" r:id="rId301"/>
     <hyperlink ref="F302" r:id="rId302"/>
     <hyperlink ref="F303" r:id="rId303"/>
     <hyperlink ref="F304" r:id="rId304"/>
     <hyperlink ref="F305" r:id="rId305"/>
     <hyperlink ref="F306" r:id="rId306"/>
     <hyperlink ref="F307" r:id="rId307"/>
+    <hyperlink ref="F308" r:id="rId308"/>
+    <hyperlink ref="F309" r:id="rId309"/>
+    <hyperlink ref="F310" r:id="rId310"/>
+    <hyperlink ref="F311" r:id="rId311"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>