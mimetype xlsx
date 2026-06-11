--- v0 (2026-01-26)
+++ v1 (2026-06-11)
@@ -5,103 +5,85 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2909" uniqueCount="2909">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2160" uniqueCount="2160">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>03-006880</t>
   </si>
   <si>
     <t>J &amp; R DEVELOPMENT INC</t>
   </si>
   <si>
     <t>1808 - CHAGRIN FALLS EVSD</t>
   </si>
   <si>
     <t>MAJESTIC OAKS DR</t>
   </si>
   <si>
     <t>View</t>
   </si>
   <si>
-    <t>03-013000</t>
-[...16 lines deleted...]
-  <si>
     <t>03-019024</t>
   </si>
   <si>
     <t>WOODBERRY BLVD</t>
   </si>
   <si>
     <t>03-019034</t>
   </si>
   <si>
     <t>03-019051</t>
   </si>
   <si>
     <t>WASHINGTON ST</t>
   </si>
   <si>
     <t>03-019052</t>
   </si>
   <si>
     <t>03-019086</t>
   </si>
   <si>
     <t>28-006600</t>
   </si>
   <si>
     <t>SCHROEDER LESLIE A TOD</t>
@@ -112,899 +94,587 @@
   <si>
     <t>28-006700</t>
   </si>
   <si>
     <t>CLARION DR</t>
   </si>
   <si>
     <t>28-012900</t>
   </si>
   <si>
     <t>O DONNELL ROBERT P &amp; MORGAN N</t>
   </si>
   <si>
     <t>7151 CABOT LN</t>
   </si>
   <si>
     <t>28-018800</t>
   </si>
   <si>
     <t>TOPALIAN JENNIFER A &amp; TIMOTHY</t>
   </si>
   <si>
     <t>15470 RUSSELL RD</t>
   </si>
   <si>
-    <t>28-018900</t>
+    <t>28-022403</t>
   </si>
   <si>
     <t>RUSSELL RD</t>
   </si>
   <si>
-    <t>28-022403</t>
-[...1 lines deleted...]
-  <si>
     <t>29-011550</t>
   </si>
   <si>
     <t>BUCKEY DAVID A</t>
   </si>
   <si>
     <t>1269 BELL RD</t>
   </si>
   <si>
     <t>29-016500</t>
   </si>
   <si>
     <t>SPALLINA CHRISTINA C</t>
   </si>
   <si>
     <t>HAZELWOOD DR</t>
   </si>
   <si>
-    <t>29-026300</t>
-[...7 lines deleted...]
-  <si>
     <t>29-039101</t>
   </si>
   <si>
     <t>ONYSHKO NICK</t>
   </si>
   <si>
     <t>CHILLICOTHE RD</t>
   </si>
   <si>
     <t>29-043500</t>
   </si>
   <si>
     <t>MASON APRIL &amp; CHARLES</t>
   </si>
   <si>
     <t>98 FERNWOOD RD</t>
   </si>
   <si>
     <t>29-043600</t>
   </si>
   <si>
     <t>BELL RD</t>
   </si>
   <si>
-    <t>29-054200</t>
-[...4 lines deleted...]
-  <si>
     <t>29-054301</t>
   </si>
   <si>
-    <t>29-055200</t>
-[...5 lines deleted...]
-    <t>1148 BELL RD</t>
+    <t>BANK OF NEW YORK MELLON THE TRUSTEE</t>
   </si>
   <si>
     <t>29-056700</t>
   </si>
   <si>
     <t>CALLAHAN JOYCE M</t>
   </si>
   <si>
     <t>162 LAKEVIEW LN</t>
   </si>
   <si>
     <t>29-093050</t>
   </si>
   <si>
     <t>ROBERTS KARI</t>
   </si>
   <si>
     <t>108 SPRING DR</t>
   </si>
   <si>
-    <t>29-107877</t>
-[...7 lines deleted...]
-  <si>
     <t>29-107926</t>
   </si>
   <si>
     <t>J M SMITH CO LPA</t>
   </si>
   <si>
     <t>395 PARK PL</t>
   </si>
   <si>
     <t>00024</t>
   </si>
   <si>
     <t>ROPP KRISTEN</t>
   </si>
   <si>
     <t>2801 - BERKSHIRE LSD</t>
   </si>
   <si>
     <t>8 CARDINAL DR</t>
   </si>
   <si>
-    <t>00029</t>
-[...17 lines deleted...]
-    <t>00335</t>
+    <t>00339</t>
+  </si>
+  <si>
+    <t>RABAS MARIE</t>
+  </si>
+  <si>
+    <t>10674 MADISON RD</t>
+  </si>
+  <si>
+    <t>00383</t>
+  </si>
+  <si>
+    <t>DENT ORA B JR</t>
+  </si>
+  <si>
+    <t>15232 MOSELEY RD</t>
+  </si>
+  <si>
+    <t>00452</t>
+  </si>
+  <si>
+    <t>BREEDLOVE MADYSEN N</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 17</t>
+  </si>
+  <si>
+    <t>00597</t>
+  </si>
+  <si>
+    <t>SWEENEY ALEXIS</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 81</t>
+  </si>
+  <si>
+    <t>00608</t>
+  </si>
+  <si>
+    <t>ARNOLD WADE &amp; KRYSTINA</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 13</t>
+  </si>
+  <si>
+    <t>00615</t>
+  </si>
+  <si>
+    <t>RUSTIC PINES HOMES LLC</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 55</t>
+  </si>
+  <si>
+    <t>00689</t>
+  </si>
+  <si>
+    <t>POCHODZAY MELINDA R</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 72</t>
+  </si>
+  <si>
+    <t>00756</t>
+  </si>
+  <si>
+    <t>HOLSCHUH THOMAS E III</t>
+  </si>
+  <si>
+    <t>159 LAKEVIEW LN</t>
+  </si>
+  <si>
+    <t>00863</t>
+  </si>
+  <si>
+    <t>BISESI DONOMIC &amp; JOANNE</t>
+  </si>
+  <si>
+    <t>158 LAKEVIEW LN</t>
+  </si>
+  <si>
+    <t>01075</t>
+  </si>
+  <si>
+    <t>FISHER ANDREW J</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 69</t>
+  </si>
+  <si>
+    <t>01177</t>
+  </si>
+  <si>
+    <t>KWASNIEWSKI ERIN L</t>
+  </si>
+  <si>
+    <t>70 TRACY LN</t>
+  </si>
+  <si>
+    <t>01314</t>
+  </si>
+  <si>
+    <t>IADIMARCO NICHOLAS J</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 101</t>
+  </si>
+  <si>
+    <t>01374</t>
+  </si>
+  <si>
+    <t>BREEDLOVE ALEXIA</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 85</t>
+  </si>
+  <si>
+    <t>01392</t>
+  </si>
+  <si>
+    <t>MCCORMACK GENEVA</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 34</t>
+  </si>
+  <si>
+    <t>01433</t>
+  </si>
+  <si>
+    <t>DOWLING PATRICK B</t>
+  </si>
+  <si>
+    <t>11 CARDINAL DR</t>
+  </si>
+  <si>
+    <t>01458</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 97</t>
+  </si>
+  <si>
+    <t>01494</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 39</t>
+  </si>
+  <si>
+    <t>01510</t>
+  </si>
+  <si>
+    <t>HINZMAN DESTINY</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 21</t>
+  </si>
+  <si>
+    <t>01512</t>
+  </si>
+  <si>
+    <t>GAUL RACHEL S</t>
+  </si>
+  <si>
+    <t>15222 MOSELEY RD</t>
+  </si>
+  <si>
+    <t>01604</t>
+  </si>
+  <si>
+    <t>COMPTON MICHELLE L</t>
+  </si>
+  <si>
+    <t>17748 ROCK CREEK RD LOT 107</t>
+  </si>
+  <si>
+    <t>01615</t>
+  </si>
+  <si>
+    <t>REID KYLEE &amp; LISA</t>
+  </si>
+  <si>
+    <t>57 TRACY LN</t>
+  </si>
+  <si>
+    <t>01628</t>
+  </si>
+  <si>
+    <t>SARBACH LAURA</t>
+  </si>
+  <si>
+    <t>34 CARDINAL DR</t>
+  </si>
+  <si>
+    <t>01666</t>
+  </si>
+  <si>
+    <t>LEWIS CRAIG A</t>
+  </si>
+  <si>
+    <t>35 CARDINAL DR</t>
+  </si>
+  <si>
+    <t>01707</t>
   </si>
   <si>
     <t>RUSTIC PINES LLC</t>
   </si>
   <si>
-    <t>17748 ROCK CREEK RD LOT 79</t>
-[...319 lines deleted...]
-  <si>
     <t>17748 ROCK CREEK RD LOT 119</t>
   </si>
   <si>
-    <t>01714</t>
-[...7 lines deleted...]
-  <si>
     <t>01817</t>
   </si>
   <si>
     <t>FRIEDEN VICTORIA</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 61</t>
   </si>
   <si>
-    <t>01857</t>
-[...19 lines deleted...]
-  <si>
     <t>01964</t>
   </si>
   <si>
     <t>BOSTICK BROOKLYN N + HAHN DREW M</t>
   </si>
   <si>
     <t>17748 ROCK CREEK RD LOT 88</t>
   </si>
   <si>
     <t>02047</t>
   </si>
   <si>
     <t>SAYER WENDY K</t>
   </si>
   <si>
     <t xml:space="preserve">17748 ROCK CREEK RD  LOT 138</t>
   </si>
   <si>
-    <t>02107</t>
-[...7 lines deleted...]
-  <si>
     <t>04-001200</t>
   </si>
   <si>
     <t>ANDEL WILBERT E &amp; RUTH M</t>
   </si>
   <si>
     <t>12642 JACKSON DR</t>
   </si>
   <si>
     <t>04-014800</t>
   </si>
   <si>
     <t>BURTON REALTY CO INC</t>
   </si>
   <si>
     <t>BURTON WINDSOR RD</t>
   </si>
   <si>
-    <t>04-015100</t>
-[...7 lines deleted...]
-  <si>
     <t>04-017100</t>
   </si>
   <si>
     <t>FRE PROPERTIES LLC</t>
   </si>
   <si>
     <t>SUMMIT DR</t>
   </si>
   <si>
     <t>04-017200</t>
   </si>
   <si>
     <t>04-027800</t>
   </si>
   <si>
     <t>CLAAR KAREN L</t>
   </si>
   <si>
     <t>16259 SNOW RD</t>
   </si>
   <si>
-    <t>04-028000</t>
+    <t>04-028100</t>
+  </si>
+  <si>
+    <t>MUSSELL ROBERT &amp; MARYANN</t>
+  </si>
+  <si>
+    <t>ALDERSYDE DR</t>
+  </si>
+  <si>
+    <t>04-028200</t>
+  </si>
+  <si>
+    <t>04-031470</t>
+  </si>
+  <si>
+    <t>HORNBUCKLE TYRONE</t>
+  </si>
+  <si>
+    <t>04-031471</t>
+  </si>
+  <si>
+    <t>04-031472</t>
+  </si>
+  <si>
+    <t>04-031473</t>
+  </si>
+  <si>
+    <t>04-031474</t>
+  </si>
+  <si>
+    <t>04-032200</t>
+  </si>
+  <si>
+    <t>DAVIS WALTER J TOD &amp; JANET TOD</t>
+  </si>
+  <si>
+    <t>BUTTERNUT RD</t>
+  </si>
+  <si>
+    <t>04-032300</t>
+  </si>
+  <si>
+    <t>04-048010</t>
+  </si>
+  <si>
+    <t>GEAUGA ROAD AND DRIVEWAY MAINTENANCE INC</t>
+  </si>
+  <si>
+    <t>AQUILLA RD</t>
+  </si>
+  <si>
+    <t>04-060900</t>
+  </si>
+  <si>
+    <t>KOVACH JAMES L</t>
+  </si>
+  <si>
+    <t>PAULETTE DR</t>
+  </si>
+  <si>
+    <t>04-067000</t>
+  </si>
+  <si>
+    <t>HERTZ EMIL C</t>
+  </si>
+  <si>
+    <t>PARK WAY</t>
+  </si>
+  <si>
+    <t>04-067100</t>
+  </si>
+  <si>
+    <t>04-067200</t>
+  </si>
+  <si>
+    <t>04-075000</t>
+  </si>
+  <si>
+    <t>ERICKSON WAYNE VICTOR</t>
+  </si>
+  <si>
+    <t>04-075100</t>
+  </si>
+  <si>
+    <t>04-081261</t>
+  </si>
+  <si>
+    <t>GINGERICH ROBERT R JR &amp; SYLVIA E</t>
+  </si>
+  <si>
+    <t>13805 CLARIDON TROY RD</t>
+  </si>
+  <si>
+    <t>04-086600</t>
+  </si>
+  <si>
+    <t>LACNY CHRISTOPHER J</t>
+  </si>
+  <si>
+    <t>12495 KINSMAN RD</t>
+  </si>
+  <si>
+    <t>04-091700</t>
+  </si>
+  <si>
+    <t>UTERHARK TIMOTHY C &amp; KELLY</t>
+  </si>
+  <si>
+    <t>04-095700</t>
+  </si>
+  <si>
+    <t>MUSSELL ROBERT L &amp; MARY ANN</t>
+  </si>
+  <si>
+    <t>04-114100</t>
+  </si>
+  <si>
+    <t>CLEMENS DAWN M &amp; PAUL E</t>
   </si>
   <si>
     <t>SNOW RD</t>
   </si>
   <si>
-    <t>04-028100</t>
-[...199 lines deleted...]
-  <si>
     <t>04-139900</t>
   </si>
   <si>
     <t>NOSKO THOMAS C</t>
   </si>
   <si>
     <t>04-140000</t>
   </si>
   <si>
     <t>04-140100</t>
   </si>
   <si>
     <t>MUSSELL ROBERT L &amp; MARY A</t>
   </si>
   <si>
     <t>14525 ALDERSYDE DR</t>
   </si>
   <si>
     <t>04-141900</t>
   </si>
   <si>
     <t>VICICH ESTHER E &amp; THOMAS A &amp; RICHARD II &amp; BLANKENSHIP ELIZABETH A</t>
   </si>
   <si>
     <t>16122 LAKEVIEW DR</t>
   </si>
   <si>
     <t>04-143800</t>
   </si>
   <si>
     <t>04-143900</t>
   </si>
   <si>
     <t>04-150502</t>
   </si>
   <si>
     <t>04-150703</t>
   </si>
   <si>
     <t>LINDIC NICOLAS P</t>
   </si>
   <si>
     <t>14716 ASPEN HILLS LN</t>
   </si>
   <si>
-    <t>04-150760</t>
-[...7 lines deleted...]
-  <si>
     <t>04-150782</t>
   </si>
   <si>
     <t>GEORGE JEAN</t>
   </si>
   <si>
     <t>ERWIN DR</t>
   </si>
   <si>
     <t>04-150783</t>
   </si>
   <si>
     <t>04-150900</t>
   </si>
   <si>
     <t>SHEETS MICHAEL &amp; MARIE A</t>
   </si>
   <si>
     <t>12830 HOTCHKISS RD</t>
   </si>
   <si>
     <t>04-150905</t>
   </si>
   <si>
     <t>12840 HOTCHKISS RD</t>
@@ -1015,95 +685,59 @@
   <si>
     <t>OLD RIDER RD</t>
   </si>
   <si>
     <t>04-150993</t>
   </si>
   <si>
     <t>05-003633</t>
   </si>
   <si>
     <t>UMBERFIELD SPRINGS HOMEOWNERS ASSOCIATION</t>
   </si>
   <si>
     <t>W SPRING ST</t>
   </si>
   <si>
     <t>05-008300</t>
   </si>
   <si>
     <t>MOORE SHARON M</t>
   </si>
   <si>
     <t>13721 CARLTON ST</t>
   </si>
   <si>
-    <t>05-022300</t>
-[...7 lines deleted...]
-  <si>
     <t>05-025600</t>
   </si>
   <si>
     <t>DAS</t>
   </si>
   <si>
     <t>S CHESHIRE ST</t>
   </si>
   <si>
-    <t>05-041900</t>
-[...25 lines deleted...]
-  <si>
     <t>12-015100</t>
   </si>
   <si>
     <t>ACCETTOLA MATTHEW J &amp; DIANA J</t>
   </si>
   <si>
     <t>11124 KILE RD</t>
   </si>
   <si>
     <t>12-024640</t>
   </si>
   <si>
     <t>SHARP ROBERT G JR &amp; CARSON ROBERT</t>
   </si>
   <si>
     <t>11541 CLARIDON TROY RD</t>
   </si>
   <si>
     <t>12-036340</t>
   </si>
   <si>
     <t>PIERCE SHAUN MICHAEL &amp; TIFFANY LYNN</t>
   </si>
   <si>
     <t>14767 MAYFIELD RD</t>
@@ -1138,77 +772,59 @@
   <si>
     <t>TRUE SOLUTIONS CONSTRUCTION LLC</t>
   </si>
   <si>
     <t>12-059900</t>
   </si>
   <si>
     <t>12-065500</t>
   </si>
   <si>
     <t>SHANTZ WILLIAM J &amp; PATRICIA</t>
   </si>
   <si>
     <t>13146 TAYLOR WELLS RD</t>
   </si>
   <si>
     <t>12-072250</t>
   </si>
   <si>
     <t>DENT ALLAN J &amp; KAILA M</t>
   </si>
   <si>
     <t>CLARIDON TROY RD</t>
   </si>
   <si>
-    <t>12-074400</t>
-[...7 lines deleted...]
-  <si>
     <t>12-077800</t>
   </si>
   <si>
     <t>MILLER MARK R</t>
   </si>
   <si>
     <t>12550 CLARIDON TROY RD</t>
   </si>
   <si>
-    <t>12-706247</t>
-[...7 lines deleted...]
-  <si>
     <t>20-001100</t>
   </si>
   <si>
     <t>DAWSON CHRISTOPHER L &amp; AMY T</t>
   </si>
   <si>
     <t>17760 LEGGETT RD</t>
   </si>
   <si>
     <t>20-003150</t>
   </si>
   <si>
     <t>TROUT STANLEY R JR &amp; WISHART JESSIE J</t>
   </si>
   <si>
     <t>16013 LEGGETT RD</t>
   </si>
   <si>
     <t>20-008300</t>
   </si>
   <si>
     <t>SISSON JEFF</t>
   </si>
   <si>
     <t>10277 MADISON RD</t>
@@ -1312,206 +928,152 @@
   <si>
     <t>20-040300</t>
   </si>
   <si>
     <t>CLAY ST</t>
   </si>
   <si>
     <t>20-052700</t>
   </si>
   <si>
     <t>RIES CYNTHIA J</t>
   </si>
   <si>
     <t>KILE RD</t>
   </si>
   <si>
     <t>20-064000</t>
   </si>
   <si>
     <t>GATEWOOD JACOB BERT</t>
   </si>
   <si>
     <t>16267 GAR HWY</t>
   </si>
   <si>
-    <t>20-069850</t>
-[...7 lines deleted...]
-  <si>
     <t>20-070620</t>
   </si>
   <si>
     <t>MIDGETT ROBERT E &amp; ZUPANCIC ALYSSA</t>
   </si>
   <si>
     <t>MADISON RD</t>
   </si>
   <si>
-    <t>20-070735</t>
-[...7 lines deleted...]
-  <si>
     <t>20-070794</t>
   </si>
   <si>
     <t>POWELL DAVID E</t>
   </si>
   <si>
     <t>10175 CLAY ST</t>
   </si>
   <si>
     <t>20-070802</t>
   </si>
   <si>
-    <t>20-070980</t>
-[...7 lines deleted...]
-  <si>
     <t>20-700300</t>
   </si>
   <si>
     <t>STATE OF OHIO DEPARTMENT OF TRANSPORTATION</t>
   </si>
   <si>
     <t>16556 GAR HWY</t>
   </si>
   <si>
-    <t>30-000700</t>
-[...2 lines deleted...]
-    <t>AMERICAN CROATIAN NATIONAL SOCCER CLUB CROATIA</t>
+    <t>30-012960</t>
+  </si>
+  <si>
+    <t>WALKER CYNTHIA H TOD</t>
+  </si>
+  <si>
+    <t>6708 MADISON RD</t>
+  </si>
+  <si>
+    <t>30-023400</t>
+  </si>
+  <si>
+    <t>FISHER LLOYD R &amp; BETTY J</t>
   </si>
   <si>
     <t>THOMPSON RD</t>
   </si>
   <si>
-    <t>30-011000</t>
-[...26 lines deleted...]
-    <t>KING JEFFERY A &amp; SIPOS ALLIE N</t>
+    <t>30-030100</t>
+  </si>
+  <si>
+    <t>SHERER MARY LOUISE</t>
+  </si>
+  <si>
+    <t>16543 THOMPSON RD</t>
+  </si>
+  <si>
+    <t>30-044400</t>
+  </si>
+  <si>
+    <t>BLACK TODD &amp; KIMBERLY D</t>
+  </si>
+  <si>
+    <t>7725 CLAY ST</t>
+  </si>
+  <si>
+    <t>30-063600</t>
+  </si>
+  <si>
+    <t>SCHAFRIK PATRICIA ANN</t>
+  </si>
+  <si>
+    <t>15205 MOSELEY RD</t>
+  </si>
+  <si>
+    <t>30-066100</t>
+  </si>
+  <si>
+    <t>R W SIDLEY INC AKA R W SIDLEY INCORPORATED</t>
+  </si>
+  <si>
+    <t>6900 MADISON RD</t>
+  </si>
+  <si>
+    <t>30-075900</t>
+  </si>
+  <si>
+    <t>WIDGER BRENDA K</t>
+  </si>
+  <si>
+    <t>6667 MADISON RD</t>
+  </si>
+  <si>
+    <t>30-079700</t>
+  </si>
+  <si>
+    <t>HELM DONALD A</t>
   </si>
   <si>
     <t>ROCK CREEK RD</t>
   </si>
   <si>
-    <t>30-030100</t>
-[...55 lines deleted...]
-  <si>
     <t>30-079800</t>
   </si>
   <si>
     <t>HELM DONALD A &amp; KIMBERLY</t>
   </si>
   <si>
     <t>16515 ROCK CREEK RD</t>
   </si>
   <si>
     <t>30-085000</t>
   </si>
   <si>
     <t>WHITE DANIEL P</t>
   </si>
   <si>
     <t>15396 VALENTINE RD</t>
   </si>
   <si>
     <t>30-085900</t>
   </si>
   <si>
     <t>KLINGEMIER LETHA TOD</t>
   </si>
   <si>
     <t>17799 ROCK CREEK RD</t>
@@ -1519,704 +1081,521 @@
   <si>
     <t>30-087700</t>
   </si>
   <si>
     <t>RENOVATED S P A C E S S LLC</t>
   </si>
   <si>
     <t>15711 ROCK CREEK RD</t>
   </si>
   <si>
     <t>30-095017</t>
   </si>
   <si>
     <t>MARTIN I R &amp; WEARSCH MAJORIE</t>
   </si>
   <si>
     <t>30-095591</t>
   </si>
   <si>
     <t>R W SIDLEY INCORPORATED</t>
   </si>
   <si>
     <t>LEDGE RD</t>
   </si>
   <si>
-    <t>30-095592</t>
-[...7 lines deleted...]
-  <si>
     <t>30-095670</t>
   </si>
   <si>
     <t>MCKINSTRY ANDREA</t>
   </si>
   <si>
     <t>30-095674</t>
   </si>
   <si>
     <t>30-095715</t>
   </si>
   <si>
-    <t>SAMARDZIJA MIRKO</t>
+    <t>SAMARDZIJA MIRKO TRUSTEE</t>
   </si>
   <si>
     <t>8235 DEWEY RD</t>
   </si>
   <si>
     <t>30-095745</t>
   </si>
   <si>
     <t>MARRA FIORE &amp; MARYANN</t>
   </si>
   <si>
     <t>30-095806</t>
   </si>
   <si>
     <t>HONG JONG K &amp; CAROL A TRUSTEES</t>
   </si>
   <si>
     <t>MOSELEY RD</t>
   </si>
   <si>
     <t>30-095821</t>
   </si>
   <si>
     <t>STOUT ISAAC</t>
   </si>
   <si>
     <t>30-095822</t>
   </si>
   <si>
     <t>RUSTIC PINES COMMUNITY TWO LLC</t>
   </si>
   <si>
     <t>30-095919</t>
   </si>
   <si>
     <t>LEDGEMONT LLC</t>
   </si>
   <si>
     <t>16200 BURROWS RD</t>
   </si>
   <si>
     <t>32-004400</t>
   </si>
   <si>
     <t>REDFORD ROBIN E</t>
   </si>
   <si>
     <t>14040 NASH RD</t>
   </si>
   <si>
-    <t>32-030500</t>
-[...7 lines deleted...]
-  <si>
     <t>32-032200</t>
   </si>
   <si>
     <t>ZAUMEYER DAVID C</t>
   </si>
   <si>
     <t>17599 CLARIDON TROY RD</t>
   </si>
   <si>
-    <t>32-037300</t>
-[...7 lines deleted...]
-  <si>
     <t>32-040800</t>
   </si>
   <si>
     <t>KOLINSKY JOHN E &amp; TERRY A</t>
   </si>
   <si>
     <t>16960 MUMFORD RD</t>
   </si>
   <si>
-    <t>32-040900</t>
-[...7 lines deleted...]
-  <si>
     <t>32-041400</t>
   </si>
   <si>
     <t>RJJ PROPERTIES LLC</t>
   </si>
   <si>
     <t>MAIN MARKET RD</t>
   </si>
   <si>
     <t>32-041500</t>
   </si>
   <si>
-    <t>32-042100</t>
-[...7 lines deleted...]
-  <si>
     <t>32-048650</t>
   </si>
   <si>
     <t>MOLNAR JUDY P &amp; THOMAS</t>
   </si>
   <si>
     <t>18439 RAPIDS RD</t>
   </si>
   <si>
     <t>32-053600</t>
   </si>
   <si>
     <t>16339 SNOW RD</t>
   </si>
   <si>
-    <t>32-053913</t>
-[...4 lines deleted...]
-  <si>
     <t>32-056800</t>
   </si>
   <si>
     <t>14065 NASH RD</t>
   </si>
   <si>
-    <t>32-063900</t>
-[...7 lines deleted...]
-  <si>
     <t>32-066500</t>
   </si>
   <si>
     <t>JEFFERSON ANDY &amp; ROBERT S &amp; CZERR DAVID W</t>
   </si>
   <si>
     <t>16928 MUMFORD RD</t>
   </si>
   <si>
     <t>32-070700</t>
   </si>
   <si>
     <t>WILLS BRENDA TOD</t>
   </si>
   <si>
     <t>17557 JUG ST</t>
   </si>
   <si>
     <t>32-074247</t>
   </si>
   <si>
     <t>HOPKINS MICHELLE MANNING &amp; COLBY A</t>
   </si>
   <si>
     <t>17950 RAPIDS RD</t>
   </si>
   <si>
     <t>32-074319</t>
   </si>
   <si>
     <t>HURD JOHN OWEN &amp; CHARLOTTE</t>
   </si>
   <si>
     <t>17567 CLARIDON TROY RD</t>
   </si>
   <si>
     <t>00080</t>
   </si>
   <si>
     <t>KOVACH JAMES S</t>
   </si>
   <si>
     <t>2802 - CARDINAL LSD</t>
   </si>
   <si>
     <t>157 TERRACE DR</t>
   </si>
   <si>
-    <t>00183</t>
-[...7 lines deleted...]
-  <si>
     <t>00296</t>
   </si>
   <si>
     <t>MOLNAR JOCELYNN R</t>
   </si>
   <si>
     <t>77 PARK DR</t>
   </si>
   <si>
     <t>00351</t>
   </si>
   <si>
     <t>OSBORN BRENDA</t>
   </si>
   <si>
     <t>66 BETTY LOU DR</t>
   </si>
   <si>
-    <t>00588</t>
-[...7 lines deleted...]
-  <si>
     <t>00592</t>
   </si>
   <si>
     <t>CLIFFORD BRANDI</t>
   </si>
   <si>
     <t>84 BUD DR</t>
   </si>
   <si>
     <t>00697</t>
   </si>
   <si>
     <t>MAY ANGELA M</t>
   </si>
   <si>
     <t>116 PARADISE DR</t>
   </si>
   <si>
     <t>00738</t>
   </si>
   <si>
     <t>MILLER JAKE</t>
   </si>
   <si>
     <t>33 THOMAS DR</t>
   </si>
   <si>
-    <t>00740</t>
-[...7 lines deleted...]
-  <si>
     <t>00914</t>
   </si>
   <si>
     <t>GOLSBY ROBIN</t>
   </si>
   <si>
     <t>67 BETTY LOU DR</t>
   </si>
   <si>
-    <t>00975</t>
-[...7 lines deleted...]
-  <si>
     <t>01051</t>
   </si>
   <si>
     <t>METHENY NATHANIEL RAY</t>
   </si>
   <si>
     <t>80 PARK DR</t>
   </si>
   <si>
     <t>01181</t>
   </si>
   <si>
     <t>BOUGHNER RANDALL</t>
   </si>
   <si>
     <t>138 TERRACE DR</t>
   </si>
   <si>
     <t>01233</t>
   </si>
   <si>
     <t>MALUNAS THOMAS E &amp; PATRICIA S WROS</t>
   </si>
   <si>
     <t>16510 NAUVOO RD</t>
   </si>
   <si>
     <t>01236</t>
   </si>
   <si>
     <t>CLIFFORD MICHELLE L</t>
   </si>
   <si>
     <t>129 PARADISE DR</t>
   </si>
   <si>
-    <t>01756</t>
-[...5 lines deleted...]
-    <t>49 BUD DR</t>
+    <t>01327</t>
+  </si>
+  <si>
+    <t>WELLMAN DAVID D</t>
+  </si>
+  <si>
+    <t>17181 SWINE CREEK RD</t>
   </si>
   <si>
     <t>01761</t>
   </si>
   <si>
     <t>KOLSON CASSIDY</t>
   </si>
   <si>
     <t>18 JOANN DR</t>
   </si>
   <si>
     <t>02049</t>
   </si>
   <si>
     <t>MARTIN NICOLE J</t>
   </si>
   <si>
     <t>100 PARADISE DR</t>
   </si>
   <si>
     <t>02068</t>
   </si>
   <si>
     <t>EBELENDER GEORGE D</t>
   </si>
   <si>
     <t>15716 NEWCOMB RD</t>
   </si>
   <si>
     <t>16-004200</t>
   </si>
   <si>
     <t>BROWN BOBBY K</t>
   </si>
   <si>
     <t>17726 MAYFIELD RD</t>
   </si>
   <si>
     <t>16-006100</t>
   </si>
   <si>
     <t>PRENDERGAST DARLENE P</t>
   </si>
   <si>
     <t>BROOKVIEW RD</t>
   </si>
   <si>
-    <t>16-007500</t>
-[...7 lines deleted...]
-  <si>
     <t>16-016000</t>
   </si>
   <si>
     <t>DEVICKI RICHARD C &amp; BILLIELOU</t>
   </si>
   <si>
     <t>HUNTLEY RD</t>
   </si>
   <si>
-    <t>16-016200</t>
-[...7 lines deleted...]
-  <si>
     <t>16-020700</t>
   </si>
   <si>
     <t>MACK JAMES D TRUSTEE</t>
   </si>
   <si>
     <t>15851 MAYFIELD RD</t>
   </si>
   <si>
     <t>16-022620</t>
   </si>
   <si>
     <t>BYLER ROY E &amp; ERMA M</t>
   </si>
   <si>
     <t>17192 BURTON WINDSOR RD</t>
   </si>
   <si>
     <t>16-035250</t>
   </si>
   <si>
     <t>YOX ALLANA</t>
   </si>
   <si>
     <t>12720 BUNDYSBURG RD</t>
   </si>
   <si>
     <t>16-039600</t>
   </si>
   <si>
     <t>MOORE JAMES J</t>
   </si>
   <si>
     <t>16-039700</t>
   </si>
   <si>
     <t>12233 MADISON RD</t>
   </si>
   <si>
     <t>16-055400</t>
   </si>
   <si>
     <t>BENNETT RANDOLPH &amp; LINDA L</t>
   </si>
   <si>
     <t>11680 CLAY ST</t>
   </si>
   <si>
-    <t>16-057300</t>
-[...16 lines deleted...]
-  <si>
     <t>16-069330</t>
   </si>
   <si>
     <t>HUMMEL NICHOLAS</t>
   </si>
   <si>
     <t>15325 MAYFIELD RD</t>
   </si>
   <si>
-    <t>16-075750</t>
-[...16 lines deleted...]
-  <si>
     <t>16-078173</t>
   </si>
   <si>
     <t>MILLER MARIE M</t>
   </si>
   <si>
     <t>PIONEER RD</t>
   </si>
   <si>
     <t>16-078238</t>
   </si>
   <si>
     <t>WEAVER AARON C</t>
   </si>
   <si>
     <t>15739 PIONEER RD</t>
   </si>
   <si>
     <t>16-078256</t>
   </si>
   <si>
     <t>CLIFTON GINA MARIE</t>
   </si>
   <si>
     <t>11345 KILE RD</t>
   </si>
   <si>
     <t>16-078269</t>
   </si>
   <si>
     <t>MILLER MARTY J &amp; SARA J</t>
   </si>
   <si>
     <t>12570 BUNDYSBURG RD</t>
   </si>
   <si>
-    <t>16-078344</t>
-[...1 lines deleted...]
-  <si>
     <t>16-078538</t>
   </si>
   <si>
     <t>TATONETTI LYNETTE TOD</t>
   </si>
   <si>
     <t>16-078539</t>
   </si>
   <si>
-    <t>16-078772</t>
-[...7 lines deleted...]
-  <si>
     <t>18-000100</t>
   </si>
   <si>
     <t>HATCH DOUGLAS ALLAN</t>
   </si>
   <si>
     <t>16659 BRIDGE RD</t>
   </si>
   <si>
     <t>18-001500</t>
   </si>
   <si>
     <t>MULLETT KENNETH W TOD &amp; BARBARA E TOD</t>
   </si>
   <si>
     <t>14540 MADISON RD</t>
   </si>
   <si>
     <t>18-007300</t>
   </si>
   <si>
     <t>BYLER ESTHER J &amp; JACOB A &amp; MARLENE</t>
   </si>
   <si>
     <t>14175 HAYES RD</t>
   </si>
   <si>
-    <t>18-019200</t>
-[...1 lines deleted...]
-  <si>
     <t>18-035400</t>
   </si>
   <si>
     <t>BARNETT TERRY &amp; KIMBERLY</t>
   </si>
   <si>
     <t>16626 SWINE CREEK RD</t>
   </si>
   <si>
-    <t>18-046300</t>
-[...7 lines deleted...]
-  <si>
     <t>18-046700</t>
   </si>
   <si>
     <t>15499 KINSMAN ROAD LLC</t>
   </si>
   <si>
     <t>15499 KINSMAN RD</t>
   </si>
   <si>
     <t>18-050760</t>
   </si>
   <si>
     <t>FISHER JOHNNY D &amp; MARTHA M</t>
   </si>
   <si>
     <t>17747 PETERS RD</t>
   </si>
   <si>
-    <t>18-060730</t>
-[...7 lines deleted...]
-  <si>
     <t>18-062820</t>
   </si>
   <si>
     <t>MILLER NORMAN L &amp; MIRIAM E</t>
   </si>
   <si>
     <t>16734 NAUVOO RD</t>
   </si>
   <si>
     <t>18-066880</t>
   </si>
   <si>
     <t>KOTHERA DAVID T &amp; MATZEK KOTHERA DEBRA A CO TRUSTEES</t>
   </si>
   <si>
     <t>15422 GEORGIA RD</t>
   </si>
   <si>
     <t>18-069400</t>
   </si>
   <si>
     <t>MILLER ROBERT R III</t>
   </si>
   <si>
     <t>15540 GEORGIA RD</t>
@@ -2245,248 +1624,128 @@
   <si>
     <t>YORK ROBERT J &amp; LAURA A</t>
   </si>
   <si>
     <t>17012 SHEDD RD</t>
   </si>
   <si>
     <t>18-073400</t>
   </si>
   <si>
     <t>SMITH O P</t>
   </si>
   <si>
     <t>NONE</t>
   </si>
   <si>
     <t>18-080500</t>
   </si>
   <si>
     <t>DIVERSIFIED DEVELOPING LLC</t>
   </si>
   <si>
     <t>16253 KINSMAN RD</t>
   </si>
   <si>
-    <t>18-082150</t>
-[...13 lines deleted...]
-  <si>
     <t>18-089500</t>
   </si>
   <si>
     <t>SCHLABACH JONAS R &amp; MARLENE</t>
   </si>
   <si>
     <t>15756 SHEDD RD</t>
   </si>
   <si>
     <t>18-090593</t>
   </si>
   <si>
     <t>GEORGIA RD</t>
   </si>
   <si>
-    <t>18-090651</t>
-[...16 lines deleted...]
-  <si>
     <t>18-090753</t>
   </si>
   <si>
     <t>14530 MADISON RD</t>
   </si>
   <si>
     <t>18-090758</t>
   </si>
   <si>
     <t>MALUNAS PATRICIA S TOD</t>
   </si>
   <si>
     <t>14264 MADISON RD</t>
   </si>
   <si>
-    <t>18-090814</t>
-[...25 lines deleted...]
-  <si>
     <t>18-091262</t>
   </si>
   <si>
     <t>BOORN ELIZABETH</t>
   </si>
   <si>
     <t>OLD STATE RD</t>
   </si>
   <si>
     <t>18-091305</t>
   </si>
   <si>
     <t>BRAUN KAREN &amp; DAVID J JR</t>
   </si>
   <si>
     <t>STATION RD</t>
   </si>
   <si>
-    <t>18-091320</t>
-[...4 lines deleted...]
-  <si>
     <t>18-091382</t>
   </si>
   <si>
     <t>MC INTOSH H P</t>
   </si>
   <si>
-    <t>19-013150</t>
-[...25 lines deleted...]
-  <si>
     <t>19-036750</t>
   </si>
   <si>
     <t>VENESKY DAVID B</t>
   </si>
   <si>
     <t>SPERRY LN</t>
   </si>
   <si>
-    <t>19-045000</t>
-[...16 lines deleted...]
-  <si>
     <t>19-050850</t>
   </si>
   <si>
     <t>15797 GROVE ST</t>
   </si>
   <si>
     <t>19-051300</t>
   </si>
   <si>
     <t>GRIFFIN CYNTHIA R</t>
   </si>
   <si>
     <t>15891 RIDGEWOOD DR</t>
   </si>
   <si>
-    <t>19-051500</t>
-[...7 lines deleted...]
-  <si>
     <t>19-059500</t>
   </si>
   <si>
     <t>SMALLWOOD RICHARD W</t>
   </si>
   <si>
     <t>15226 S STATE AVE</t>
   </si>
   <si>
     <t>19-064000</t>
   </si>
   <si>
     <t>HOFSTETTER MICHAEL L SR</t>
   </si>
   <si>
     <t>15885 W HIGH ST</t>
   </si>
   <si>
     <t>19-071214</t>
   </si>
   <si>
     <t>PETO SHARON A TOD</t>
   </si>
   <si>
     <t>15078 WOODSONG DR</t>
@@ -2494,59 +1753,50 @@
   <si>
     <t>19-071462</t>
   </si>
   <si>
     <t>MID MEADOWS ASSOC</t>
   </si>
   <si>
     <t>NORTHVIEW DR</t>
   </si>
   <si>
     <t>19-071464</t>
   </si>
   <si>
     <t>19-071488</t>
   </si>
   <si>
     <t>19-091167</t>
   </si>
   <si>
     <t>GAP VALPLAST ROAD LLC</t>
   </si>
   <si>
     <t>15986 VALPLAST ST</t>
   </si>
   <si>
-    <t>25-004600</t>
-[...7 lines deleted...]
-  <si>
     <t>25-009100</t>
   </si>
   <si>
     <t>BYLER BILL L &amp; NANCY J</t>
   </si>
   <si>
     <t>16625 FARMINGTON RD</t>
   </si>
   <si>
     <t>25-028700</t>
   </si>
   <si>
     <t>BURKHOLDER ALLEN D &amp; CHRISTINA M</t>
   </si>
   <si>
     <t>16643 MADISON RD</t>
   </si>
   <si>
     <t>25-045400</t>
   </si>
   <si>
     <t>KULISH THERESA M</t>
   </si>
   <si>
     <t>GROVE RD</t>
@@ -2560,356 +1810,212 @@
   <si>
     <t>25-046300</t>
   </si>
   <si>
     <t>18175 MADISON RD</t>
   </si>
   <si>
     <t>25-049040</t>
   </si>
   <si>
     <t>MIDCAP JACOB</t>
   </si>
   <si>
     <t>MCCALL RD</t>
   </si>
   <si>
     <t>25-052100</t>
   </si>
   <si>
     <t>TROYER ELI C &amp; LYDIA B</t>
   </si>
   <si>
     <t>16934 MADISON RD</t>
   </si>
   <si>
-    <t>25-062200</t>
-[...7 lines deleted...]
-  <si>
     <t>25-062470</t>
   </si>
   <si>
     <t>PETERSON WILLIAM</t>
   </si>
   <si>
     <t>25-068719</t>
   </si>
   <si>
     <t>LIVINGSTON DENNIS JR</t>
   </si>
   <si>
     <t>17940 OWEN RD</t>
   </si>
   <si>
     <t>25-071100</t>
   </si>
   <si>
     <t>WEAVER ROBERT A &amp; VIOLA A</t>
   </si>
   <si>
     <t>19033 RUTLAND RD</t>
   </si>
   <si>
-    <t>25-077700</t>
-[...13 lines deleted...]
-  <si>
     <t>25-114700</t>
   </si>
   <si>
     <t>NEW LIFE PROPERTIES IV LLC</t>
   </si>
   <si>
     <t>18312 MADISON RD</t>
   </si>
   <si>
     <t>25-117800</t>
   </si>
   <si>
     <t>HEIGLEY DALE W</t>
   </si>
   <si>
     <t>RICHDALE DR</t>
   </si>
   <si>
     <t>25-147537</t>
   </si>
   <si>
     <t>SCHMUCKER OWEN L &amp; BETTY E</t>
   </si>
   <si>
     <t>INDUSTRIAL CIR</t>
   </si>
   <si>
-    <t>25-188993</t>
-[...25 lines deleted...]
-  <si>
     <t>25-190089</t>
   </si>
   <si>
     <t>MILLER ELI H &amp; ROSANNA H</t>
   </si>
   <si>
     <t>17201 FARMINGTON RD</t>
   </si>
   <si>
-    <t>25-190105</t>
-[...7 lines deleted...]
-  <si>
     <t>25-190113</t>
   </si>
   <si>
     <t>17202 FARMINGTON RD</t>
   </si>
   <si>
     <t>25-190187</t>
   </si>
   <si>
     <t>FISHER MARTY N &amp; IDA MAE U</t>
   </si>
   <si>
     <t>18960 NELSON RD</t>
   </si>
   <si>
     <t>25-190221</t>
   </si>
   <si>
     <t>HERSHBERGER ROBERT A &amp; BARBARA</t>
   </si>
   <si>
     <t>17747 BRADFORD RD</t>
   </si>
   <si>
     <t>25-190259</t>
   </si>
   <si>
     <t>BAIRD MABELLE</t>
   </si>
   <si>
     <t>MADSION RD</t>
   </si>
   <si>
     <t>25-190329</t>
   </si>
   <si>
-    <t>25-190333</t>
-[...4 lines deleted...]
-  <si>
     <t>25-190476</t>
   </si>
   <si>
     <t>LIGHT BROTHERS HOLDINGS LLC</t>
   </si>
   <si>
-    <t>25-190480</t>
-[...4 lines deleted...]
-  <si>
     <t>25-190831</t>
   </si>
   <si>
     <t>MILLER DAVID A &amp; ROSANNA M</t>
   </si>
   <si>
     <t>15505 AGLER RD</t>
   </si>
   <si>
-    <t>25-190866</t>
-[...25 lines deleted...]
-  <si>
     <t>33-000201</t>
   </si>
   <si>
     <t>00035</t>
   </si>
   <si>
     <t>SOKOLOWSKI MICHAEL K</t>
   </si>
   <si>
     <t>2803 - CHARDON LSD</t>
   </si>
   <si>
     <t>13037 KEVIN LN</t>
   </si>
   <si>
-    <t>00062</t>
-[...7 lines deleted...]
-  <si>
     <t>00093</t>
   </si>
   <si>
     <t>TAMBOR JUSTIN</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 86</t>
   </si>
   <si>
-    <t>00096</t>
-[...25 lines deleted...]
-  <si>
     <t>00203</t>
   </si>
   <si>
     <t>BERINGER RUTH A</t>
   </si>
   <si>
     <t>42 WAYNE LN</t>
   </si>
   <si>
     <t>00215</t>
   </si>
   <si>
     <t>GARAMENDI EVELYN I HERNANDEZ</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 111A</t>
   </si>
   <si>
     <t>00333</t>
   </si>
   <si>
     <t>WILLIAMS JASON M</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 96</t>
   </si>
   <si>
-    <t>00370</t>
-[...7 lines deleted...]
-  <si>
     <t>00379</t>
   </si>
   <si>
     <t>ALLOWAY TAYLOR</t>
   </si>
   <si>
     <t>6 SUSAN LN</t>
   </si>
   <si>
     <t>00394</t>
   </si>
   <si>
     <t>MCNAUGHTON G SCOTT</t>
   </si>
   <si>
     <t>16 DANIEL LN</t>
   </si>
   <si>
     <t>00409</t>
   </si>
   <si>
     <t>NOLAN THOMAS E</t>
   </si>
   <si>
     <t>11026 LEADER RD</t>
@@ -2965,248 +2071,176 @@
   <si>
     <t>JAKLIC MARY B</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 30</t>
   </si>
   <si>
     <t>00555</t>
   </si>
   <si>
     <t>LEWANDOSKI JENNIFER J</t>
   </si>
   <si>
     <t>12047 NICKI LN</t>
   </si>
   <si>
     <t>00622</t>
   </si>
   <si>
     <t>BLASKO THOMAS JR</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 126</t>
   </si>
   <si>
-    <t>00692</t>
-[...7 lines deleted...]
-  <si>
     <t>00694</t>
   </si>
   <si>
     <t>MARFISI ANTHONY A</t>
   </si>
   <si>
     <t>10912 LEADER RD</t>
   </si>
   <si>
-    <t>00709</t>
-[...7 lines deleted...]
-  <si>
     <t>00710</t>
   </si>
   <si>
     <t>MURRAY JAMES R</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 98</t>
   </si>
   <si>
     <t>00713</t>
   </si>
   <si>
     <t>FULTON FRANK S &amp; HEATHER J</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 129</t>
   </si>
   <si>
     <t>00770</t>
   </si>
   <si>
     <t>GIL MARIA LUISA</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 158</t>
   </si>
   <si>
     <t>00775</t>
   </si>
   <si>
     <t>WOODS MYRON</t>
   </si>
   <si>
     <t>1 DANIEL LN</t>
   </si>
   <si>
     <t>00778</t>
   </si>
   <si>
     <t>WOODARD MICHAEL</t>
   </si>
   <si>
     <t>66 WAYNE LN</t>
   </si>
   <si>
-    <t>00851</t>
-[...7 lines deleted...]
-  <si>
     <t>00892</t>
   </si>
   <si>
     <t>TOME DANIEL W JR</t>
   </si>
   <si>
     <t>5 DANIEL LN</t>
   </si>
   <si>
     <t>00894</t>
   </si>
   <si>
     <t>LEWIS KEVIN B</t>
   </si>
   <si>
     <t>60 WAYNE LN</t>
   </si>
   <si>
     <t>00917</t>
   </si>
   <si>
     <t>TETTER SHARLENE</t>
   </si>
   <si>
     <t>12032 NICKI LN</t>
   </si>
   <si>
-    <t>00926</t>
-[...25 lines deleted...]
-  <si>
     <t>00972</t>
   </si>
   <si>
     <t>LINN WILLIAM</t>
   </si>
   <si>
     <t>12 DANIEL LN</t>
   </si>
   <si>
     <t>01046</t>
   </si>
   <si>
     <t>TSARNAS CANDACE</t>
   </si>
   <si>
     <t>39 DANIEL LN</t>
   </si>
   <si>
     <t>01092</t>
   </si>
   <si>
     <t>COOK DARELL</t>
   </si>
   <si>
     <t>9661 BROWN RD LOT 112</t>
   </si>
   <si>
-    <t>01104</t>
-[...7 lines deleted...]
-  <si>
     <t>01112</t>
   </si>
   <si>
     <t>CORRIGAN JODIE</t>
   </si>
   <si>
     <t>11005 KENNY DR LOT C29</t>
   </si>
   <si>
     <t>01122</t>
   </si>
   <si>
     <t>BICE CARLA</t>
   </si>
   <si>
     <t>10950 LEADER RD</t>
   </si>
   <si>
-    <t>01151</t>
-[...7 lines deleted...]
-  <si>
     <t>01179</t>
   </si>
   <si>
     <t>COBBETT MICHAEL J</t>
   </si>
   <si>
     <t>12064 NICKI LN</t>
   </si>
   <si>
     <t>01208</t>
   </si>
   <si>
     <t>RUNNING RALPH</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 170</t>
   </si>
   <si>
     <t>01237</t>
   </si>
   <si>
     <t>KAUFMAN ANDREA</t>
   </si>
   <si>
     <t>11 LOIS LN</t>
@@ -3217,131 +2251,95 @@
   <si>
     <t>HANUSOSKY STACY</t>
   </si>
   <si>
     <t>10913 LEADER RD</t>
   </si>
   <si>
     <t>01246</t>
   </si>
   <si>
     <t>PIONTKOWSKI JOHN S</t>
   </si>
   <si>
     <t>12051 NICKI LN LOT E22</t>
   </si>
   <si>
     <t>01247</t>
   </si>
   <si>
     <t>MEEKS ELENA</t>
   </si>
   <si>
     <t>12054 NICKI LN</t>
   </si>
   <si>
-    <t>01261</t>
-[...16 lines deleted...]
-  <si>
     <t>01270</t>
   </si>
   <si>
     <t>BLAIR SHERYL &amp; DICK WROS</t>
   </si>
   <si>
     <t>12038 NICKI LN</t>
   </si>
   <si>
     <t>01285</t>
   </si>
   <si>
     <t>BRICKELL JR WILMER G</t>
   </si>
   <si>
     <t>12014 NICKI LN</t>
   </si>
   <si>
-    <t>01286</t>
-[...7 lines deleted...]
-  <si>
     <t>01298</t>
   </si>
   <si>
     <t>SKAGGS NATHAN &amp; LYDIA SOTO WROS</t>
   </si>
   <si>
     <t>12019 NICKI LN</t>
   </si>
   <si>
     <t>01299</t>
   </si>
   <si>
     <t>GROVER JANE</t>
   </si>
   <si>
     <t>10996 LEADER RD</t>
   </si>
   <si>
     <t>01303</t>
   </si>
   <si>
     <t>ARNDT JOSH</t>
   </si>
   <si>
     <t>12007 CLUBHOUSE DR</t>
   </si>
   <si>
-    <t>01345</t>
-[...7 lines deleted...]
-  <si>
     <t>01394</t>
   </si>
   <si>
     <t>WIBERG DAVID A</t>
   </si>
   <si>
     <t>13004 KEVIN LN</t>
   </si>
   <si>
     <t>01415</t>
   </si>
   <si>
     <t>WIBERG KAREN L</t>
   </si>
   <si>
     <t>13012 KEVIN LN</t>
   </si>
   <si>
     <t>01416</t>
   </si>
   <si>
     <t>HOLLMAN LESLIE L</t>
   </si>
   <si>
     <t>10979 LEADER RD</t>
@@ -3388,92 +2386,74 @@
   <si>
     <t>WIBERG SCOTT</t>
   </si>
   <si>
     <t>12039 NICKI LN</t>
   </si>
   <si>
     <t>01499</t>
   </si>
   <si>
     <t>CHESBROUGH SARAH</t>
   </si>
   <si>
     <t>10893 KENNY DR</t>
   </si>
   <si>
     <t>01501</t>
   </si>
   <si>
     <t>GRUENER JODY</t>
   </si>
   <si>
     <t>12063 NICKI LN</t>
   </si>
   <si>
-    <t>01528</t>
-[...7 lines deleted...]
-  <si>
     <t>01534</t>
   </si>
   <si>
     <t>FISHER DAVID J</t>
   </si>
   <si>
     <t>12034 NICKI LN</t>
   </si>
   <si>
     <t>01555</t>
   </si>
   <si>
     <t>COTTER KRISTEN</t>
   </si>
   <si>
     <t>13034 KEVIN LN</t>
   </si>
   <si>
     <t>01568</t>
   </si>
   <si>
     <t>10967 LEADER RD</t>
   </si>
   <si>
-    <t>01573</t>
-[...7 lines deleted...]
-  <si>
     <t>01595</t>
   </si>
   <si>
     <t>SCOTT LESTER</t>
   </si>
   <si>
     <t>13089 KEVIN LN</t>
   </si>
   <si>
     <t>01609</t>
   </si>
   <si>
     <t>KLECKA JEFFREY A</t>
   </si>
   <si>
     <t>13069 KEVIN LN</t>
   </si>
   <si>
     <t>01618</t>
   </si>
   <si>
     <t>PEMBERTON LADENA M</t>
   </si>
   <si>
     <t>13073 KEVIN LN</t>
@@ -3520,95 +2500,59 @@
   <si>
     <t>FLEMING KELLIE</t>
   </si>
   <si>
     <t>11013 KENNY DR</t>
   </si>
   <si>
     <t>01746</t>
   </si>
   <si>
     <t>MALANAPHY BRIDGET M + PATRICK J JR WROS</t>
   </si>
   <si>
     <t>13085 KEVIN LN</t>
   </si>
   <si>
     <t>01771</t>
   </si>
   <si>
     <t>DIEMLING JOSEPH D</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 105</t>
   </si>
   <si>
-    <t>01807</t>
-[...25 lines deleted...]
-  <si>
     <t>01885</t>
   </si>
   <si>
     <t>SALECK JAY L</t>
   </si>
   <si>
     <t>660 WOODLAWN RD</t>
   </si>
   <si>
-    <t>01929</t>
-[...7 lines deleted...]
-  <si>
     <t>02005</t>
   </si>
   <si>
     <t>AMMON JAMES &amp; KATHLEEN M</t>
   </si>
   <si>
     <t>11081 KENNY DR</t>
   </si>
   <si>
     <t>02019</t>
   </si>
   <si>
     <t>KISH CARLY</t>
   </si>
   <si>
     <t>11080 LEADER RD</t>
   </si>
   <si>
     <t>02071</t>
   </si>
   <si>
     <t>OWENS ALLISON</t>
   </si>
   <si>
     <t>12021 NICKI LN</t>
@@ -3628,359 +2572,266 @@
   <si>
     <t>MAHONEY JASON</t>
   </si>
   <si>
     <t>12860 MAYFIELD RD LOT 61</t>
   </si>
   <si>
     <t>06-003000</t>
   </si>
   <si>
     <t>ECHOLS ROBERT LEWIS III</t>
   </si>
   <si>
     <t>11347 CLARK RD</t>
   </si>
   <si>
     <t>06-010600</t>
   </si>
   <si>
     <t>CHOBY SETH E</t>
   </si>
   <si>
     <t>10515 CHARDON RD</t>
   </si>
   <si>
-    <t>06-029300</t>
-[...7 lines deleted...]
-  <si>
     <t>06-029850</t>
   </si>
   <si>
     <t>REINHARDT WILLIAM J &amp; DEBORAH A</t>
   </si>
   <si>
     <t>10943 HENNING DR</t>
   </si>
   <si>
     <t>06-050870</t>
   </si>
   <si>
     <t>G AND M ASSET LLC</t>
   </si>
   <si>
     <t>9765 MITCHELLS MILL RD</t>
   </si>
   <si>
-    <t>06-060500</t>
-[...7 lines deleted...]
-  <si>
     <t>06-062210</t>
   </si>
   <si>
     <t>LUDWIG EMIL G TRUSTEE</t>
   </si>
   <si>
     <t>8624 RAVENNA RD</t>
   </si>
   <si>
     <t>06-081500</t>
   </si>
   <si>
     <t>LUCCHESI KAREN A</t>
   </si>
   <si>
     <t>10874 HENNING DR</t>
   </si>
   <si>
     <t>06-082000</t>
   </si>
   <si>
     <t>LEHMAN JOSEPH A</t>
   </si>
   <si>
     <t>10794 THWING RD</t>
   </si>
   <si>
     <t>06-086800</t>
   </si>
   <si>
     <t>RENICK MARLENE A</t>
   </si>
   <si>
     <t>11001 HELMUT DR</t>
   </si>
   <si>
     <t>06-088900</t>
   </si>
   <si>
     <t>GILES RANDALL &amp; CELESTE</t>
   </si>
   <si>
     <t>CRESTRIDGE DR</t>
   </si>
   <si>
-    <t>06-101545</t>
-[...7 lines deleted...]
-  <si>
     <t>06-107900</t>
   </si>
   <si>
     <t>SWETEL JACOB R</t>
   </si>
   <si>
     <t>AUBURN RD</t>
   </si>
   <si>
     <t>06-116700</t>
   </si>
   <si>
     <t>REESE RENEE T</t>
   </si>
   <si>
     <t>HAWTHORNE DR</t>
   </si>
   <si>
     <t>06-118400</t>
   </si>
   <si>
     <t>WOODS THOMAS H TOD</t>
   </si>
   <si>
     <t>11335 CLARK RD</t>
   </si>
   <si>
     <t>06-120199</t>
   </si>
   <si>
     <t>CAMPTON RIDGE LAND TRUST</t>
   </si>
   <si>
     <t>9590 CAMPTON RIDGE DR</t>
   </si>
   <si>
-    <t>06-120523</t>
-[...5 lines deleted...]
-    <t>10550 MITCHELLS MILL RD</t>
+    <t>06-120423</t>
+  </si>
+  <si>
+    <t>LUTHER BYRON W</t>
+  </si>
+  <si>
+    <t>10153 MENTOR RD</t>
   </si>
   <si>
     <t>06-120577</t>
   </si>
   <si>
     <t>COTTAGE HILL HOMEOWNERS ASSOCIATION</t>
   </si>
   <si>
     <t>COTTAGE HILL LN</t>
   </si>
   <si>
     <t>06-120578</t>
   </si>
   <si>
     <t>06-120619</t>
   </si>
   <si>
     <t>DAUBENSPECK SARAH E</t>
   </si>
   <si>
     <t>8851 RAVENNA RD</t>
   </si>
   <si>
-    <t>06-120647</t>
-[...8 lines deleted...]
-    <t>11775 QUAIL WOODS DR</t>
+    <t>06-120929</t>
+  </si>
+  <si>
+    <t>BARRY MATTHEW J &amp; MICHELLE M</t>
+  </si>
+  <si>
+    <t>10930 AUBURN RD</t>
   </si>
   <si>
     <t>10-009113</t>
   </si>
   <si>
     <t>447 SOUTH ST</t>
   </si>
   <si>
     <t>10-022010</t>
   </si>
   <si>
     <t>362 CENTER STREET LLC</t>
   </si>
   <si>
     <t>362 CENTER ST</t>
   </si>
   <si>
-    <t>10-034350</t>
-[...7 lines deleted...]
-  <si>
     <t>10-042200</t>
   </si>
   <si>
     <t>JACK SUSAN</t>
   </si>
   <si>
     <t>112 CENTER ST</t>
   </si>
   <si>
     <t>10-054000</t>
   </si>
   <si>
     <t>DROTLEFF ROBERT A</t>
   </si>
   <si>
     <t>HUNTINGTON ST</t>
   </si>
   <si>
     <t>10-062000</t>
   </si>
   <si>
     <t>STEWART AND COMPANY INVESTMENT GROUP LLC</t>
   </si>
   <si>
     <t>146 MAPLE AVE</t>
   </si>
   <si>
-    <t>10-066800</t>
-[...16 lines deleted...]
-  <si>
     <t>10-104700</t>
   </si>
   <si>
     <t>HEINDELL ELIZABETH &amp; RICHARD</t>
   </si>
   <si>
     <t>138 CENTER ST</t>
   </si>
   <si>
     <t>10-109200</t>
   </si>
   <si>
     <t>LAFORGE MARILYNN ANN</t>
   </si>
   <si>
     <t>215 SOUTH ST</t>
   </si>
   <si>
     <t>10-115020</t>
   </si>
   <si>
     <t>PERKINS VICTORIA ALICE</t>
   </si>
   <si>
     <t>490 MYRA DR</t>
   </si>
   <si>
-    <t>10-120470</t>
-[...16 lines deleted...]
-  <si>
     <t>10-164500</t>
   </si>
   <si>
     <t>366 CENTER STREET LLC</t>
   </si>
   <si>
     <t>366 CENTER ST</t>
   </si>
   <si>
-    <t>10-164572</t>
-[...16 lines deleted...]
-  <si>
     <t>10-164940</t>
   </si>
   <si>
     <t>DONATO MICHAEL AKA MICHAEL J AKA MICHAEL J JR TRUSTEE</t>
   </si>
   <si>
     <t>223 WOODBRIDGE LN</t>
   </si>
   <si>
     <t>10-165383</t>
   </si>
   <si>
     <t>LESTER TODD E &amp; KING KRISTINA L</t>
   </si>
   <si>
     <t>117 TINKERS TRL</t>
   </si>
   <si>
     <t>10-165800</t>
   </si>
   <si>
     <t>SEVENTH AVENUE INVESTMENTS LTD</t>
   </si>
   <si>
     <t>SEVENTH AVE</t>
@@ -4000,152 +2851,113 @@
   <si>
     <t>BENDER SUSAN NKA CAMPBELL SUSAN &amp; BENDER DAVID &amp; MARGARET &amp; GARY</t>
   </si>
   <si>
     <t>CORNELIA DR</t>
   </si>
   <si>
     <t>13-015310</t>
   </si>
   <si>
     <t>ZEPP NORMAN D JR &amp; COLE POLLY J TRUSTEES</t>
   </si>
   <si>
     <t>12068 AQUILLA RD</t>
   </si>
   <si>
     <t>13-015320</t>
   </si>
   <si>
     <t>13-015330</t>
   </si>
   <si>
     <t>13-015616</t>
   </si>
   <si>
-    <t>13-015635</t>
-[...4 lines deleted...]
-  <si>
     <t>13-015639</t>
   </si>
   <si>
     <t>LINDIC MARGARET K</t>
   </si>
   <si>
     <t>218 BERKSHIRE DR</t>
   </si>
   <si>
     <t>13-015687</t>
   </si>
   <si>
     <t>JENKINS LAURENCE W &amp; LINDA S</t>
   </si>
   <si>
     <t>13-015689</t>
   </si>
   <si>
     <t>13-017100</t>
   </si>
   <si>
     <t>CALHOUN DAVID</t>
   </si>
   <si>
     <t>AQUILLA BLVD</t>
   </si>
   <si>
     <t>13-017110</t>
   </si>
   <si>
     <t>GOREDON DR</t>
   </si>
   <si>
     <t>13-017111</t>
   </si>
   <si>
     <t>13-017112</t>
   </si>
   <si>
-    <t>13-021900</t>
-[...7 lines deleted...]
-  <si>
     <t>13-023050</t>
   </si>
   <si>
     <t>SHULTZ ROGER L</t>
   </si>
   <si>
     <t>TURNER DR</t>
   </si>
   <si>
     <t>13-023060</t>
   </si>
   <si>
     <t>140 TURNER DR</t>
   </si>
   <si>
-    <t>13-028400</t>
-[...2 lines deleted...]
-    <t>THOMPSON KELLSEY &amp; BEVERLY</t>
+    <t>13-029500</t>
+  </si>
+  <si>
+    <t>BOWINS JOSEPHINE</t>
   </si>
   <si>
     <t>BERKSHIRE DR</t>
   </si>
   <si>
-    <t>13-028600</t>
-[...22 lines deleted...]
-  <si>
     <t>13-030800</t>
   </si>
   <si>
     <t>MARTEL TARA</t>
   </si>
   <si>
     <t>13-032000</t>
   </si>
   <si>
     <t>HOSMER ASHLEY</t>
   </si>
   <si>
     <t>13-032010</t>
   </si>
   <si>
     <t>13-032030</t>
   </si>
   <si>
     <t>13-034200</t>
   </si>
   <si>
     <t>TYLER ADAM S</t>
   </si>
   <si>
     <t>13-034300</t>
@@ -4159,443 +2971,263 @@
   <si>
     <t>13-035200</t>
   </si>
   <si>
     <t>13-035300</t>
   </si>
   <si>
     <t>13-039400</t>
   </si>
   <si>
     <t>HARRIS ROBERT G</t>
   </si>
   <si>
     <t>13-039500</t>
   </si>
   <si>
     <t>13-039700</t>
   </si>
   <si>
     <t>HAUETER DONALD H &amp; ROBERT R HAUETER ETAL</t>
   </si>
   <si>
     <t>13-039800</t>
   </si>
   <si>
-    <t>13-043250</t>
-[...19 lines deleted...]
-  <si>
     <t>13-045400</t>
   </si>
   <si>
     <t>JONES SCOTT</t>
   </si>
   <si>
     <t>13-045500</t>
   </si>
   <si>
-    <t>13-045600</t>
-[...7 lines deleted...]
-  <si>
     <t>13-046031</t>
   </si>
   <si>
     <t>GRANT RICHARD ALVIN</t>
   </si>
   <si>
     <t>13-049250</t>
   </si>
   <si>
     <t>LAIN WILFRED F &amp; WILLIAM F JR &amp; SIMOM MARY C</t>
   </si>
   <si>
     <t>13-051900</t>
   </si>
   <si>
     <t>LINDNER RALPH L &amp; CONWAY</t>
   </si>
   <si>
-    <t>13-054500</t>
-[...1 lines deleted...]
-  <si>
     <t>13-057100</t>
   </si>
   <si>
     <t>MC BRIDE EDITH L</t>
   </si>
   <si>
     <t>CUYAHOGA BLVD</t>
   </si>
   <si>
     <t>13-057200</t>
   </si>
   <si>
     <t>13-060300</t>
   </si>
   <si>
     <t>MISHNE JOSIAH S</t>
   </si>
   <si>
-    <t>13-066300</t>
-[...7 lines deleted...]
-  <si>
     <t>13-084500</t>
   </si>
   <si>
     <t>SULLIVAN WILLIS K</t>
   </si>
   <si>
     <t>13-084600</t>
   </si>
   <si>
-    <t>13-085700</t>
-[...4 lines deleted...]
-  <si>
     <t>13-086900</t>
   </si>
   <si>
     <t>TARANTINO LOUIS M</t>
   </si>
   <si>
     <t>13-089400</t>
   </si>
   <si>
     <t>13-089600</t>
   </si>
   <si>
-    <t>13-090100</t>
-[...7 lines deleted...]
-  <si>
     <t>13-097204</t>
   </si>
   <si>
     <t>SANDRICK THOMAS EDWARD JR</t>
   </si>
   <si>
     <t>LORING AVE</t>
   </si>
   <si>
     <t>13-097205</t>
   </si>
   <si>
-    <t>13-097206</t>
-[...22 lines deleted...]
-  <si>
     <t>15-009550</t>
   </si>
   <si>
     <t>COLOMBI DAVID</t>
   </si>
   <si>
     <t>13396 GAR HWY</t>
   </si>
   <si>
     <t>15-027350</t>
   </si>
   <si>
     <t>ERNST JOSEPH TRUSTEE</t>
   </si>
   <si>
     <t>14281 ROCK CREEK RD</t>
   </si>
   <si>
     <t>15-050500</t>
   </si>
   <si>
     <t>OVERTON CONSTANCE R &amp; RANN JAMES L &amp; KATHARINE LYN TRUSTEE</t>
   </si>
   <si>
     <t>10198 CUTTS RD</t>
   </si>
   <si>
-    <t>15-060100</t>
-[...7 lines deleted...]
-  <si>
     <t>15-063303</t>
   </si>
   <si>
     <t>GASCOIGNE ELIZABETH D</t>
   </si>
   <si>
     <t>9280 KILE RD</t>
   </si>
   <si>
     <t>15-063304</t>
   </si>
   <si>
     <t>9300 KILE RD</t>
   </si>
   <si>
     <t>15-070210</t>
   </si>
   <si>
     <t>OLD STATE ROAD GARAGE LLC</t>
   </si>
   <si>
     <t>9792 OLD STATE RD</t>
   </si>
   <si>
-    <t>15-072400</t>
-[...7 lines deleted...]
-  <si>
     <t>15-088800</t>
   </si>
   <si>
     <t>COX CHARLES E</t>
   </si>
   <si>
     <t>9781 OLD STATE RD</t>
   </si>
   <si>
-    <t>15-093100</t>
-[...7 lines deleted...]
-  <si>
     <t>15-101709</t>
   </si>
   <si>
     <t>RULAND JOSHUA</t>
   </si>
   <si>
     <t>10275 SAWMILL DR</t>
   </si>
   <si>
-    <t>15-101754</t>
-[...16 lines deleted...]
-  <si>
     <t>15-101796</t>
   </si>
   <si>
     <t>WETZEL EUGENE &amp; NANCY</t>
   </si>
   <si>
     <t>13130 PEARL RD</t>
   </si>
   <si>
     <t>15-101803</t>
   </si>
   <si>
     <t>GRCAR FRANK</t>
   </si>
   <si>
     <t>13015 PEARL RD</t>
   </si>
   <si>
-    <t>15-101814</t>
-[...7 lines deleted...]
-  <si>
     <t>15-101918</t>
   </si>
   <si>
     <t>RANN JAMES L</t>
   </si>
   <si>
     <t>GAR HWY</t>
   </si>
   <si>
     <t>15-102148</t>
   </si>
   <si>
     <t>ADAMS JEFFRY T &amp; NANCY K</t>
   </si>
   <si>
     <t>8585 OLD STATE RD</t>
   </si>
   <si>
-    <t>15-102239</t>
-[...7 lines deleted...]
-  <si>
     <t>15-102278</t>
   </si>
   <si>
     <t>MCELHANEY JUSTIN D</t>
   </si>
   <si>
     <t>14120 GAR HWY</t>
   </si>
   <si>
-    <t>15-102371</t>
-[...25 lines deleted...]
-  <si>
     <t>21-060000</t>
   </si>
   <si>
     <t>HARRISON ESTHER LEE &amp; DANE LUIS</t>
   </si>
   <si>
     <t>PARKWAY RD</t>
   </si>
   <si>
     <t>21-060200</t>
   </si>
   <si>
     <t>21-060300</t>
   </si>
   <si>
     <t>21-092400</t>
   </si>
   <si>
     <t>FINLEY ALLEN K III</t>
   </si>
   <si>
-    <t>21-104850</t>
-[...7 lines deleted...]
-  <si>
     <t>21-113470</t>
   </si>
   <si>
     <t>SMITH JACK A JR</t>
   </si>
   <si>
     <t>10595 MAYFIELD RD</t>
   </si>
   <si>
     <t>21-125601</t>
   </si>
   <si>
     <t>PARKER EARL J &amp; RICHARD E</t>
   </si>
   <si>
     <t>CARROLL DR</t>
   </si>
   <si>
     <t>21-143500</t>
   </si>
   <si>
     <t>MUELLER NICHOLAS</t>
   </si>
   <si>
     <t>12366 FOWLERS MILL RD</t>
@@ -4603,107 +3235,71 @@
   <si>
     <t>21-145000</t>
   </si>
   <si>
     <t>BOWER DAVID</t>
   </si>
   <si>
     <t>12771 RAVENNA RD</t>
   </si>
   <si>
     <t>21-145100</t>
   </si>
   <si>
     <t>RAVENNA RD</t>
   </si>
   <si>
     <t>21-147500</t>
   </si>
   <si>
     <t>SIDLO ELIZABETH E</t>
   </si>
   <si>
     <t>11719 LAKE RD</t>
   </si>
   <si>
-    <t>21-149100</t>
-[...7 lines deleted...]
-  <si>
     <t>21-163000</t>
   </si>
   <si>
     <t>DUFFY JAMIE L</t>
   </si>
   <si>
     <t>BASSWOOD RD</t>
   </si>
   <si>
     <t>21-163200</t>
   </si>
   <si>
     <t>21-165800</t>
   </si>
   <si>
     <t>WORTHINGTON WHITE DAVID P &amp; SANIEH A</t>
   </si>
   <si>
     <t>21-166000</t>
   </si>
   <si>
-    <t>21-171500</t>
-[...25 lines deleted...]
-  <si>
     <t>21-177030</t>
   </si>
   <si>
     <t>PERFETTO JOSEPH A &amp; KATHRYN L</t>
   </si>
   <si>
     <t>11610 BLUE HERON TRL</t>
   </si>
   <si>
     <t>21-177061</t>
   </si>
   <si>
     <t>JULIE DR</t>
   </si>
   <si>
     <t>21-177078</t>
   </si>
   <si>
     <t>MILLER PAUL W &amp; BONNIE</t>
   </si>
   <si>
     <t>12070 QUARTERMANE CIR</t>
   </si>
   <si>
     <t>01-007900</t>
@@ -4729,713 +3325,566 @@
   <si>
     <t>01-014000</t>
   </si>
   <si>
     <t>RT 44 PROPERTIES</t>
   </si>
   <si>
     <t>01-024600</t>
   </si>
   <si>
     <t>WAYNE ERIC M</t>
   </si>
   <si>
     <t>16401 VALLEY RD</t>
   </si>
   <si>
     <t>01-025820</t>
   </si>
   <si>
     <t>WOODLAND BRIGID</t>
   </si>
   <si>
     <t>9771 WASHINGTON ST</t>
   </si>
   <si>
-    <t>01-027400</t>
-[...7 lines deleted...]
-  <si>
     <t>01-033200</t>
   </si>
   <si>
     <t>DRCAR MICHAEL J</t>
   </si>
   <si>
     <t>16615 VALLEY RD</t>
   </si>
   <si>
     <t>01-034600</t>
   </si>
   <si>
     <t>WALLACE THOMAS B III</t>
   </si>
   <si>
     <t>18686 JACKSON DR</t>
   </si>
   <si>
     <t>01-052100</t>
   </si>
   <si>
     <t>ONDERCIN AMY C</t>
   </si>
   <si>
     <t>10701 WASHINGTON ST</t>
   </si>
   <si>
     <t>01-066710</t>
   </si>
   <si>
     <t>IPLANEGROUP AGENT &amp; IPLANE FOR CUSTODIAN FBO &amp; DAWN CLEMENS TTEE FAMILY HOMES II &amp; DAWN CLEMENS TTEE</t>
   </si>
   <si>
     <t>9709 CLEVELAND DR</t>
   </si>
   <si>
-    <t>01-074200</t>
-[...16 lines deleted...]
-  <si>
     <t>01-075500</t>
   </si>
   <si>
     <t>CASTOR SCOTT M</t>
   </si>
   <si>
     <t>SUNSET DR</t>
   </si>
   <si>
     <t>01-077150</t>
   </si>
   <si>
     <t>PALCHESKO ROBERT &amp; BETTY L</t>
   </si>
   <si>
     <t>17315 CREIGHTON DR</t>
   </si>
   <si>
     <t>01-086600</t>
   </si>
   <si>
     <t>FIRST COMMONWEALTH BANK</t>
   </si>
   <si>
     <t>18535 QUINN RD</t>
   </si>
   <si>
-    <t>01-091350</t>
-[...13 lines deleted...]
-  <si>
     <t>01-117357</t>
   </si>
   <si>
     <t>ARGO JASON R &amp; HEATHER L</t>
   </si>
   <si>
     <t>18730 MUNN RD</t>
   </si>
   <si>
     <t>01-117445</t>
   </si>
   <si>
     <t>GRAVATT MATTHEW A &amp; COWHARD MEGAN T</t>
   </si>
   <si>
     <t>BAINBRIDGE RD</t>
   </si>
   <si>
-    <t>01-118304</t>
-[...7 lines deleted...]
-  <si>
     <t>01-118320</t>
   </si>
   <si>
     <t>CRISPEN CRIS &amp; GORDON TIFFANY</t>
   </si>
   <si>
     <t>WOOD ACRE TRL</t>
   </si>
   <si>
     <t>01-118382</t>
   </si>
   <si>
     <t>ZANNELLA KAREN L</t>
   </si>
   <si>
     <t>16585 MUNN RD</t>
   </si>
   <si>
     <t>01-118418</t>
   </si>
   <si>
     <t>SOLARIS LAND CORP</t>
   </si>
   <si>
     <t>ORANGE LN</t>
   </si>
   <si>
     <t>01-118508</t>
   </si>
   <si>
     <t>PULTE HOMES OF OHIO CORPORATION</t>
   </si>
   <si>
     <t>BAYBROOK LN</t>
   </si>
   <si>
-    <t>01-118686</t>
-[...11 lines deleted...]
-    <t>BROWN JOYCE A TOD</t>
+    <t>02-003670</t>
+  </si>
+  <si>
+    <t>MORALES JASON</t>
+  </si>
+  <si>
+    <t>16688 AKRON ST</t>
+  </si>
+  <si>
+    <t>02-003680</t>
+  </si>
+  <si>
+    <t>AKRON ST</t>
+  </si>
+  <si>
+    <t>02-005200</t>
+  </si>
+  <si>
+    <t>DAVIDSON J C &amp; ALEXANDER L B &amp; MAREUS &amp; SMITH</t>
+  </si>
+  <si>
+    <t>MEDINA ST</t>
+  </si>
+  <si>
+    <t>02-005300</t>
+  </si>
+  <si>
+    <t>02-005400</t>
+  </si>
+  <si>
+    <t>02-005500</t>
+  </si>
+  <si>
+    <t>ALEXANDER VELMA</t>
+  </si>
+  <si>
+    <t>ELYRIA ST</t>
+  </si>
+  <si>
+    <t>02-005600</t>
+  </si>
+  <si>
+    <t>02-008500</t>
+  </si>
+  <si>
+    <t>AMEEN CROSBY</t>
+  </si>
+  <si>
+    <t>LORAIN ST</t>
+  </si>
+  <si>
+    <t>02-008600</t>
+  </si>
+  <si>
+    <t>02-008700</t>
+  </si>
+  <si>
+    <t>16796 LORAIN ST</t>
+  </si>
+  <si>
+    <t>02-008800</t>
+  </si>
+  <si>
+    <t>02-008900</t>
+  </si>
+  <si>
+    <t>KENT ST</t>
+  </si>
+  <si>
+    <t>02-009000</t>
+  </si>
+  <si>
+    <t>02-009100</t>
+  </si>
+  <si>
+    <t>02-009200</t>
+  </si>
+  <si>
+    <t>02-009300</t>
+  </si>
+  <si>
+    <t>02-009400</t>
+  </si>
+  <si>
+    <t>02-009500</t>
+  </si>
+  <si>
+    <t>02-009600</t>
+  </si>
+  <si>
+    <t>02-009700</t>
+  </si>
+  <si>
+    <t>AMEEN CROSBY T</t>
+  </si>
+  <si>
+    <t>02-009800</t>
+  </si>
+  <si>
+    <t>02-009900</t>
+  </si>
+  <si>
+    <t>02-010000</t>
+  </si>
+  <si>
+    <t>02-011600</t>
+  </si>
+  <si>
+    <t>FRENCH WILLIAM JR &amp; LINDA K</t>
+  </si>
+  <si>
+    <t>HURON ST</t>
+  </si>
+  <si>
+    <t>02-028100</t>
+  </si>
+  <si>
+    <t>BENYOUN HOWARD JR TRUSTEE</t>
+  </si>
+  <si>
+    <t>BEDFORD ST</t>
+  </si>
+  <si>
+    <t>02-029700</t>
+  </si>
+  <si>
+    <t>BEYER SHAN P</t>
+  </si>
+  <si>
+    <t>9551 WASHINGTON ST</t>
+  </si>
+  <si>
+    <t>02-030750</t>
+  </si>
+  <si>
+    <t>BURKE GEORGE</t>
+  </si>
+  <si>
+    <t>16771 KENT ST</t>
+  </si>
+  <si>
+    <t>02-031100</t>
+  </si>
+  <si>
+    <t>BLANKS ROBERT E &amp; THOMAS BLANKS ANNIE</t>
+  </si>
+  <si>
+    <t>8830 CRACKEL RD</t>
+  </si>
+  <si>
+    <t>02-033000</t>
+  </si>
+  <si>
+    <t>PEMBERTON DON ROBERT &amp; CARL MICHAEL &amp; JAMES DAVID</t>
+  </si>
+  <si>
+    <t>18771 ELMWOOD LN</t>
+  </si>
+  <si>
+    <t>02-039200</t>
+  </si>
+  <si>
+    <t>BROWN DOLORES L FITZGERALD</t>
+  </si>
+  <si>
+    <t>WOODLAND AVE</t>
+  </si>
+  <si>
+    <t>02-039300</t>
+  </si>
+  <si>
+    <t>16720 KENT ST</t>
+  </si>
+  <si>
+    <t>02-045600</t>
+  </si>
+  <si>
+    <t>WALKER RONALD &amp; HELYNE &amp; EUNEATA HELYNE &amp; KAILA L &amp; BURGE CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>02-045700</t>
+  </si>
+  <si>
+    <t>02-045800</t>
+  </si>
+  <si>
+    <t>02-046400</t>
+  </si>
+  <si>
+    <t>ABDULLAH HARSON &amp; LEANN</t>
+  </si>
+  <si>
+    <t>RAILROAD PL</t>
+  </si>
+  <si>
+    <t>02-046500</t>
+  </si>
+  <si>
+    <t>02-053900</t>
+  </si>
+  <si>
+    <t>LAYTON DAN TRUSTEE</t>
+  </si>
+  <si>
+    <t>02-054000</t>
+  </si>
+  <si>
+    <t>16757 LORAIN ST</t>
+  </si>
+  <si>
+    <t>02-057500</t>
+  </si>
+  <si>
+    <t>ABDULLAH HARSON</t>
+  </si>
+  <si>
+    <t>02-057600</t>
+  </si>
+  <si>
+    <t>ABDULLAH HARSON JR &amp; LEANN</t>
+  </si>
+  <si>
+    <t>02-058604</t>
+  </si>
+  <si>
+    <t>FITZGERALD DOLORES F TOD</t>
+  </si>
+  <si>
+    <t>16691 CANTON ST</t>
+  </si>
+  <si>
+    <t>02-060500</t>
+  </si>
+  <si>
+    <t>02-060600</t>
+  </si>
+  <si>
+    <t>02-060700</t>
+  </si>
+  <si>
+    <t>02-060800</t>
+  </si>
+  <si>
+    <t>02-066700</t>
+  </si>
+  <si>
+    <t>EDWARDS ALVIN C &amp; LUSTER JAMES L</t>
+  </si>
+  <si>
+    <t>02-066800</t>
+  </si>
+  <si>
+    <t>02-071000</t>
+  </si>
+  <si>
+    <t>MB3 GROUP LLC</t>
+  </si>
+  <si>
+    <t>02-071100</t>
+  </si>
+  <si>
+    <t>02-071200</t>
+  </si>
+  <si>
+    <t>16713 LORAIN ST</t>
+  </si>
+  <si>
+    <t>02-071300</t>
+  </si>
+  <si>
+    <t>02-071700</t>
+  </si>
+  <si>
+    <t>02-071900</t>
+  </si>
+  <si>
+    <t>16718 KENT ST</t>
+  </si>
+  <si>
+    <t>02-072200</t>
+  </si>
+  <si>
+    <t>02-081200</t>
+  </si>
+  <si>
+    <t>CROSS SAM</t>
+  </si>
+  <si>
+    <t>ROCKER AVE</t>
+  </si>
+  <si>
+    <t>02-081300</t>
+  </si>
+  <si>
+    <t>02-082900</t>
+  </si>
+  <si>
+    <t>LM GROUP</t>
+  </si>
+  <si>
+    <t>02-088200</t>
+  </si>
+  <si>
+    <t>DUNCAN IRENATA S &amp; DUNCAN WRIGHT JAQUETTA &amp; DAVID &amp; LATOYA</t>
+  </si>
+  <si>
+    <t>GENEVA ST</t>
+  </si>
+  <si>
+    <t>02-088300</t>
+  </si>
+  <si>
+    <t>02-088400</t>
+  </si>
+  <si>
+    <t>02-091000</t>
+  </si>
+  <si>
+    <t>ELSTON EUGENE</t>
+  </si>
+  <si>
+    <t>02-091100</t>
+  </si>
+  <si>
+    <t>02-101300</t>
+  </si>
+  <si>
+    <t>02-101400</t>
+  </si>
+  <si>
+    <t>02-101600</t>
+  </si>
+  <si>
+    <t>BRINKMANN THOMAS R DEBRA R</t>
+  </si>
+  <si>
+    <t>KENSTON LAKE DR</t>
+  </si>
+  <si>
+    <t>02-107643</t>
+  </si>
+  <si>
+    <t>LEVINE GARY H &amp; JESSICA J</t>
+  </si>
+  <si>
+    <t>9119 LAKE IN THE WOODS TRL</t>
+  </si>
+  <si>
+    <t>02-121300</t>
+  </si>
+  <si>
+    <t>FRANK AARON</t>
   </si>
   <si>
     <t>FINDLAY ST</t>
   </si>
   <si>
-    <t>02-000800</t>
-[...424 lines deleted...]
-  <si>
     <t>02-121400</t>
   </si>
   <si>
     <t>02-126800</t>
   </si>
   <si>
     <t>FURGUSON ELVEN &amp; RUBY LEE</t>
   </si>
   <si>
     <t>CANTON ST</t>
   </si>
   <si>
     <t>02-126900</t>
   </si>
   <si>
     <t>02-128300</t>
   </si>
   <si>
     <t>MARLOWE MINNIE L &amp; FREDDY</t>
   </si>
   <si>
     <t>02-128400</t>
   </si>
   <si>
     <t>02-128500</t>
   </si>
   <si>
     <t>02-128600</t>
   </si>
   <si>
     <t>7223 WOODLAND AVE</t>
   </si>
   <si>
     <t>02-128700</t>
   </si>
   <si>
     <t>02-128800</t>
   </si>
   <si>
     <t>02-128900</t>
   </si>
   <si>
-    <t>02-132780</t>
-[...7 lines deleted...]
-  <si>
     <t>02-133200</t>
   </si>
   <si>
     <t>02-133300</t>
   </si>
   <si>
     <t>02-134700</t>
   </si>
   <si>
     <t>MAXTON REGINALD</t>
   </si>
   <si>
     <t>02-134800</t>
   </si>
   <si>
     <t>02-139700</t>
   </si>
   <si>
     <t>02-141400</t>
   </si>
   <si>
     <t>GRIMMETT ARCHIE JR</t>
   </si>
   <si>
     <t>02-141500</t>
@@ -5461,1046 +3910,878 @@
   <si>
     <t>02-143681</t>
   </si>
   <si>
     <t>DAVIS EVERETT &amp; DEBRA</t>
   </si>
   <si>
     <t>16700 HURON ST</t>
   </si>
   <si>
     <t>02-146400</t>
   </si>
   <si>
     <t>LM GROUP LLC</t>
   </si>
   <si>
     <t>02-146500</t>
   </si>
   <si>
     <t>02-146600</t>
   </si>
   <si>
     <t>02-146700</t>
   </si>
   <si>
-    <t>02-152400</t>
+    <t>02-151800</t>
+  </si>
+  <si>
+    <t>COOPER VERNA</t>
+  </si>
+  <si>
+    <t>16685 KENT ST</t>
+  </si>
+  <si>
+    <t>02-152800</t>
+  </si>
+  <si>
+    <t>HARRIS KENNETH</t>
+  </si>
+  <si>
+    <t>02-152900</t>
+  </si>
+  <si>
+    <t>02-153000</t>
+  </si>
+  <si>
+    <t>02-153100</t>
+  </si>
+  <si>
+    <t>02-153200</t>
+  </si>
+  <si>
+    <t>02-153300</t>
+  </si>
+  <si>
+    <t>02-158400</t>
+  </si>
+  <si>
+    <t>HEDGES JOHN R</t>
+  </si>
+  <si>
+    <t>SUMMIT ST</t>
+  </si>
+  <si>
+    <t>02-182600</t>
+  </si>
+  <si>
+    <t>JOHNSON MARJORIE</t>
+  </si>
+  <si>
+    <t>02-182700</t>
+  </si>
+  <si>
+    <t>02-182800</t>
+  </si>
+  <si>
+    <t>02-183040</t>
+  </si>
+  <si>
+    <t>MELIN ERIC GEORGE</t>
+  </si>
+  <si>
+    <t>02-183050</t>
+  </si>
+  <si>
+    <t>02-183060</t>
+  </si>
+  <si>
+    <t>02-188500</t>
+  </si>
+  <si>
+    <t>KOLENIC JEFFREY A</t>
+  </si>
+  <si>
+    <t>ELLIOTT DR</t>
+  </si>
+  <si>
+    <t>02-190200</t>
+  </si>
+  <si>
+    <t>LYNCH ALFREIDA A</t>
+  </si>
+  <si>
+    <t>02-190300</t>
+  </si>
+  <si>
+    <t>02-190500</t>
+  </si>
+  <si>
+    <t>KAPLAN MYRON I TOD</t>
+  </si>
+  <si>
+    <t>17157 EAST VIEW DR</t>
+  </si>
+  <si>
+    <t>02-190700</t>
+  </si>
+  <si>
+    <t>EAST VIEW DR</t>
+  </si>
+  <si>
+    <t>02-193700</t>
+  </si>
+  <si>
+    <t>02-194100</t>
+  </si>
+  <si>
+    <t>OYSTER ANEGADA CAPITAL LLC</t>
+  </si>
+  <si>
+    <t>7196 WOODLAND AVE</t>
+  </si>
+  <si>
+    <t>02-199600</t>
+  </si>
+  <si>
+    <t>16815ADJS LLC</t>
+  </si>
+  <si>
+    <t>16815 PARK CIRCLE DR</t>
+  </si>
+  <si>
+    <t>02-202100</t>
+  </si>
+  <si>
+    <t>SAKACH FRANCES</t>
+  </si>
+  <si>
+    <t>17821 KENSTON LAKE DR</t>
+  </si>
+  <si>
+    <t>02-214900</t>
+  </si>
+  <si>
+    <t>SHAW CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>18069 KENSTON LAKE DR</t>
+  </si>
+  <si>
+    <t>02-219800</t>
+  </si>
+  <si>
+    <t>LIPFORD ISAAC</t>
+  </si>
+  <si>
+    <t>02-219900</t>
+  </si>
+  <si>
+    <t>02-220000</t>
+  </si>
+  <si>
+    <t>02-220100</t>
+  </si>
+  <si>
+    <t>02-220200</t>
+  </si>
+  <si>
+    <t>02-224510</t>
+  </si>
+  <si>
+    <t>LOVETT VERONICA &amp; MITCHELL MYRON</t>
   </si>
   <si>
     <t>DAYTON ST</t>
   </si>
   <si>
-    <t>02-152800</t>
-[...41 lines deleted...]
-    <t>HORVATH MARY</t>
+    <t>02-224520</t>
+  </si>
+  <si>
+    <t>02-224530</t>
+  </si>
+  <si>
+    <t>02-224540</t>
+  </si>
+  <si>
+    <t>02-224550</t>
+  </si>
+  <si>
+    <t>02-224560</t>
+  </si>
+  <si>
+    <t>02-225800</t>
+  </si>
+  <si>
+    <t>LUMPKIN HEZEKIAH &amp; COREBS</t>
+  </si>
+  <si>
+    <t>02-225900</t>
+  </si>
+  <si>
+    <t>02-226000</t>
+  </si>
+  <si>
+    <t>LUMPKIN HEZEKIAH &amp; COREBA</t>
+  </si>
+  <si>
+    <t>02-226100</t>
+  </si>
+  <si>
+    <t>02-226200</t>
+  </si>
+  <si>
+    <t>02-226300</t>
+  </si>
+  <si>
+    <t>02-226400</t>
+  </si>
+  <si>
+    <t>02-226500</t>
+  </si>
+  <si>
+    <t>02-227600</t>
+  </si>
+  <si>
+    <t>LYNCH ALFRIEDA</t>
+  </si>
+  <si>
+    <t>02-227700</t>
+  </si>
+  <si>
+    <t>02-227800</t>
+  </si>
+  <si>
+    <t>02-227900</t>
+  </si>
+  <si>
+    <t>02-228000</t>
+  </si>
+  <si>
+    <t>02-228100</t>
+  </si>
+  <si>
+    <t>02-228200</t>
+  </si>
+  <si>
+    <t>02-228500</t>
+  </si>
+  <si>
+    <t>02-228600</t>
+  </si>
+  <si>
+    <t>02-228700</t>
+  </si>
+  <si>
+    <t>02-229900</t>
+  </si>
+  <si>
+    <t>02-230000</t>
+  </si>
+  <si>
+    <t>02-230100</t>
+  </si>
+  <si>
+    <t>02-235700</t>
+  </si>
+  <si>
+    <t>02-235800</t>
+  </si>
+  <si>
+    <t>02-235900</t>
+  </si>
+  <si>
+    <t>02-236000</t>
+  </si>
+  <si>
+    <t>02-254600</t>
+  </si>
+  <si>
+    <t>02-254700</t>
+  </si>
+  <si>
+    <t>02-254800</t>
+  </si>
+  <si>
+    <t>02-256700</t>
+  </si>
+  <si>
+    <t>02-256800</t>
+  </si>
+  <si>
+    <t>02-263200</t>
+  </si>
+  <si>
+    <t>NEWBERRY RUFUS</t>
+  </si>
+  <si>
+    <t>02-263300</t>
+  </si>
+  <si>
+    <t>02-263400</t>
+  </si>
+  <si>
+    <t>02-263500</t>
+  </si>
+  <si>
+    <t>02-263600</t>
+  </si>
+  <si>
+    <t>02-263700</t>
+  </si>
+  <si>
+    <t>02-285600</t>
+  </si>
+  <si>
+    <t>MCCOY BARBARA &amp; LATOYA HATCHER ETAL</t>
+  </si>
+  <si>
+    <t>02-285700</t>
+  </si>
+  <si>
+    <t>02-288900</t>
+  </si>
+  <si>
+    <t>MC LARRY LISA G</t>
+  </si>
+  <si>
+    <t>02-289000</t>
+  </si>
+  <si>
+    <t>02-295000</t>
+  </si>
+  <si>
+    <t>PUGH RUBY M</t>
+  </si>
+  <si>
+    <t>8590 BEACON HILL DR</t>
+  </si>
+  <si>
+    <t>02-299372</t>
+  </si>
+  <si>
+    <t>EDRINGTON ALBERT H &amp; GLENDA W EDRINGTON</t>
+  </si>
+  <si>
+    <t>02-299500</t>
+  </si>
+  <si>
+    <t>GLEINE ANGELA M</t>
+  </si>
+  <si>
+    <t>17352 SUGAR HILL TRL</t>
+  </si>
+  <si>
+    <t>02-301100</t>
+  </si>
+  <si>
+    <t>MACK TERAY &amp; HIGHTOWER LA STACIA</t>
+  </si>
+  <si>
+    <t>02-301200</t>
+  </si>
+  <si>
+    <t>02-301300</t>
+  </si>
+  <si>
+    <t>16750 AKRON ST</t>
+  </si>
+  <si>
+    <t>02-301400</t>
+  </si>
+  <si>
+    <t>02-301500</t>
+  </si>
+  <si>
+    <t>02-301900</t>
+  </si>
+  <si>
+    <t>ROACH DOROTHY L</t>
+  </si>
+  <si>
+    <t>S MILLBROOK DR</t>
+  </si>
+  <si>
+    <t>02-307480</t>
+  </si>
+  <si>
+    <t>HAINES THOMAS J</t>
+  </si>
+  <si>
+    <t>8120 STONEY BROOK DR</t>
+  </si>
+  <si>
+    <t>02-308200</t>
+  </si>
+  <si>
+    <t>ROSS BROMMETT</t>
+  </si>
+  <si>
+    <t>02-308300</t>
+  </si>
+  <si>
+    <t>02-318600</t>
+  </si>
+  <si>
+    <t>SAPP JOHNIE J JR</t>
+  </si>
+  <si>
+    <t>02-318700</t>
+  </si>
+  <si>
+    <t>02-319300</t>
+  </si>
+  <si>
+    <t>FROMSON CARRIE &amp; DANIEL</t>
+  </si>
+  <si>
+    <t>17810 KINGSWOOD DR</t>
+  </si>
+  <si>
+    <t>02-326800</t>
+  </si>
+  <si>
+    <t>SHAVER DALE DAVID &amp; MARTIN LORI ANN</t>
+  </si>
+  <si>
+    <t>8722 S SPRING VALLEY PARK DR</t>
+  </si>
+  <si>
+    <t>02-328770</t>
+  </si>
+  <si>
+    <t>OLIVERI LAWRENCE J &amp; PATRICIA A</t>
+  </si>
+  <si>
+    <t>17990 CHILLICOTHE RD</t>
+  </si>
+  <si>
+    <t>02-332800</t>
+  </si>
+  <si>
+    <t>02-332900</t>
+  </si>
+  <si>
+    <t>02-333850</t>
+  </si>
+  <si>
+    <t>DUTTON DIANA L B</t>
+  </si>
+  <si>
+    <t>7550 CHAGRIN RD</t>
+  </si>
+  <si>
+    <t>02-338400</t>
+  </si>
+  <si>
+    <t>02-338500</t>
+  </si>
+  <si>
+    <t>MCCOY BARBARA BARBARA &amp; HATCHER LATOYA ETAL</t>
+  </si>
+  <si>
+    <t>02-338600</t>
+  </si>
+  <si>
+    <t>02-338700</t>
+  </si>
+  <si>
+    <t>02-338800</t>
+  </si>
+  <si>
+    <t>02-340300</t>
+  </si>
+  <si>
+    <t>SPEARS RICHARD</t>
+  </si>
+  <si>
+    <t>02-340400</t>
+  </si>
+  <si>
+    <t>02-340500</t>
+  </si>
+  <si>
+    <t>02-340600</t>
+  </si>
+  <si>
+    <t>02-340700</t>
+  </si>
+  <si>
+    <t>02-350900</t>
+  </si>
+  <si>
+    <t>WALDEN DEVELOPMENT GROUP LLC</t>
+  </si>
+  <si>
+    <t>02-355700</t>
+  </si>
+  <si>
+    <t>STUBBS MELVIN</t>
+  </si>
+  <si>
+    <t>02-355800</t>
+  </si>
+  <si>
+    <t>02-355900</t>
+  </si>
+  <si>
+    <t>02-367800</t>
+  </si>
+  <si>
+    <t>02-367900</t>
+  </si>
+  <si>
+    <t>02-368000</t>
+  </si>
+  <si>
+    <t>02-368100</t>
+  </si>
+  <si>
+    <t>02-368200</t>
+  </si>
+  <si>
+    <t>02-368300</t>
+  </si>
+  <si>
+    <t>02-371780</t>
+  </si>
+  <si>
+    <t>BRUNER NORAH KATE</t>
+  </si>
+  <si>
+    <t>8211 WESTHILL DR</t>
+  </si>
+  <si>
+    <t>02-375200</t>
+  </si>
+  <si>
+    <t>02-375400</t>
+  </si>
+  <si>
+    <t>02-382300</t>
+  </si>
+  <si>
+    <t>BASEL CRYSTAL L</t>
+  </si>
+  <si>
+    <t>19108 HASKINS RD</t>
+  </si>
+  <si>
+    <t>02-383000</t>
+  </si>
+  <si>
+    <t>WALLACE NICOLE</t>
+  </si>
+  <si>
+    <t>9495 STAFFORD RD</t>
+  </si>
+  <si>
+    <t>02-384000</t>
+  </si>
+  <si>
+    <t>WALKER TIFFANY M &amp; JAMES V &amp; VAUGHN L &amp; JAIMIE V T</t>
+  </si>
+  <si>
+    <t>02-384100</t>
+  </si>
+  <si>
+    <t>02-384200</t>
+  </si>
+  <si>
+    <t>02-384300</t>
+  </si>
+  <si>
+    <t>02-384400</t>
+  </si>
+  <si>
+    <t>02-386711</t>
+  </si>
+  <si>
+    <t>POLEWCHAK LAWRENCE J</t>
+  </si>
+  <si>
+    <t>02-386712</t>
+  </si>
+  <si>
+    <t>16672 CANTON ST</t>
+  </si>
+  <si>
+    <t>02-387700</t>
+  </si>
+  <si>
+    <t>WATSON DOROTHY A</t>
+  </si>
+  <si>
+    <t>02-387800</t>
+  </si>
+  <si>
+    <t>SFR3 AIC LLC</t>
+  </si>
+  <si>
+    <t>02-387900</t>
+  </si>
+  <si>
+    <t>02-388000</t>
+  </si>
+  <si>
+    <t>02-390600</t>
+  </si>
+  <si>
+    <t>02-390700</t>
+  </si>
+  <si>
+    <t>02-402720</t>
+  </si>
+  <si>
+    <t>WILLIAMS CLARA</t>
+  </si>
+  <si>
+    <t>02-402730</t>
+  </si>
+  <si>
+    <t>02-403100</t>
+  </si>
+  <si>
+    <t>02-403200</t>
+  </si>
+  <si>
+    <t>02-403300</t>
+  </si>
+  <si>
+    <t>02-403400</t>
+  </si>
+  <si>
+    <t>02-403500</t>
+  </si>
+  <si>
+    <t>02-403600</t>
+  </si>
+  <si>
+    <t>02-404000</t>
+  </si>
+  <si>
+    <t>02-409500</t>
+  </si>
+  <si>
+    <t>ADAMS JAMES</t>
+  </si>
+  <si>
+    <t>02-409600</t>
+  </si>
+  <si>
+    <t>BLOXSON CHRISTINA R</t>
+  </si>
+  <si>
+    <t>02-414500</t>
+  </si>
+  <si>
+    <t>SAWCHIK JAMES M CAROL RAND</t>
+  </si>
+  <si>
+    <t>18826 RIVERVIEW DR</t>
+  </si>
+  <si>
+    <t>02-419533</t>
+  </si>
+  <si>
+    <t>ORBEN CYNTHIA A &amp; ROBERT J</t>
+  </si>
+  <si>
+    <t>7255 COUNTRY LN</t>
+  </si>
+  <si>
+    <t>02-419568</t>
+  </si>
+  <si>
+    <t>FRISA LYNDA</t>
+  </si>
+  <si>
+    <t>17644 NORTHAMPTON CT</t>
+  </si>
+  <si>
+    <t>02-419770</t>
+  </si>
+  <si>
+    <t>ORBEN ROBERT &amp; CYNTHIA</t>
+  </si>
+  <si>
+    <t>COUNTRY LN</t>
+  </si>
+  <si>
+    <t>02-420201</t>
+  </si>
+  <si>
+    <t>SINCLAIR MATTHEW C</t>
+  </si>
+  <si>
+    <t>LUCERNE DR</t>
+  </si>
+  <si>
+    <t>02-420204</t>
+  </si>
+  <si>
+    <t>BRIGGS MARY A</t>
+  </si>
+  <si>
+    <t>GEAUGA LAKE RD</t>
+  </si>
+  <si>
+    <t>02-420356</t>
+  </si>
+  <si>
+    <t>02-420357</t>
+  </si>
+  <si>
+    <t>LEWIS ARCHIBALD</t>
+  </si>
+  <si>
+    <t>02-420362</t>
+  </si>
+  <si>
+    <t>BECKSMAD ASSOCIATES</t>
+  </si>
+  <si>
+    <t>02-420365</t>
+  </si>
+  <si>
+    <t>E BROADWAY</t>
+  </si>
+  <si>
+    <t>02-420368</t>
+  </si>
+  <si>
+    <t>02-420369</t>
+  </si>
+  <si>
+    <t>02-420666</t>
+  </si>
+  <si>
+    <t>SNAVELY DEVELOPMENT COMPANY AN OHIO CORP</t>
+  </si>
+  <si>
+    <t>FLINTLOCK RDG</t>
+  </si>
+  <si>
+    <t>02-420714</t>
+  </si>
+  <si>
+    <t>HERALD BUILDING INC THE</t>
+  </si>
+  <si>
+    <t>CHAGRIN RD</t>
+  </si>
+  <si>
+    <t>02-420778</t>
+  </si>
+  <si>
+    <t>ALLEN VALERIE &amp; BISHOP DERRICK</t>
+  </si>
+  <si>
+    <t>02-420779</t>
+  </si>
+  <si>
+    <t>02-420844</t>
+  </si>
+  <si>
+    <t>02-420918</t>
+  </si>
+  <si>
+    <t>LYNCH JAMES R JR &amp; JULIE K</t>
+  </si>
+  <si>
+    <t>17390 LOOKOUT DR</t>
+  </si>
+  <si>
+    <t>02-420986</t>
+  </si>
+  <si>
+    <t>WOODSEDGE LLC</t>
+  </si>
+  <si>
+    <t>02-421007</t>
+  </si>
+  <si>
+    <t>LAWERENCE BRETT M</t>
+  </si>
+  <si>
+    <t>7180 BRIGHTON PARK CT</t>
+  </si>
+  <si>
+    <t>02-421255</t>
+  </si>
+  <si>
+    <t>MURPHY JOSEPH P &amp; ROLENE</t>
   </si>
   <si>
     <t>SNYDER RD</t>
   </si>
   <si>
-    <t>02-182600</t>
-[...868 lines deleted...]
-  <si>
     <t>02-421559</t>
   </si>
   <si>
     <t>SONGYARD FARMS LLC</t>
   </si>
   <si>
     <t>18860 CHILLICOTHE RD</t>
   </si>
   <si>
     <t>02-704500</t>
   </si>
   <si>
     <t>CHURCH OF GOD THE ORIGINAL SANCTIFIES</t>
   </si>
   <si>
-    <t>00046</t>
-[...2 lines deleted...]
-    <t>SULLIVAN NANCY &amp; HUGH WROS</t>
+    <t>00158</t>
+  </si>
+  <si>
+    <t>DECKER PAUL H</t>
   </si>
   <si>
     <t>2807 - WEST GEAUGA LSD</t>
   </si>
   <si>
-    <t>8701 MAYFIELD RD LOT 121</t>
-[...7 lines deleted...]
-  <si>
     <t>8701 MAYFIELD RD LOT 122</t>
   </si>
   <si>
     <t>01354</t>
   </si>
   <si>
     <t>RANDOU JR BRUCE A</t>
   </si>
   <si>
     <t>8701 MAYFIELD RD LOT 190</t>
   </si>
   <si>
     <t>01861</t>
   </si>
   <si>
     <t>CUMMINS CHRISTOPHER</t>
   </si>
   <si>
     <t>8701 MAYFIELD RD LOT 191</t>
   </si>
   <si>
-    <t>11-003600</t>
-[...16 lines deleted...]
-  <si>
     <t>11-042800</t>
   </si>
   <si>
     <t>BROWN WILLIAM C</t>
   </si>
   <si>
     <t>12575 HOVEY DR</t>
   </si>
   <si>
     <t>11-054700</t>
   </si>
   <si>
     <t>CHENOWITH JAMES R</t>
   </si>
   <si>
     <t>9635 KIM DR</t>
   </si>
   <si>
     <t>11-054800</t>
   </si>
   <si>
     <t>KIM DR</t>
   </si>
   <si>
     <t>11-061790</t>
@@ -6511,254 +4792,182 @@
   <si>
     <t>13030 SPERRY RD</t>
   </si>
   <si>
     <t>11-067850</t>
   </si>
   <si>
     <t>PAZ JAVIER O HUERTAS &amp; HUERTAS JASMINE M</t>
   </si>
   <si>
     <t>CHAPIN ST</t>
   </si>
   <si>
     <t>11-067870</t>
   </si>
   <si>
     <t>11-067900</t>
   </si>
   <si>
     <t>JACK DONALD &amp; NANCY CO TRUSTEES</t>
   </si>
   <si>
     <t>12383 CHILLICOTHE RD</t>
   </si>
   <si>
-    <t>11-077000</t>
-[...7 lines deleted...]
-  <si>
     <t>11-098200</t>
   </si>
   <si>
     <t>FINIZIA ANTHONAY S &amp; SUNDAY THERESE A</t>
   </si>
   <si>
     <t>13032 DOROTHY RD</t>
   </si>
   <si>
-    <t>11-100600</t>
-[...7 lines deleted...]
-  <si>
     <t>11-106601</t>
   </si>
   <si>
     <t>AUSTIN JAMES B &amp; KAREN N M</t>
   </si>
   <si>
     <t>KRISTINE DR</t>
   </si>
   <si>
     <t>11-110225</t>
   </si>
   <si>
     <t>MC GARRY KEVIN G SR TOD &amp; KATHLEEN M TOD</t>
   </si>
   <si>
     <t>13191 MARILYN RD</t>
   </si>
   <si>
     <t>11-115900</t>
   </si>
   <si>
     <t>MORMINO PAMELA E &amp; LYMAN MATT H</t>
   </si>
   <si>
     <t>12316 HEATH RD</t>
   </si>
   <si>
-    <t>11-127900</t>
-[...7 lines deleted...]
-  <si>
     <t>11-148100</t>
   </si>
   <si>
     <t>PERELMAN PAUL H TRUSTEE</t>
   </si>
   <si>
     <t>13461 GREEN DR</t>
   </si>
   <si>
     <t>11-154020</t>
   </si>
   <si>
     <t>NERO COLLEEN A</t>
   </si>
   <si>
     <t>12930 LYNN DR</t>
   </si>
   <si>
     <t>11-158900</t>
   </si>
   <si>
     <t>JOHNSON JIL L</t>
   </si>
   <si>
     <t>8792 RANCH DR</t>
   </si>
   <si>
     <t>11-159900</t>
   </si>
   <si>
     <t>YOUNG DAVID J &amp; MICHELLE M</t>
   </si>
   <si>
     <t>7516 OAK HILL DR</t>
   </si>
   <si>
     <t>11-170500</t>
   </si>
   <si>
     <t>KINNAIRD JAMES E</t>
   </si>
   <si>
     <t>13168 WESTCHESTER TRL</t>
   </si>
   <si>
-    <t>11-171900</t>
-[...7 lines deleted...]
-  <si>
     <t>11-174200</t>
   </si>
   <si>
     <t>8396 MAYFIELD LLC</t>
   </si>
   <si>
     <t>8396 MAYFIELD RD</t>
   </si>
   <si>
-    <t>11-177700</t>
-[...7 lines deleted...]
-  <si>
     <t>11-188800</t>
   </si>
   <si>
     <t>CARLSON ROBERT J &amp; JOSEPHINE</t>
   </si>
   <si>
     <t>WILSON MILLS RD</t>
   </si>
   <si>
     <t>11-188900</t>
   </si>
   <si>
     <t>7246 WILSON MILLS RD</t>
   </si>
   <si>
     <t>11-205900</t>
   </si>
   <si>
     <t>RUMBOLD JOHN R &amp; CHERIE L</t>
   </si>
   <si>
     <t>11660 EAST HILL DR</t>
   </si>
   <si>
     <t>11-208000</t>
   </si>
   <si>
     <t>MARTIN MATTHEW A &amp; ERIN M</t>
   </si>
   <si>
     <t>13064 STRATFORD TRL</t>
   </si>
   <si>
-    <t>11-216550</t>
-[...16 lines deleted...]
-  <si>
     <t>11-234500</t>
   </si>
   <si>
     <t>SHIOZAWA JAMES T</t>
   </si>
   <si>
     <t>8954 CEDAR RD</t>
   </si>
   <si>
-    <t>11-240500</t>
-[...7 lines deleted...]
-  <si>
     <t>11-245940</t>
   </si>
   <si>
     <t>O CONNOR THOMAS H TOD</t>
   </si>
   <si>
     <t>9454 SHERMAN RD</t>
   </si>
   <si>
     <t>11-255200</t>
   </si>
   <si>
     <t>PARKER LAVINIA E</t>
   </si>
   <si>
     <t>CEDAR RD</t>
   </si>
   <si>
     <t>11-262121</t>
   </si>
   <si>
     <t>11490 KRISTINE DR</t>
   </si>
   <si>
     <t>11-264000</t>
@@ -6775,209 +4984,128 @@
   <si>
     <t>TODD MARK &amp; TRUDY L</t>
   </si>
   <si>
     <t>12604 WARD DR</t>
   </si>
   <si>
     <t>11-315960</t>
   </si>
   <si>
     <t>STACK INVESTORS LLC</t>
   </si>
   <si>
     <t>12790 HEATH RD</t>
   </si>
   <si>
     <t>11-317000</t>
   </si>
   <si>
     <t>BORCZIAK BRUCE J &amp; LISA N</t>
   </si>
   <si>
     <t>11905 SANDGATE CIR</t>
   </si>
   <si>
-    <t>11-317200</t>
-[...7 lines deleted...]
-  <si>
     <t>11-321700</t>
   </si>
   <si>
     <t>HOLUB CHARLES R JR &amp; ERIN P</t>
   </si>
   <si>
     <t>7505 AVON LN</t>
   </si>
   <si>
-    <t>11-324100</t>
-[...7 lines deleted...]
-  <si>
     <t>11-352300</t>
   </si>
   <si>
     <t>VARGO NATHAN &amp; GARY L &amp; LARRY D &amp; SMITH RICKY</t>
   </si>
   <si>
     <t>12234 NORTON DR</t>
   </si>
   <si>
     <t>11-383000</t>
   </si>
   <si>
     <t>QILIN GROUP LLC</t>
   </si>
   <si>
     <t>12839 CHILLICOTHE RD</t>
   </si>
   <si>
-    <t>11-388654</t>
-[...22 lines deleted...]
-  <si>
     <t>11-389116</t>
   </si>
   <si>
     <t>HALDI ERIC &amp; ELLEN</t>
   </si>
   <si>
     <t>12660 BARFIELD DR</t>
   </si>
   <si>
     <t>11-389123</t>
   </si>
   <si>
     <t>WHITING SAMUEL G &amp; HELEN</t>
   </si>
   <si>
     <t>RESERVE LN</t>
   </si>
   <si>
     <t>11-389124</t>
   </si>
   <si>
     <t>11-389199</t>
   </si>
   <si>
     <t>SEMBRIC MICHAEL &amp; QUERCIOLI CARL</t>
   </si>
   <si>
     <t>SUMMERS RD</t>
   </si>
   <si>
-    <t>11-389207</t>
-[...19 lines deleted...]
-  <si>
     <t>11-389286</t>
   </si>
   <si>
     <t>ANDREWS DOLORES M</t>
   </si>
   <si>
     <t>GLEN HL</t>
   </si>
   <si>
     <t>22-009000</t>
   </si>
   <si>
     <t>HASEROT LOUISE C</t>
   </si>
   <si>
-    <t>22-009600</t>
-[...7 lines deleted...]
-  <si>
     <t>22-010315</t>
   </si>
   <si>
     <t>LIBERTINE CARRIE E</t>
   </si>
   <si>
-    <t>22-015900</t>
-[...7 lines deleted...]
-  <si>
     <t>22-021800</t>
   </si>
   <si>
     <t>ELIAS RAMON JAY JR</t>
   </si>
   <si>
     <t>SHERMAN RD</t>
   </si>
   <si>
     <t>22-021850</t>
   </si>
   <si>
     <t>9860 SHERMAN RD</t>
   </si>
   <si>
     <t>22-023300</t>
   </si>
   <si>
     <t>KEITH MATTHEW &amp; LUXBACHER AMY MARIE</t>
   </si>
   <si>
     <t>22-023400</t>
   </si>
   <si>
     <t>LORENZ JO ANN &amp; SCHNEIDER KURT WESLEY &amp; KEITH MATTHEW &amp; AMY MARIE</t>
@@ -7216,818 +5344,662 @@
   <si>
     <t>23-053490</t>
   </si>
   <si>
     <t>SABOL ROBERT A</t>
   </si>
   <si>
     <t>BEECHWOOD DR</t>
   </si>
   <si>
     <t>23-053500</t>
   </si>
   <si>
     <t>23-053600</t>
   </si>
   <si>
     <t>14838 BEECHWOOD DR</t>
   </si>
   <si>
     <t>23-054600</t>
   </si>
   <si>
     <t>GLASSCOCK DONALD K</t>
   </si>
   <si>
-    <t>23-055801</t>
-[...10 lines deleted...]
-  <si>
     <t>23-057170</t>
   </si>
   <si>
     <t>RSD LANDSCAPING LLC</t>
   </si>
   <si>
     <t>10669 KINSMAN RD</t>
   </si>
   <si>
     <t>23-061230</t>
   </si>
   <si>
     <t>GOLDSTEIN MICHELLE E &amp; WALTERS WILLIAM M JR</t>
   </si>
   <si>
     <t>11999 PEKIN RD</t>
   </si>
   <si>
     <t>23-062900</t>
   </si>
   <si>
     <t>23-072800</t>
   </si>
   <si>
     <t>23-072900</t>
   </si>
   <si>
     <t>23-073000</t>
   </si>
   <si>
     <t>23-073100</t>
   </si>
   <si>
     <t>23-073200</t>
   </si>
   <si>
     <t>23-073800</t>
   </si>
   <si>
-    <t>23-078910</t>
-[...11 lines deleted...]
-    <t>23-079000</t>
+    <t>23-081500</t>
+  </si>
+  <si>
+    <t>MAC GEORGE MICHAELE &amp; DUDICH JACQUELINE &amp; PATRICIA &amp; TOM</t>
+  </si>
+  <si>
+    <t>23-081600</t>
+  </si>
+  <si>
+    <t>14625 ZENITH DR</t>
+  </si>
+  <si>
+    <t>23-081700</t>
+  </si>
+  <si>
+    <t>23-081701</t>
+  </si>
+  <si>
+    <t>23-082400</t>
+  </si>
+  <si>
+    <t>23-097000</t>
+  </si>
+  <si>
+    <t>CASCONE JAMIE J</t>
+  </si>
+  <si>
+    <t>23-101000</t>
+  </si>
+  <si>
+    <t>LEVENTHAL RYAN ALAN</t>
+  </si>
+  <si>
+    <t>23-101900</t>
+  </si>
+  <si>
+    <t>14620 CASTLEWOOD DR</t>
+  </si>
+  <si>
+    <t>23-102000</t>
+  </si>
+  <si>
+    <t>23-110100</t>
+  </si>
+  <si>
+    <t>23-113000</t>
+  </si>
+  <si>
+    <t>KLEIN MATTHEW P</t>
+  </si>
+  <si>
+    <t>12169 SPRINGVIEW DR</t>
+  </si>
+  <si>
+    <t>23-118350</t>
+  </si>
+  <si>
+    <t>12203 MEADOWBROOK DR</t>
+  </si>
+  <si>
+    <t>23-124600</t>
+  </si>
+  <si>
+    <t>SHULTS STEVEN K</t>
+  </si>
+  <si>
+    <t>LONGVIEW DR</t>
+  </si>
+  <si>
+    <t>23-124700</t>
+  </si>
+  <si>
+    <t>23-124800</t>
+  </si>
+  <si>
+    <t>14772 LONGVIEW DR</t>
+  </si>
+  <si>
+    <t>23-124900</t>
+  </si>
+  <si>
+    <t>23-127100</t>
+  </si>
+  <si>
+    <t>HANGACH PETER M</t>
+  </si>
+  <si>
+    <t>WASIL RD</t>
+  </si>
+  <si>
+    <t>23-127400</t>
+  </si>
+  <si>
+    <t>23-128600</t>
+  </si>
+  <si>
+    <t>GUYETTE CAROLINE B TRUSTEE</t>
+  </si>
+  <si>
+    <t>23-128700</t>
+  </si>
+  <si>
+    <t>23-128800</t>
+  </si>
+  <si>
+    <t>23-133290</t>
+  </si>
+  <si>
+    <t>WEISS JEFFREY P</t>
+  </si>
+  <si>
+    <t>23-133450</t>
+  </si>
+  <si>
+    <t>BENITEZ ALEXANDER T</t>
+  </si>
+  <si>
+    <t>23-133460</t>
+  </si>
+  <si>
+    <t>14372 VIEW DR</t>
+  </si>
+  <si>
+    <t>23-138600</t>
+  </si>
+  <si>
+    <t>SHIELDS MATT</t>
+  </si>
+  <si>
+    <t>15571 PUNDERSON RD</t>
+  </si>
+  <si>
+    <t>23-140100</t>
+  </si>
+  <si>
+    <t>HORAK BERTHA &amp; GEO</t>
+  </si>
+  <si>
+    <t>EDGEHILL DR</t>
+  </si>
+  <si>
+    <t>23-144600</t>
+  </si>
+  <si>
+    <t>HUMR ELAINE TOD</t>
+  </si>
+  <si>
+    <t>15486 LAKE SHORE DR</t>
+  </si>
+  <si>
+    <t>23-146300</t>
+  </si>
+  <si>
+    <t>THOMAS MIMP 15893 LLC</t>
+  </si>
+  <si>
+    <t>15839 THOMAS ST</t>
+  </si>
+  <si>
+    <t>23-152700</t>
   </si>
   <si>
     <t>PAXTON WILLIAM E</t>
   </si>
   <si>
-    <t>EDGEHILL DR</t>
-[...71 lines deleted...]
-    <t>23-113200</t>
+    <t>23-156900</t>
+  </si>
+  <si>
+    <t>KASCHUBE EDMUND R</t>
+  </si>
+  <si>
+    <t>23-157000</t>
+  </si>
+  <si>
+    <t>23-157100</t>
+  </si>
+  <si>
+    <t>23-168700</t>
+  </si>
+  <si>
+    <t>TAYERLE CAROL J</t>
+  </si>
+  <si>
+    <t>KIWANIS DR</t>
+  </si>
+  <si>
+    <t>23-172700</t>
+  </si>
+  <si>
+    <t>23-172800</t>
+  </si>
+  <si>
+    <t>23-172900</t>
+  </si>
+  <si>
+    <t>23-173000</t>
+  </si>
+  <si>
+    <t>23-173100</t>
+  </si>
+  <si>
+    <t>23-173200</t>
+  </si>
+  <si>
+    <t>KISTNER CONNIE &amp; WAGER TERRI &amp; EMBRY JOHN PAUL</t>
+  </si>
+  <si>
+    <t>23-173300</t>
+  </si>
+  <si>
+    <t>KISTNER CONNIE &amp; WAGNER TERRI &amp; EMBRY JOHN PAUL</t>
+  </si>
+  <si>
+    <t>23-173400</t>
+  </si>
+  <si>
+    <t>23-173500</t>
+  </si>
+  <si>
+    <t>23-173900</t>
+  </si>
+  <si>
+    <t>HALKOVICS LINDSAY</t>
+  </si>
+  <si>
+    <t>10700 MUSIC ST</t>
+  </si>
+  <si>
+    <t>23-175300</t>
+  </si>
+  <si>
+    <t>RICHARDS KEVIN D</t>
+  </si>
+  <si>
+    <t>15444 CRAMPTON DR</t>
+  </si>
+  <si>
+    <t>23-176400</t>
+  </si>
+  <si>
+    <t>23-176500</t>
+  </si>
+  <si>
+    <t>23-178850</t>
+  </si>
+  <si>
+    <t>23-178861</t>
+  </si>
+  <si>
+    <t>23-178870</t>
+  </si>
+  <si>
+    <t>14357 VIEW DR</t>
+  </si>
+  <si>
+    <t>23-178880</t>
+  </si>
+  <si>
+    <t>23-180800</t>
+  </si>
+  <si>
+    <t>BOONE PAMELA S</t>
+  </si>
+  <si>
+    <t>HIGHVIEW AVE</t>
+  </si>
+  <si>
+    <t>23-180900</t>
+  </si>
+  <si>
+    <t>23-194400</t>
+  </si>
+  <si>
+    <t>SORVILLO TRACY L</t>
+  </si>
+  <si>
+    <t>23-196100</t>
+  </si>
+  <si>
+    <t>23-199600</t>
+  </si>
+  <si>
+    <t>23-199700</t>
+  </si>
+  <si>
+    <t>23-199800</t>
+  </si>
+  <si>
+    <t>23-199900</t>
+  </si>
+  <si>
+    <t>23-211200</t>
+  </si>
+  <si>
+    <t>MC KIRAHAN JAMES JR</t>
+  </si>
+  <si>
+    <t>OAK DR</t>
+  </si>
+  <si>
+    <t>23-211300</t>
+  </si>
+  <si>
+    <t>MC KIRAHAN JAMES R</t>
+  </si>
+  <si>
+    <t>23-212200</t>
+  </si>
+  <si>
+    <t>MC NEA ALBERT THOMAS</t>
+  </si>
+  <si>
+    <t>WOODLAWN DR</t>
+  </si>
+  <si>
+    <t>23-212300</t>
+  </si>
+  <si>
+    <t>23-229400</t>
+  </si>
+  <si>
+    <t>MULLETT STEVEN A</t>
+  </si>
+  <si>
+    <t>15290 MUNN RD</t>
+  </si>
+  <si>
+    <t>23-231390</t>
+  </si>
+  <si>
+    <t>LUFF BEATRICE M &amp; LAWRENCE E</t>
+  </si>
+  <si>
+    <t>23-239000</t>
+  </si>
+  <si>
+    <t>NOLAN ALICE C</t>
+  </si>
+  <si>
+    <t>23-243200</t>
+  </si>
+  <si>
+    <t>BOONE GREGORY TOD</t>
+  </si>
+  <si>
+    <t>23-243300</t>
+  </si>
+  <si>
+    <t>23-243400</t>
+  </si>
+  <si>
+    <t>14892 HIGHVIEW AVE</t>
+  </si>
+  <si>
+    <t>23-243500</t>
+  </si>
+  <si>
+    <t>23-243700</t>
+  </si>
+  <si>
+    <t>23-244000</t>
+  </si>
+  <si>
+    <t>CHRISTOPHER RANDY &amp; CONNIE K</t>
+  </si>
+  <si>
+    <t>14420 BASS LAKE RD</t>
+  </si>
+  <si>
+    <t>23-244900</t>
+  </si>
+  <si>
+    <t>OHLRICH MARGARET A</t>
+  </si>
+  <si>
+    <t>BEACH DR</t>
+  </si>
+  <si>
+    <t>23-245300</t>
+  </si>
+  <si>
+    <t>TEMPLE CHRIS</t>
+  </si>
+  <si>
+    <t>23-245400</t>
+  </si>
+  <si>
+    <t>LIVINGSTON DENNIS</t>
+  </si>
+  <si>
+    <t>23-245500</t>
+  </si>
+  <si>
+    <t>14755 BEECHWOOD DR</t>
+  </si>
+  <si>
+    <t>23-245600</t>
+  </si>
+  <si>
+    <t>23-248700</t>
+  </si>
+  <si>
+    <t>PANEK DANIEL J &amp; GENEVIEVE</t>
+  </si>
+  <si>
+    <t>23-249800</t>
+  </si>
+  <si>
+    <t>23-249900</t>
+  </si>
+  <si>
+    <t>23-250000</t>
+  </si>
+  <si>
+    <t>23-250300</t>
+  </si>
+  <si>
+    <t>14857 BEECHWOOD DR</t>
+  </si>
+  <si>
+    <t>23-256700</t>
+  </si>
+  <si>
+    <t>HILSTON BARBARA A</t>
+  </si>
+  <si>
+    <t>23-258700</t>
+  </si>
+  <si>
+    <t>KLEM MAUREEN ELIZABETH</t>
+  </si>
+  <si>
+    <t>23-258800</t>
+  </si>
+  <si>
+    <t>23-258900</t>
+  </si>
+  <si>
+    <t>23-262100</t>
+  </si>
+  <si>
+    <t>WALLACE RYAN &amp; AMANDA</t>
+  </si>
+  <si>
+    <t>23-264800</t>
+  </si>
+  <si>
+    <t>14867 BEECHWOOD DR</t>
+  </si>
+  <si>
+    <t>23-265220</t>
+  </si>
+  <si>
+    <t>TEMPLE CHRISTOPHER R &amp; JONES SHERRY L</t>
+  </si>
+  <si>
+    <t>14722 WOODBURY DR</t>
+  </si>
+  <si>
+    <t>23-265230</t>
+  </si>
+  <si>
+    <t>23-265240</t>
+  </si>
+  <si>
+    <t>23-265650</t>
+  </si>
+  <si>
+    <t>REBLIN SEAN</t>
+  </si>
+  <si>
+    <t>15026 SPERRY RD</t>
+  </si>
+  <si>
+    <t>23-273450</t>
+  </si>
+  <si>
+    <t>PERELMAN PAUL &amp; BETTY</t>
   </si>
   <si>
     <t>VALLEYVIEW DR</t>
   </si>
   <si>
-    <t>23-113300</t>
+    <t>23-273500</t>
+  </si>
+  <si>
+    <t>15595 VALLEYVIEW DR</t>
+  </si>
+  <si>
+    <t>23-274800</t>
+  </si>
+  <si>
+    <t>ROBERTS THOMAS F &amp; FURMAN KATHLEEN J</t>
+  </si>
+  <si>
+    <t>23-278100</t>
+  </si>
+  <si>
+    <t>BRICKMAN INVESTMENTS</t>
+  </si>
+  <si>
+    <t>23-278200</t>
+  </si>
+  <si>
+    <t>23-278220</t>
+  </si>
+  <si>
+    <t>SUMMERS KATHY M CARROLL</t>
+  </si>
+  <si>
+    <t>23-278240</t>
+  </si>
+  <si>
+    <t>23-278250</t>
+  </si>
+  <si>
+    <t>23-278260</t>
+  </si>
+  <si>
+    <t>MAPLE DR</t>
+  </si>
+  <si>
+    <t>23-278270</t>
+  </si>
+  <si>
+    <t>23-278280</t>
+  </si>
+  <si>
+    <t>23-278510</t>
+  </si>
+  <si>
+    <t>ONYSHKO JEFFREY S</t>
+  </si>
+  <si>
+    <t>23-278511</t>
+  </si>
+  <si>
+    <t>23-278512</t>
+  </si>
+  <si>
+    <t>LAURAL DR</t>
+  </si>
+  <si>
+    <t>23-278513</t>
+  </si>
+  <si>
+    <t>23-281600</t>
+  </si>
+  <si>
+    <t>SALUPO ROSE M TOD</t>
+  </si>
+  <si>
+    <t>23-281700</t>
+  </si>
+  <si>
+    <t>23-281800</t>
+  </si>
+  <si>
+    <t>23-284400</t>
+  </si>
+  <si>
+    <t>23-288700</t>
+  </si>
+  <si>
+    <t>23-294400</t>
+  </si>
+  <si>
+    <t>WILLIAMS DIXIE JO</t>
   </si>
   <si>
     <t>SPRINGVIEW DR</t>
   </si>
   <si>
-    <t>23-118350</t>
-[...613 lines deleted...]
-  <si>
     <t>23-294600</t>
   </si>
   <si>
     <t>23-294700</t>
   </si>
   <si>
     <t>23-294800</t>
   </si>
   <si>
     <t>LAKE DR</t>
   </si>
   <si>
     <t>23-295450</t>
   </si>
   <si>
     <t>14771 LONGVIEW DR</t>
   </si>
   <si>
     <t>23-296500</t>
   </si>
   <si>
     <t>SIMAK ERNEST J</t>
   </si>
   <si>
     <t>23-296600</t>
@@ -8041,248 +6013,191 @@
   <si>
     <t>23-298300</t>
   </si>
   <si>
     <t>CAROTHERS MICHAEL &amp; DEAN CAROL</t>
   </si>
   <si>
     <t>PEKIN RD</t>
   </si>
   <si>
     <t>23-301000</t>
   </si>
   <si>
     <t>SMAUS ROBERT</t>
   </si>
   <si>
     <t>23-301100</t>
   </si>
   <si>
     <t>23-301200</t>
   </si>
   <si>
     <t>23-301300</t>
   </si>
   <si>
-    <t>23-303080</t>
-[...7 lines deleted...]
-  <si>
     <t>23-308400</t>
   </si>
   <si>
     <t>14707 BEECHWOOD DR</t>
   </si>
   <si>
     <t>23-308500</t>
   </si>
   <si>
     <t>23-308600</t>
   </si>
   <si>
     <t>23-308700</t>
   </si>
   <si>
     <t>23-308800</t>
   </si>
   <si>
     <t>23-310900</t>
   </si>
   <si>
     <t>TOBIN BARBARA</t>
   </si>
   <si>
-    <t>23-312900</t>
-[...7 lines deleted...]
-  <si>
     <t>23-315311</t>
   </si>
   <si>
     <t>SCHMIDT EDWIN</t>
   </si>
   <si>
     <t>14720 MUNNBERRY OVAL</t>
   </si>
   <si>
     <t>23-317950</t>
   </si>
   <si>
     <t>HEIDENREICH CHERYL K &amp; BRIAN K</t>
   </si>
   <si>
     <t>11651 PEKIN RD</t>
   </si>
   <si>
     <t>23-333600</t>
   </si>
   <si>
     <t>VITAS PAUL</t>
   </si>
   <si>
     <t>23-333700</t>
   </si>
   <si>
     <t>23-333800</t>
   </si>
   <si>
-    <t>23-341550</t>
-[...7 lines deleted...]
-  <si>
     <t>23-342800</t>
   </si>
   <si>
     <t>CONNORS ANGELLA</t>
   </si>
   <si>
     <t>23-342900</t>
   </si>
   <si>
-    <t>23-344500</t>
-[...7 lines deleted...]
-  <si>
     <t>23-352350</t>
   </si>
   <si>
     <t>15472 LAKE SHORE DR</t>
   </si>
   <si>
     <t>23-352360</t>
   </si>
   <si>
-    <t>23-356100</t>
-[...7 lines deleted...]
-  <si>
     <t>23-357100</t>
   </si>
   <si>
     <t>14711 BEECHWOOD DR</t>
   </si>
   <si>
     <t>23-358244</t>
   </si>
   <si>
     <t>GENSERT CHRIS</t>
   </si>
   <si>
     <t>GRANDVIEW DR</t>
   </si>
   <si>
     <t>23-385213</t>
   </si>
   <si>
     <t>O CONNOR KENZIE</t>
   </si>
   <si>
     <t>15835 ARBOR TRL</t>
   </si>
   <si>
     <t>23-385216</t>
   </si>
   <si>
     <t>RABBITT DONNA L</t>
   </si>
   <si>
     <t>15805 ARBOR TRL</t>
   </si>
   <si>
-    <t>23-385264</t>
-[...1 lines deleted...]
-  <si>
     <t>23-385302</t>
   </si>
   <si>
     <t>TITCHENELL ALBERT R II &amp; ADRIENE</t>
   </si>
   <si>
     <t>MUNN RD</t>
   </si>
   <si>
     <t>23-385305</t>
   </si>
   <si>
     <t>23-385352</t>
   </si>
   <si>
     <t>23-385373</t>
   </si>
   <si>
     <t>STANA KANIESKI SANDRA</t>
   </si>
   <si>
     <t>10785 BELL ST</t>
   </si>
   <si>
     <t>23-385532</t>
   </si>
   <si>
     <t>MILLER DEBORAH</t>
   </si>
   <si>
     <t>15386 AUBURN RD</t>
   </si>
   <si>
     <t>23-385622</t>
   </si>
   <si>
-    <t>23-385641</t>
-[...7 lines deleted...]
-  <si>
     <t>23-385700</t>
   </si>
   <si>
     <t>KLEVE KARL R</t>
   </si>
   <si>
     <t>23-385702</t>
   </si>
   <si>
     <t>23-385703</t>
   </si>
   <si>
     <t>23-385739</t>
   </si>
   <si>
     <t>23-385820</t>
   </si>
   <si>
     <t>23-385978</t>
   </si>
   <si>
     <t>23-385985</t>
   </si>
   <si>
     <t>23-385988</t>
@@ -8365,384 +6280,222 @@
   <si>
     <t>23-386107</t>
   </si>
   <si>
     <t>MC NEELY ROBERT &amp; KAREN</t>
   </si>
   <si>
     <t>23-386108</t>
   </si>
   <si>
     <t>23-386109</t>
   </si>
   <si>
     <t>23-386110</t>
   </si>
   <si>
     <t>23-386113</t>
   </si>
   <si>
     <t>WHITE CHARLES W &amp; MARIE J</t>
   </si>
   <si>
     <t>23-386114</t>
   </si>
   <si>
-    <t>23-386118</t>
-[...13 lines deleted...]
-  <si>
     <t>23-386138</t>
   </si>
   <si>
     <t>23-386169</t>
   </si>
   <si>
     <t>26-021100</t>
   </si>
   <si>
     <t>BRADY MICHAEL</t>
   </si>
   <si>
     <t>14324 CHILLICOTHE RD</t>
   </si>
   <si>
-    <t>26-033100</t>
-[...7 lines deleted...]
-  <si>
     <t>26-042700</t>
   </si>
   <si>
     <t>BRODY EFRAIM</t>
   </si>
   <si>
     <t>13829 COUNTY LINE RD</t>
   </si>
   <si>
-    <t>26-051300</t>
-[...7 lines deleted...]
-  <si>
     <t>26-075850</t>
   </si>
   <si>
     <t>HRABAK ROGER O SUSAN J</t>
   </si>
   <si>
     <t>8418 RIDGEWOOD LN</t>
   </si>
   <si>
-    <t>26-086210</t>
-[...13 lines deleted...]
-  <si>
     <t>26-093500</t>
   </si>
   <si>
     <t>MILLER E TERRY &amp; DUBE DOMINQUE</t>
   </si>
   <si>
     <t>8442 RIDGEWOOD LN</t>
   </si>
   <si>
     <t>26-095100</t>
   </si>
   <si>
     <t>TELDAR HOLDINGS LLC</t>
   </si>
   <si>
     <t>8562 FAIRMOUNT RD</t>
   </si>
   <si>
     <t>26-098100</t>
   </si>
   <si>
     <t>USA REAL ESTATE DELP GROUP CO LLC</t>
   </si>
   <si>
     <t>8550 FAIRMOUNT RD</t>
   </si>
   <si>
     <t>26-115370</t>
   </si>
   <si>
     <t>MENCINI NANCY A TRUSTEE</t>
   </si>
   <si>
     <t>13950 FOX HOLLOW DR</t>
   </si>
   <si>
-    <t>26-123400</t>
-[...16 lines deleted...]
-  <si>
     <t>26-127500</t>
   </si>
   <si>
     <t>ROPP KRISTEN L</t>
   </si>
   <si>
     <t>WATT RD</t>
   </si>
   <si>
-    <t>26-132300</t>
-[...34 lines deleted...]
-  <si>
     <t>26-161920</t>
   </si>
   <si>
     <t>SCHMIDT ETHEL JAITE &amp; ET AL 12</t>
   </si>
   <si>
     <t>26-162950</t>
   </si>
   <si>
     <t>13987 WATT RD</t>
   </si>
   <si>
     <t>26-180700</t>
   </si>
   <si>
     <t>SPISAK MICHAEL TOD</t>
   </si>
   <si>
     <t>9250 FAIRMOUNT RD</t>
   </si>
   <si>
     <t>26-188550</t>
   </si>
   <si>
     <t>SUSZTER STEVEN</t>
   </si>
   <si>
     <t>7904 THORNAPPLE DR</t>
   </si>
   <si>
-    <t>26-195783</t>
-[...34 lines deleted...]
-  <si>
     <t>26-201900</t>
   </si>
   <si>
     <t>O C I CONSTRUCTION INC</t>
   </si>
   <si>
     <t>8560 PEKIN RD</t>
   </si>
   <si>
-    <t>26-208530</t>
-[...2 lines deleted...]
-    <t>WILSON GAIL B TOD</t>
+    <t>26-213853</t>
+  </si>
+  <si>
+    <t>COUNTY LINE RD</t>
+  </si>
+  <si>
+    <t>26-213868</t>
+  </si>
+  <si>
+    <t>14545 COUNTY LINE RD</t>
+  </si>
+  <si>
+    <t>26-213904</t>
+  </si>
+  <si>
+    <t>KRAUS ALAN M &amp; CARRELLI KRAUS ELISABETTA M</t>
+  </si>
+  <si>
+    <t>14100 WATT RD</t>
+  </si>
+  <si>
+    <t>26-213970</t>
+  </si>
+  <si>
+    <t>ANDREANI GIOVANNI &amp; RITA ANDREANI ETAL</t>
+  </si>
+  <si>
+    <t>KENT RD</t>
+  </si>
+  <si>
+    <t>26-214047</t>
+  </si>
+  <si>
+    <t>FAIRMOUNT RD</t>
+  </si>
+  <si>
+    <t>26-214049</t>
+  </si>
+  <si>
+    <t>26-214249</t>
+  </si>
+  <si>
+    <t>WORTON PARK DEVELOPMENT CO AN OHIO CORP</t>
+  </si>
+  <si>
+    <t>FOX HILLS DR</t>
+  </si>
+  <si>
+    <t>26-214325</t>
+  </si>
+  <si>
+    <t>ELBRECHT ELMER T &amp; FORRESTER JOHN E TRUSTEES</t>
   </si>
   <si>
     <t>NORTHWOOD RD</t>
-  </si>
-[...70 lines deleted...]
-    <t>ELBRECHT ELMER T &amp; FORRESTER JOHN E TRUSTEES</t>
   </si>
   <si>
     <t>27-009200</t>
   </si>
   <si>
     <t>STAFFORD SANDRA R TRUSTEE</t>
   </si>
   <si>
     <t>45065 MATHER LN</t>
   </si>
   <si>
     <t>31-002800</t>
   </si>
   <si>
     <t>VICKERY KATHRYN ANN</t>
   </si>
   <si>
     <t>4303 - MADISON LSD</t>
   </si>
   <si>
     <t>6076 SIDLEY RD</t>
   </si>
   <si>
     <t>09-001510</t>
   </si>
@@ -8785,26600 +6538,20160 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F1326" headerRowCount="1">
-  <autoFilter ref="A1:F1326"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F1004" headerRowCount="1">
+  <autoFilter ref="A1:F1004"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28331&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9097&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10847&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56207&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55827&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56167&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56812&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30247&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30515&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30519&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30521&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31091&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31123&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14460&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16698&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19645&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55250&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56513&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14129&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=55113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19593&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20883&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22271&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22469&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22950&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24276&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47642&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=57051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=55073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=57016&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55436&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55254&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55930&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55384&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56039&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56068&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34697&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52506&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41696&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5081&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5330&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5591&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5957&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6668&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6671&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6830&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11467&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13141&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33536&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10620&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11343&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11920&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13215&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13991&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15154&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15217&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15934&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21275&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26021&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27306&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43703&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46308&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50721&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50910&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37323&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38110&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38358&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38362&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38402&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38404&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38480&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39128&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40655&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42237&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42962&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43268&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43520&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53417&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53419&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2731&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4449&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6174&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38625&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28470&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28486&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28514&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28516&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28574&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10472&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10853&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10973&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12060&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55252&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55616&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55474&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56372&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55666&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56082&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56101&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56594&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28977&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29149&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29151&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=29981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30121&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31273&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32153&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32315&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32896&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=33416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2266&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26398&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26530&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26849&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27565&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27862&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=28802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16578&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17304&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17769&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17976&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18371&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18572&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18898&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21892&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55446&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56325&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55289&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55716&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55622&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14525&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14588&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19013&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20568&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21477&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24692&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25117&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46103&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46211&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46383&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46479&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47244&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47658&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47838&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=57051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48012&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54776&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56190&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56238&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55189&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56241&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56270&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55433&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56319&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55418&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55243&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55613&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55670&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55796&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55780&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55918&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55946&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55924&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55914&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56059&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56078&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56087&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56112&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56511&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56724&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34079&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34225&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35206&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35988&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36386&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36834&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37258&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53009&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39391&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39619&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39762&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40728&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41630&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=54411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51825&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4406&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5171&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5216&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5654&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5747&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5858&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6020&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6032&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6209&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6353&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6356&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6443&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7195&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7255&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7615&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9458&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9890&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=9893&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10948&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11341&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11563&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30186&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=30906&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=31750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32286&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32310&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=32779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34326&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=564&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=975&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2690&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4795&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5047&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7656&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7761&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10746&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10755&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10845&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10848&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10866&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10875&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10878&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=10938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11517&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11647&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=11872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12400&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12664&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12667&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12826&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12832&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12835&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12993&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=12996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13074&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13080&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13113&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13122&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13380&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13604&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13691&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=13982&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14305&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=14989&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15049&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15175&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15217&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15442&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15445&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15508&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15586&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15778&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=15952&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16699&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16705&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16735&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16963&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=16969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17227&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17317&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18052&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18058&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18061&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18064&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18264&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18288&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18291&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18339&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18342&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18351&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18354&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18390&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18396&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18405&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18408&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18414&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18462&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18465&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18468&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18810&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18816&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18819&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19526&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19529&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19532&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19868&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19874&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19877&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=19880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20714&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=20951&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21107&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21185&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21188&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21194&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21203&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21884&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=21905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22213&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22234&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22357&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22360&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22600&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22603&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22606&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22809&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=22813&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23063&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23233&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23421&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23423&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23427&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23505&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23605&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23607&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23609&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23665&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23917&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23929&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23931&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23935&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=23953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24595&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24657&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=24981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=25805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26019&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26029&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26031&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26860&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=26990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27114&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51891&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=17554&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=27236&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56183&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=55852&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/ManufacturedHome?Property_ID=56601&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44499&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44798&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45922&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=45994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46050&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46865&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46967&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=46987&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47219&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47621&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47623&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=47971&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48610&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48844&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=48947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49026&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49043&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49352&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49590&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=49639&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50828&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=50895&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=34997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35309&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35571&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35575&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35577&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35581&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35897&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35921&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35979&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35981&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=35983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36083&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36143&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36147&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36261&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36265&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36267&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36269&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36297&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36347&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36349&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36435&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36437&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36439&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36583&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36625&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36627&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36629&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36631&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36683&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36685&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36687&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36767&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=36899&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37073&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37077&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37089&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37283&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37285&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37287&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37546&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37614&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37646&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37648&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37808&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37856&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=37954&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38180&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38182&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38184&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38292&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38412&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38522&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38552&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38676&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38766&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38768&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39084&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39086&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39088&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39092&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39094&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39096&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39098&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39108&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39160&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39208&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39210&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39212&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39214&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39260&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39262&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39596&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39707&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39945&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=39947&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40263&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40463&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40547&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40549&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40555&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40573&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40579&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40587&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40589&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40663&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40711&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40713&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40715&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40923&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=40927&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41053&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41067&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41085&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41293&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41295&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41321&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41385&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41387&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41393&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41397&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41399&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41401&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41409&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41411&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41413&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41415&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41471&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41473&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41475&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41543&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41719&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41869&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41871&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41885&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41903&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41907&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41909&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=41999&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42001&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42159&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42161&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42191&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42303&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42416&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42800&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42802&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42804&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42984&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=42986&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43166&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43168&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43290&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43592&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43598&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43684&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=43722&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44028&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44278&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44282&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44284&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44348&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=44500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53447&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53375&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53377&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53378&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53374&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53338&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53340&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53454&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53335&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53336&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53333&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53389&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53476&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53394&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53395&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53407&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53381&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53452&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53451&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53453&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53450&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=53332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=653&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=1294&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2916&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=2964&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3054&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3628&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=3990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4908&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=4944&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5301&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=5496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6279&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6888&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=6990&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7178&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7373&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=7379&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=52025&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=51669&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=8455&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=18743&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://realestate.geauga.oh.gov/RealEstate/Index?Property_ID=38625&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F1326"/>
+  <dimension ref="A1:F1004"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.02606964111328" customWidth="1"/>
     <col min="2" max="2" width="108.263671875" customWidth="1"/>
     <col min="3" max="3" width="26.25886344909668" customWidth="1"/>
     <col min="4" max="4" width="29.401718139648438" customWidth="1"/>
-    <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
+    <col min="5" max="5" width="11.245378494262695" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
         <v>1623.69</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E3" s="2">
-        <v>882.67</v>
+        <v>4270.69</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E4" s="2">
-        <v>718.67</v>
+        <v>1712.62</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E5" s="2">
-        <v>315.95</v>
+        <v>6210.64</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="E6" s="2">
-        <v>4270.69</v>
+        <v>1425.46</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E7" s="2">
-        <v>1712.62</v>
+        <v>1216.32</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E8" s="2">
-        <v>6210.64</v>
+        <v>3846.5</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E9" s="2">
-        <v>1425.46</v>
+        <v>95.6</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E10" s="2">
-        <v>1216.32</v>
+        <v>51.95</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E11" s="2">
-        <v>3846.5</v>
+        <v>15251.43</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E12" s="2">
-        <v>95.6</v>
+        <v>2.63</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E13" s="2">
-        <v>51.95</v>
+        <v>10638.54</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E14" s="2">
-        <v>15251.43</v>
+        <v>1286.95</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E15" s="2">
-        <v>1214.51</v>
+        <v>5862.53</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E16" s="2">
-        <v>2.63</v>
+        <v>44268.6</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E17" s="2">
-        <v>10638.54</v>
+        <v>302.5</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E18" s="2">
-        <v>1286.95</v>
+        <v>8.52</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E19" s="2">
-        <v>2901.47</v>
+        <v>279.81</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E20" s="2">
-        <v>5862.53</v>
+        <v>29136.14</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E21" s="2">
-        <v>44268.6</v>
+        <v>11902.41</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="E22" s="2">
-        <v>302.5</v>
+        <v>1828.67</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="E23" s="2">
-        <v>28.01</v>
+        <v>243.07</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="E24" s="2">
-        <v>328.1</v>
+        <v>2.31</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D25" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="E25" s="2">
-        <v>377.94</v>
+        <v>259.26</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="E26" s="2">
-        <v>279.81</v>
+        <v>158.39</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E27" s="2">
-        <v>29136.14</v>
+        <v>87.76</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="E28" s="2">
-        <v>690.12</v>
+        <v>54.24</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="E29" s="2">
-        <v>11902.41</v>
+        <v>68.83</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="E30" s="2">
-        <v>1828.67</v>
+        <v>1989.79</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="E31" s="2">
-        <v>37.86</v>
+        <v>40.78</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E32" s="2">
-        <v>991.37</v>
+        <v>32.49</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="E33" s="2">
-        <v>8.95</v>
+        <v>826.41</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="E34" s="2">
-        <v>243.07</v>
+        <v>46.28</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="E35" s="2">
-        <v>88.86</v>
+        <v>346.86</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="E36" s="2">
-        <v>265.39</v>
+        <v>756.92</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="E37" s="2">
-        <v>34.7</v>
+        <v>1805.97</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="E38" s="2">
-        <v>259.26</v>
+        <v>110.96</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>102</v>
+        <v>76</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="E39" s="2">
-        <v>58.52</v>
+        <v>245.52</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E40" s="2">
-        <v>158.39</v>
+        <v>175.41</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="E41" s="2">
-        <v>87.76</v>
+        <v>247.34</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>96</v>
+        <v>116</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E42" s="2">
-        <v>54.24</v>
+        <v>200.57</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="E43" s="2">
-        <v>132.54</v>
+        <v>444.28</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="E44" s="2">
-        <v>68.83</v>
+        <v>927.16</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="E45" s="2">
-        <v>444.67</v>
+        <v>389.66</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="E46" s="2">
-        <v>1989.79</v>
+        <v>41.86</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="E47" s="2">
-        <v>762.2</v>
+        <v>350.73</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="E48" s="2">
-        <v>40.78</v>
+        <v>143.06</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="E49" s="2">
-        <v>1.93</v>
+        <v>253.42</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="E50" s="2">
-        <v>57.02</v>
+        <v>3861.03</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="E51" s="2">
-        <v>346.2</v>
+        <v>3920.06</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="E52" s="2">
-        <v>236.11</v>
+        <v>20.23</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="E53" s="2">
-        <v>32.49</v>
+        <v>20.23</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E54" s="2">
-        <v>826.41</v>
+        <v>12139.48</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E55" s="2">
-        <v>96.28</v>
+        <v>141.06</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E56" s="2">
-        <v>633.5</v>
+        <v>134.15</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B57" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="D57" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57" s="2">
-        <v>346.86</v>
+        <v>373.39</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E58" s="2">
-        <v>756.92</v>
+        <v>373.39</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="E59" s="2">
-        <v>1805.97</v>
+        <v>373.39</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>96</v>
+        <v>157</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="E60" s="2">
-        <v>110.96</v>
+        <v>373.39</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>96</v>
+        <v>157</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="E61" s="2">
-        <v>245.52</v>
+        <v>1512.78</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>96</v>
+        <v>163</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="E62" s="2">
-        <v>37.07</v>
+        <v>6.09</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="E63" s="2">
-        <v>175.41</v>
+        <v>2.91</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E64" s="2">
-        <v>247.34</v>
+        <v>271.38</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="E65" s="2">
-        <v>289.45</v>
+        <v>45.79</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="E66" s="2">
-        <v>19.07</v>
+        <v>478.88</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="E67" s="2">
-        <v>200.57</v>
+        <v>478.88</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="E68" s="2">
-        <v>444.28</v>
+        <v>478.88</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>187</v>
+        <v>174</v>
       </c>
       <c r="E69" s="2">
-        <v>927.16</v>
+        <v>407.9</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>189</v>
+        <v>178</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>190</v>
+        <v>174</v>
       </c>
       <c r="E70" s="2">
-        <v>389.66</v>
+        <v>407.9</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>84</v>
+        <v>181</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="E71" s="2">
-        <v>41.86</v>
+        <v>2033.53</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="E72" s="2">
-        <v>440.6</v>
+        <v>11677.92</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>198</v>
+        <v>168</v>
       </c>
       <c r="E73" s="2">
-        <v>350.73</v>
+        <v>1192.48</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>84</v>
+        <v>189</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>200</v>
+        <v>154</v>
       </c>
       <c r="E74" s="2">
-        <v>236.11</v>
+        <v>39.68</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>96</v>
+        <v>191</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="E75" s="2">
-        <v>88.4</v>
+        <v>509.98</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>205</v>
+        <v>154</v>
       </c>
       <c r="E76" s="2">
-        <v>148.31</v>
+        <v>79.39</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>208</v>
+        <v>154</v>
       </c>
       <c r="E77" s="2">
-        <v>143.06</v>
+        <v>79.39</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="E78" s="2">
-        <v>253.42</v>
+        <v>219.52</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="E79" s="2">
-        <v>298.37</v>
+        <v>16290.27</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>216</v>
+        <v>146</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>217</v>
+        <v>147</v>
       </c>
       <c r="E80" s="2">
-        <v>3861.03</v>
+        <v>20.23</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>219</v>
+        <v>146</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>220</v>
+        <v>147</v>
       </c>
       <c r="E81" s="2">
-        <v>3920.06</v>
+        <v>20.23</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>221</v>
+        <v>204</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>222</v>
+        <v>163</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>223</v>
+        <v>164</v>
       </c>
       <c r="E82" s="2">
-        <v>4988.44</v>
+        <v>7.72</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>224</v>
+        <v>205</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>225</v>
+        <v>206</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>226</v>
+        <v>207</v>
       </c>
       <c r="E83" s="2">
-        <v>20.23</v>
+        <v>9357.69</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="E84" s="2">
-        <v>20.23</v>
+        <v>89.56</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>228</v>
+        <v>211</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>229</v>
+        <v>163</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>230</v>
+        <v>164</v>
       </c>
       <c r="E85" s="2">
-        <v>12139.48</v>
+        <v>2.44</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>232</v>
+        <v>214</v>
       </c>
       <c r="E86" s="2">
-        <v>2342.65</v>
+        <v>2389.06</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>235</v>
+        <v>216</v>
       </c>
       <c r="E87" s="2">
-        <v>141.06</v>
+        <v>263.06</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>236</v>
+        <v>217</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="E88" s="2">
-        <v>134.15</v>
+        <v>264.56</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>237</v>
+        <v>219</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>238</v>
+        <v>187</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>235</v>
+        <v>168</v>
       </c>
       <c r="E89" s="2">
-        <v>373.39</v>
+        <v>6.33</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>239</v>
+        <v>220</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="E90" s="2">
-        <v>373.39</v>
+        <v>1.05</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>238</v>
+        <v>224</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="E91" s="2">
-        <v>373.39</v>
+        <v>7039.03</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="E92" s="2">
-        <v>373.39</v>
+        <v>9.58</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="E93" s="2">
-        <v>1512.78</v>
+        <v>2433.2</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>243</v>
+        <v>232</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>244</v>
+        <v>233</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>245</v>
+        <v>234</v>
       </c>
       <c r="E94" s="2">
-        <v>6.09</v>
+        <v>9219.37</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>246</v>
+        <v>235</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="E95" s="2">
-        <v>2.91</v>
+        <v>8064.84</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="E96" s="2">
-        <v>271.38</v>
+        <v>592.59</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="E97" s="2">
-        <v>1557.25</v>
+        <v>85.77</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>253</v>
+        <v>243</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="E98" s="2">
-        <v>45.79</v>
+        <v>12554.83</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>256</v>
+        <v>246</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>257</v>
+        <v>247</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="E99" s="2">
-        <v>24.45</v>
+        <v>1079.33</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>259</v>
+        <v>248</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>261</v>
+        <v>239</v>
       </c>
       <c r="E100" s="2">
-        <v>478.88</v>
+        <v>3015.72</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>260</v>
+        <v>250</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>261</v>
+        <v>251</v>
       </c>
       <c r="E101" s="2">
-        <v>478.88</v>
+        <v>8858.23</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="E102" s="2">
-        <v>478.88</v>
+        <v>93.26</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="E103" s="2">
-        <v>6081.27</v>
+        <v>3995.64</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E104" s="2">
-        <v>407.9</v>
+        <v>32.25</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>269</v>
+        <v>261</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E105" s="2">
-        <v>407.9</v>
+        <v>626.69</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="E106" s="2">
-        <v>2033.53</v>
+        <v>202.42</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="E107" s="2">
-        <v>11677.92</v>
+        <v>94.45</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="E108" s="2">
-        <v>98.01</v>
+        <v>31.9</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>249</v>
+        <v>275</v>
       </c>
       <c r="E109" s="2">
-        <v>1192.48</v>
+        <v>9208.89</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>235</v>
+        <v>278</v>
       </c>
       <c r="E110" s="2">
-        <v>39.68</v>
+        <v>6182.44</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>226</v>
+        <v>281</v>
       </c>
       <c r="E111" s="2">
-        <v>4.61</v>
+        <v>4622.94</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="D112" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="C112" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E112" s="2">
-        <v>4.61</v>
+        <v>1155.08</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="D113" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="B113" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E113" s="2">
-        <v>4.61</v>
+        <v>370.65</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>287</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>261</v>
+        <v>289</v>
       </c>
       <c r="E114" s="2">
-        <v>11.77</v>
+        <v>1182.86</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>261</v>
+        <v>292</v>
       </c>
       <c r="E115" s="2">
-        <v>11.77</v>
+        <v>484.73</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>295</v>
       </c>
       <c r="E116" s="2">
-        <v>11.77</v>
+        <v>5657.16</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>261</v>
+        <v>298</v>
       </c>
       <c r="E117" s="2">
-        <v>11.77</v>
+        <v>2563.69</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>284</v>
+        <v>297</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>261</v>
+        <v>300</v>
       </c>
       <c r="E118" s="2">
-        <v>11.77</v>
+        <v>638.43</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>261</v>
+        <v>303</v>
       </c>
       <c r="E119" s="2">
-        <v>11.77</v>
+        <v>1315.67</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>294</v>
+        <v>305</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>232</v>
+        <v>306</v>
       </c>
       <c r="E120" s="2">
-        <v>509.98</v>
+        <v>4656.42</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="E121" s="2">
-        <v>1441.21</v>
+        <v>40.61</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>261</v>
+        <v>312</v>
       </c>
       <c r="E122" s="2">
-        <v>11.77</v>
+        <v>8961</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="D123" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="B123" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E123" s="2">
-        <v>79.39</v>
+        <v>13.08</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>235</v>
+        <v>316</v>
       </c>
       <c r="E124" s="2">
-        <v>79.39</v>
+        <v>18749.95</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>303</v>
+        <v>317</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>304</v>
+        <v>318</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>305</v>
+        <v>319</v>
       </c>
       <c r="E125" s="2">
-        <v>219.52</v>
+        <v>2227.65</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>306</v>
+        <v>320</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>307</v>
+        <v>321</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>308</v>
+        <v>322</v>
       </c>
       <c r="E126" s="2">
-        <v>16290.27</v>
+        <v>2834.95</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>309</v>
+        <v>323</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>225</v>
+        <v>324</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>226</v>
+        <v>325</v>
       </c>
       <c r="E127" s="2">
-        <v>20.23</v>
+        <v>1422.23</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>225</v>
+        <v>327</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>226</v>
+        <v>328</v>
       </c>
       <c r="E128" s="2">
-        <v>20.23</v>
+        <v>32.9</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>311</v>
+        <v>329</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>244</v>
+        <v>330</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>245</v>
+        <v>331</v>
       </c>
       <c r="E129" s="2">
-        <v>7.72</v>
+        <v>3796.64</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>312</v>
+        <v>332</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>314</v>
+        <v>334</v>
       </c>
       <c r="E130" s="2">
-        <v>9357.69</v>
+        <v>3170.68</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>315</v>
+        <v>335</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>316</v>
+        <v>336</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>317</v>
+        <v>337</v>
       </c>
       <c r="E131" s="2">
-        <v>2195.11</v>
+        <v>9931.27</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>319</v>
+        <v>339</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>320</v>
+        <v>340</v>
       </c>
       <c r="E132" s="2">
-        <v>89.56</v>
+        <v>224.07</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>321</v>
+        <v>341</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>244</v>
+        <v>342</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>245</v>
+        <v>343</v>
       </c>
       <c r="E133" s="2">
-        <v>2.44</v>
+        <v>2425.67</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>322</v>
+        <v>344</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>323</v>
+        <v>345</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>324</v>
+        <v>346</v>
       </c>
       <c r="E134" s="2">
-        <v>2389.06</v>
+        <v>2588.08</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>325</v>
+        <v>347</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>323</v>
+        <v>348</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>326</v>
+        <v>349</v>
       </c>
       <c r="E135" s="2">
-        <v>263.06</v>
+        <v>1729.17</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>327</v>
+        <v>350</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>323</v>
+        <v>351</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>328</v>
+        <v>352</v>
       </c>
       <c r="E136" s="2">
-        <v>264.56</v>
+        <v>2299.15</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>329</v>
+        <v>353</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>280</v>
+        <v>354</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>249</v>
+        <v>300</v>
       </c>
       <c r="E137" s="2">
-        <v>6.33</v>
+        <v>110.86</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>330</v>
+        <v>355</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>331</v>
+        <v>356</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>332</v>
+        <v>357</v>
       </c>
       <c r="E138" s="2">
-        <v>1.05</v>
+        <v>201.7</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>333</v>
+        <v>358</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>334</v>
+        <v>359</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>335</v>
+        <v>322</v>
       </c>
       <c r="E139" s="2">
-        <v>7039.03</v>
+        <v>109.73</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>336</v>
+        <v>360</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>337</v>
+        <v>359</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="E140" s="2">
-        <v>57.55</v>
+        <v>307.08</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>339</v>
+        <v>361</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>340</v>
+        <v>362</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>341</v>
+        <v>363</v>
       </c>
       <c r="E141" s="2">
-        <v>9.58</v>
+        <v>2645.88</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>342</v>
+        <v>364</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>343</v>
+        <v>365</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="E142" s="2">
-        <v>1108.14</v>
+        <v>109.12</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>345</v>
+        <v>366</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>346</v>
+        <v>367</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>347</v>
+        <v>368</v>
       </c>
       <c r="E143" s="2">
-        <v>2053.31</v>
+        <v>2374.92</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>348</v>
+        <v>369</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>349</v>
+        <v>370</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="E144" s="2">
-        <v>630.09</v>
+        <v>14.84</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>351</v>
+        <v>371</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>352</v>
+        <v>372</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="E145" s="2">
-        <v>2433.2</v>
+        <v>3334.08</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>354</v>
+        <v>373</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>355</v>
+        <v>374</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>356</v>
+        <v>375</v>
       </c>
       <c r="E146" s="2">
-        <v>9219.37</v>
+        <v>103.62</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>357</v>
+        <v>376</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>358</v>
+        <v>377</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>359</v>
+        <v>378</v>
       </c>
       <c r="E147" s="2">
-        <v>8064.84</v>
+        <v>787.69</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>360</v>
+        <v>379</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>358</v>
+        <v>380</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>361</v>
+        <v>381</v>
       </c>
       <c r="E148" s="2">
-        <v>592.59</v>
+        <v>11215.28</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>362</v>
+        <v>382</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>363</v>
+        <v>383</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>364</v>
+        <v>384</v>
       </c>
       <c r="E149" s="2">
-        <v>85.77</v>
+        <v>6476.21</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>365</v>
+        <v>385</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>366</v>
+        <v>386</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>367</v>
+        <v>387</v>
       </c>
       <c r="E150" s="2">
-        <v>12554.83</v>
+        <v>34.8</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>368</v>
+        <v>388</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>361</v>
+        <v>387</v>
       </c>
       <c r="E151" s="2">
-        <v>1079.33</v>
+        <v>73.47</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>370</v>
+        <v>389</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>369</v>
+        <v>390</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>361</v>
+        <v>391</v>
       </c>
       <c r="E152" s="2">
-        <v>3015.72</v>
+        <v>5393.27</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>371</v>
+        <v>392</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>372</v>
+        <v>191</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="E153" s="2">
-        <v>8858.23</v>
+        <v>5256.99</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>374</v>
+        <v>394</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>375</v>
+        <v>386</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="E154" s="2">
-        <v>93.26</v>
+        <v>181.87</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>377</v>
+        <v>396</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>378</v>
+        <v>397</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>379</v>
+        <v>398</v>
       </c>
       <c r="E155" s="2">
-        <v>23.45</v>
+        <v>6282.74</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>380</v>
+        <v>399</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>381</v>
+        <v>400</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="E156" s="2">
-        <v>3995.64</v>
+        <v>2272.96</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>384</v>
+        <v>403</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="E157" s="2">
-        <v>346.07</v>
+        <v>1233.74</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>387</v>
+        <v>406</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
       <c r="E158" s="2">
-        <v>6032.25</v>
+        <v>6335.87</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>389</v>
+        <v>408</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>390</v>
+        <v>409</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>391</v>
+        <v>411</v>
       </c>
       <c r="E159" s="2">
-        <v>626.69</v>
+        <v>17.02</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>392</v>
+        <v>412</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>393</v>
+        <v>413</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>394</v>
+        <v>414</v>
       </c>
       <c r="E160" s="2">
-        <v>202.42</v>
+        <v>280.39</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>395</v>
+        <v>415</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>396</v>
+        <v>416</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>397</v>
+        <v>417</v>
       </c>
       <c r="E161" s="2">
-        <v>94.45</v>
+        <v>87.87</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>398</v>
+        <v>418</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>399</v>
+        <v>419</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>400</v>
+        <v>420</v>
       </c>
       <c r="E162" s="2">
-        <v>1228.03</v>
+        <v>139.42</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>401</v>
+        <v>421</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>402</v>
+        <v>422</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>403</v>
+        <v>423</v>
       </c>
       <c r="E163" s="2">
-        <v>9208.89</v>
+        <v>143.92</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>404</v>
+        <v>424</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>405</v>
+        <v>425</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>406</v>
+        <v>426</v>
       </c>
       <c r="E164" s="2">
-        <v>6182.44</v>
+        <v>773.48</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>407</v>
+        <v>427</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>408</v>
+        <v>428</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>409</v>
+        <v>429</v>
       </c>
       <c r="E165" s="2">
-        <v>4622.94</v>
+        <v>47.41</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="C166" s="0" t="s">
         <v>410</v>
       </c>
-      <c r="B166" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D166" s="0" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="E166" s="2">
-        <v>1155.08</v>
+        <v>135.38</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>393</v>
+        <v>434</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>414</v>
+        <v>435</v>
       </c>
       <c r="E167" s="2">
-        <v>370.65</v>
+        <v>60.73</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>415</v>
+        <v>436</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>416</v>
+        <v>437</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>417</v>
+        <v>438</v>
       </c>
       <c r="E168" s="2">
-        <v>1182.86</v>
+        <v>155.63</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>418</v>
+        <v>439</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>419</v>
+        <v>440</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>420</v>
+        <v>441</v>
       </c>
       <c r="E169" s="2">
-        <v>484.73</v>
+        <v>108.85</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>421</v>
+        <v>442</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>422</v>
+        <v>443</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>423</v>
+        <v>444</v>
       </c>
       <c r="E170" s="2">
-        <v>5657.16</v>
+        <v>1742.72</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>424</v>
+        <v>445</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>425</v>
+        <v>446</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>426</v>
+        <v>447</v>
       </c>
       <c r="E171" s="2">
-        <v>2563.69</v>
+        <v>214.74</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>427</v>
+        <v>448</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>425</v>
+        <v>449</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>428</v>
+        <v>450</v>
       </c>
       <c r="E172" s="2">
-        <v>638.43</v>
+        <v>124.49</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>429</v>
+        <v>451</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>430</v>
+        <v>452</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>431</v>
+        <v>453</v>
       </c>
       <c r="E173" s="2">
-        <v>1315.67</v>
+        <v>87.23</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>432</v>
+        <v>454</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>433</v>
+        <v>455</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>434</v>
+        <v>456</v>
       </c>
       <c r="E174" s="2">
-        <v>5656.42</v>
+        <v>570.28</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>435</v>
+        <v>457</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>436</v>
+        <v>458</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>437</v>
+        <v>459</v>
       </c>
       <c r="E175" s="2">
-        <v>2417.84</v>
+        <v>4775.21</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>438</v>
+        <v>460</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>439</v>
+        <v>461</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>440</v>
+        <v>462</v>
       </c>
       <c r="E176" s="2">
-        <v>40.61</v>
+        <v>1450.63</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>441</v>
+        <v>463</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>443</v>
+        <v>465</v>
       </c>
       <c r="E177" s="2">
-        <v>65.3</v>
+        <v>9431.63</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>445</v>
+        <v>467</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>446</v>
+        <v>468</v>
       </c>
       <c r="E178" s="2">
-        <v>8961</v>
+        <v>711.91</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>447</v>
+        <v>469</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>445</v>
+        <v>470</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>428</v>
+        <v>471</v>
       </c>
       <c r="E179" s="2">
-        <v>13.08</v>
+        <v>3465.93</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>448</v>
+        <v>472</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>449</v>
+        <v>473</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>450</v>
+        <v>309</v>
       </c>
       <c r="E180" s="2">
-        <v>584.03</v>
+        <v>113.16</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>451</v>
+        <v>474</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>452</v>
+        <v>473</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>453</v>
+        <v>475</v>
       </c>
       <c r="E181" s="2">
-        <v>18749.95</v>
+        <v>2312.97</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>454</v>
+        <v>476</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>455</v>
+        <v>477</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>456</v>
+        <v>478</v>
       </c>
       <c r="E182" s="2">
-        <v>1601.6</v>
+        <v>450</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>457</v>
+        <v>479</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>458</v>
+        <v>480</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>459</v>
+        <v>481</v>
       </c>
       <c r="E183" s="2">
-        <v>3830.29</v>
+        <v>1880.11</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>460</v>
+        <v>482</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>461</v>
+        <v>483</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>462</v>
+        <v>484</v>
       </c>
       <c r="E184" s="2">
-        <v>2227.65</v>
+        <v>71.89</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>463</v>
+        <v>485</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>464</v>
+        <v>486</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>456</v>
+        <v>487</v>
       </c>
       <c r="E185" s="2">
-        <v>2834.95</v>
+        <v>3365.13</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>465</v>
+        <v>488</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>466</v>
+        <v>489</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>467</v>
+        <v>490</v>
       </c>
       <c r="E186" s="2">
-        <v>487.58</v>
+        <v>1343.76</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>468</v>
+        <v>491</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>469</v>
+        <v>492</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>470</v>
+        <v>493</v>
       </c>
       <c r="E187" s="2">
-        <v>1422.23</v>
+        <v>1808.43</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>471</v>
+        <v>494</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>472</v>
+        <v>495</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>473</v>
+        <v>309</v>
       </c>
       <c r="E188" s="2">
-        <v>32.9</v>
+        <v>7.06</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>474</v>
+        <v>496</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>475</v>
+        <v>495</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>476</v>
+        <v>309</v>
       </c>
       <c r="E189" s="2">
-        <v>3796.64</v>
+        <v>7.47</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>477</v>
+        <v>497</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>478</v>
+        <v>498</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>479</v>
+        <v>499</v>
       </c>
       <c r="E190" s="2">
-        <v>3170.68</v>
+        <v>5152.4</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>480</v>
+        <v>500</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>478</v>
+        <v>501</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>481</v>
+        <v>502</v>
       </c>
       <c r="E191" s="2">
-        <v>25098.61</v>
+        <v>1382.15</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>482</v>
+        <v>503</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>483</v>
+        <v>504</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>484</v>
+        <v>505</v>
       </c>
       <c r="E192" s="2">
-        <v>9931.27</v>
+        <v>351.02</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>485</v>
+        <v>506</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>486</v>
+        <v>507</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>467</v>
+        <v>508</v>
       </c>
       <c r="E193" s="2">
-        <v>224.07</v>
+        <v>2041.51</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>487</v>
+        <v>509</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>488</v>
+        <v>510</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>489</v>
+        <v>511</v>
       </c>
       <c r="E194" s="2">
-        <v>2425.67</v>
+        <v>29966.03</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>490</v>
+        <v>512</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>491</v>
+        <v>513</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>492</v>
+        <v>514</v>
       </c>
       <c r="E195" s="2">
-        <v>2783.57</v>
+        <v>11256.93</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>493</v>
+        <v>515</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>494</v>
+        <v>516</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>495</v>
+        <v>517</v>
       </c>
       <c r="E196" s="2">
-        <v>1729.17</v>
+        <v>2076.83</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>496</v>
+        <v>518</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>497</v>
+        <v>519</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>498</v>
+        <v>520</v>
       </c>
       <c r="E197" s="2">
-        <v>5699.15</v>
+        <v>3848.92</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>499</v>
+        <v>521</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>500</v>
+        <v>522</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>428</v>
+        <v>523</v>
       </c>
       <c r="E198" s="2">
-        <v>110.86</v>
+        <v>4216.92</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>501</v>
+        <v>524</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>502</v>
+        <v>525</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>503</v>
+        <v>526</v>
       </c>
       <c r="E199" s="2">
-        <v>201.7</v>
+        <v>3469.46</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>504</v>
+        <v>527</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>505</v>
+        <v>528</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>506</v>
+        <v>529</v>
       </c>
       <c r="E200" s="2">
-        <v>3630.99</v>
+        <v>9920.91</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>507</v>
+        <v>530</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>508</v>
+        <v>531</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>456</v>
+        <v>532</v>
       </c>
       <c r="E201" s="2">
-        <v>109.73</v>
+        <v>3511.9</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>509</v>
+        <v>533</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>508</v>
+        <v>534</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>456</v>
+        <v>535</v>
       </c>
       <c r="E202" s="2">
-        <v>307.08</v>
+        <v>2341.79</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>510</v>
+        <v>536</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>511</v>
+        <v>537</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>512</v>
+        <v>538</v>
       </c>
       <c r="E203" s="2">
-        <v>6645.88</v>
+        <v>2313.14</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>513</v>
+        <v>539</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>514</v>
+        <v>540</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>467</v>
+        <v>541</v>
       </c>
       <c r="E204" s="2">
-        <v>109.12</v>
+        <v>6059.31</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>515</v>
+        <v>542</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>517</v>
+        <v>543</v>
       </c>
       <c r="E205" s="2">
-        <v>2374.92</v>
+        <v>50.75</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>518</v>
+        <v>544</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>519</v>
+        <v>501</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>503</v>
+        <v>545</v>
       </c>
       <c r="E206" s="2">
-        <v>14.84</v>
+        <v>134.54</v>
       </c>
       <c r="F206" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>520</v>
+        <v>546</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>521</v>
+        <v>547</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>467</v>
+        <v>548</v>
       </c>
       <c r="E207" s="2">
-        <v>3334.08</v>
+        <v>1332.67</v>
       </c>
       <c r="F207" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>522</v>
+        <v>549</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>523</v>
+        <v>550</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>524</v>
+        <v>551</v>
       </c>
       <c r="E208" s="2">
-        <v>103.62</v>
+        <v>23.66</v>
       </c>
       <c r="F208" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>525</v>
+        <v>552</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>526</v>
+        <v>553</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>527</v>
+        <v>554</v>
       </c>
       <c r="E209" s="2">
-        <v>787.69</v>
+        <v>161.56</v>
       </c>
       <c r="F209" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>528</v>
+        <v>555</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>529</v>
+        <v>556</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>530</v>
+        <v>543</v>
       </c>
       <c r="E210" s="2">
-        <v>155.19</v>
+        <v>12.94</v>
       </c>
       <c r="F210" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>531</v>
+        <v>557</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>532</v>
+        <v>558</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>533</v>
+        <v>559</v>
       </c>
       <c r="E211" s="2">
-        <v>11215.28</v>
+        <v>328.23</v>
       </c>
       <c r="F211" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>534</v>
+        <v>560</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>536</v>
+        <v>561</v>
       </c>
       <c r="E212" s="2">
-        <v>32.65</v>
+        <v>7183.21</v>
       </c>
       <c r="F212" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>537</v>
+        <v>562</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>538</v>
+        <v>563</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>539</v>
+        <v>564</v>
       </c>
       <c r="E213" s="2">
-        <v>6476.21</v>
+        <v>3599.9</v>
       </c>
       <c r="F213" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>540</v>
+        <v>565</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>541</v>
+        <v>566</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>542</v>
+        <v>567</v>
       </c>
       <c r="E214" s="2">
-        <v>4.2</v>
+        <v>1521.61</v>
       </c>
       <c r="F214" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>543</v>
+        <v>568</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>544</v>
+        <v>569</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>545</v>
+        <v>570</v>
       </c>
       <c r="E215" s="2">
-        <v>34.8</v>
+        <v>60.63</v>
       </c>
       <c r="F215" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>546</v>
+        <v>571</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>544</v>
+        <v>572</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>545</v>
+        <v>573</v>
       </c>
       <c r="E216" s="2">
-        <v>73.47</v>
+        <v>442.2</v>
       </c>
       <c r="F216" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>547</v>
+        <v>574</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>548</v>
+        <v>575</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>549</v>
+        <v>576</v>
       </c>
       <c r="E217" s="2">
-        <v>2865.76</v>
+        <v>1437.89</v>
       </c>
       <c r="F217" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>550</v>
+        <v>577</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>551</v>
+        <v>575</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>552</v>
+        <v>576</v>
       </c>
       <c r="E218" s="2">
-        <v>5393.27</v>
+        <v>1099.88</v>
       </c>
       <c r="F218" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>553</v>
+        <v>578</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>294</v>
+        <v>575</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>554</v>
+        <v>576</v>
       </c>
       <c r="E219" s="2">
-        <v>5256.99</v>
+        <v>405.44</v>
       </c>
       <c r="F219" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>555</v>
+        <v>579</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>556</v>
+        <v>580</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>545</v>
+        <v>581</v>
       </c>
       <c r="E220" s="2">
-        <v>832.5</v>
+        <v>25085.25</v>
       </c>
       <c r="F220" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>557</v>
+        <v>582</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>544</v>
+        <v>583</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="E221" s="2">
-        <v>181.87</v>
+        <v>6669.78</v>
       </c>
       <c r="F221" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>559</v>
+        <v>585</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>560</v>
+        <v>586</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>561</v>
+        <v>587</v>
       </c>
       <c r="E222" s="2">
-        <v>1068.27</v>
+        <v>482.87</v>
       </c>
       <c r="F222" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>562</v>
+        <v>588</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>563</v>
+        <v>589</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>564</v>
+        <v>590</v>
       </c>
       <c r="E223" s="2">
-        <v>6282.74</v>
+        <v>2728.06</v>
       </c>
       <c r="F223" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>565</v>
+        <v>591</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>566</v>
+        <v>592</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>567</v>
+        <v>309</v>
       </c>
       <c r="E224" s="2">
-        <v>2272.96</v>
+        <v>440.94</v>
       </c>
       <c r="F224" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>568</v>
+        <v>593</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>569</v>
+        <v>592</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>570</v>
+        <v>594</v>
       </c>
       <c r="E225" s="2">
-        <v>4733.74</v>
+        <v>4278.76</v>
       </c>
       <c r="F225" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>571</v>
+        <v>595</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>572</v>
+        <v>596</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>75</v>
+        <v>410</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>573</v>
+        <v>597</v>
       </c>
       <c r="E226" s="2">
-        <v>6335.87</v>
+        <v>183.29</v>
       </c>
       <c r="F226" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>574</v>
+        <v>598</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>575</v>
+        <v>599</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>577</v>
+        <v>600</v>
       </c>
       <c r="E227" s="2">
-        <v>17.02</v>
+        <v>7039.69</v>
       </c>
       <c r="F227" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>578</v>
+        <v>601</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>579</v>
+        <v>602</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>580</v>
+        <v>387</v>
       </c>
       <c r="E228" s="2">
-        <v>253.17</v>
+        <v>407.89</v>
       </c>
       <c r="F228" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>581</v>
+        <v>603</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>582</v>
+        <v>604</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>583</v>
+        <v>605</v>
       </c>
       <c r="E229" s="2">
-        <v>280.39</v>
+        <v>11607.28</v>
       </c>
       <c r="F229" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>584</v>
+        <v>606</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>585</v>
+        <v>607</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>586</v>
+        <v>608</v>
       </c>
       <c r="E230" s="2">
-        <v>237.87</v>
+        <v>9690.65</v>
       </c>
       <c r="F230" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>587</v>
+        <v>609</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>588</v>
+        <v>610</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>589</v>
+        <v>611</v>
       </c>
       <c r="E231" s="2">
-        <v>67.15</v>
+        <v>1206.17</v>
       </c>
       <c r="F231" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>590</v>
+        <v>612</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>591</v>
+        <v>613</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>592</v>
+        <v>614</v>
       </c>
       <c r="E232" s="2">
-        <v>139.42</v>
+        <v>1138.16</v>
       </c>
       <c r="F232" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>593</v>
+        <v>615</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>594</v>
+        <v>616</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>595</v>
+        <v>617</v>
       </c>
       <c r="E233" s="2">
-        <v>143.92</v>
+        <v>60.08</v>
       </c>
       <c r="F233" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>596</v>
+        <v>618</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>597</v>
+        <v>619</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>598</v>
+        <v>620</v>
       </c>
       <c r="E234" s="2">
-        <v>773.48</v>
+        <v>386.7</v>
       </c>
       <c r="F234" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>599</v>
+        <v>621</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>600</v>
+        <v>531</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>601</v>
+        <v>622</v>
       </c>
       <c r="E235" s="2">
-        <v>275.54</v>
+        <v>12985.38</v>
       </c>
       <c r="F235" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>602</v>
+        <v>623</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>603</v>
+        <v>624</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>604</v>
+        <v>625</v>
       </c>
       <c r="E236" s="2">
-        <v>47.41</v>
+        <v>436.94</v>
       </c>
       <c r="F236" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>605</v>
+        <v>626</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>606</v>
+        <v>627</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>607</v>
+        <v>628</v>
       </c>
       <c r="E237" s="2">
-        <v>56.44</v>
+        <v>160.34</v>
       </c>
       <c r="F237" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>608</v>
+        <v>629</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>609</v>
+        <v>630</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>610</v>
+        <v>631</v>
       </c>
       <c r="E238" s="2">
-        <v>135.38</v>
+        <v>13.35</v>
       </c>
       <c r="F238" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>611</v>
+        <v>632</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>612</v>
+        <v>596</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>613</v>
+        <v>597</v>
       </c>
       <c r="E239" s="2">
-        <v>60.73</v>
+        <v>83.75</v>
       </c>
       <c r="F239" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>614</v>
+        <v>633</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>615</v>
+        <v>634</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>616</v>
+        <v>309</v>
       </c>
       <c r="E240" s="2">
-        <v>155.63</v>
+        <v>172.64</v>
       </c>
       <c r="F240" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>617</v>
+        <v>635</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>618</v>
+        <v>636</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="E241" s="2">
-        <v>308.85</v>
+        <v>7932.9</v>
       </c>
       <c r="F241" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>620</v>
+        <v>638</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>621</v>
+        <v>602</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>576</v>
+        <v>410</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>622</v>
+        <v>387</v>
       </c>
       <c r="E242" s="2">
-        <v>183.66</v>
+        <v>2089.94</v>
       </c>
       <c r="F242" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>625</v>
+        <v>642</v>
       </c>
       <c r="E243" s="2">
-        <v>214.74</v>
+        <v>482.03</v>
       </c>
       <c r="F243" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>626</v>
+        <v>643</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>627</v>
+        <v>644</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>628</v>
+        <v>645</v>
       </c>
       <c r="E244" s="2">
-        <v>124.49</v>
+        <v>63.08</v>
       </c>
       <c r="F244" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>629</v>
+        <v>646</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="E245" s="2">
-        <v>87.23</v>
+        <v>32.33</v>
       </c>
       <c r="F245" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>633</v>
+        <v>650</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="E246" s="2">
-        <v>570.28</v>
+        <v>594.2</v>
       </c>
       <c r="F246" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>635</v>
+        <v>652</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>636</v>
+        <v>653</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>637</v>
+        <v>654</v>
       </c>
       <c r="E247" s="2">
-        <v>4775.21</v>
+        <v>218.55</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>638</v>
+        <v>655</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>639</v>
+        <v>656</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>640</v>
+        <v>657</v>
       </c>
       <c r="E248" s="2">
-        <v>5083.82</v>
+        <v>162.75</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="C249" s="0" t="s">
         <v>641</v>
       </c>
-      <c r="B249" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D249" s="0" t="s">
-        <v>643</v>
+        <v>660</v>
       </c>
       <c r="E249" s="2">
-        <v>1450.63</v>
+        <v>59.3</v>
       </c>
       <c r="F249" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>644</v>
+        <v>661</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>645</v>
+        <v>662</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>646</v>
+        <v>663</v>
       </c>
       <c r="E250" s="2">
-        <v>13558.63</v>
+        <v>153.47</v>
       </c>
       <c r="F250" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>647</v>
+        <v>664</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>648</v>
+        <v>665</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>649</v>
+        <v>666</v>
       </c>
       <c r="E251" s="2">
-        <v>9431.63</v>
+        <v>621.03</v>
       </c>
       <c r="F251" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>650</v>
+        <v>667</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>651</v>
+        <v>668</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>652</v>
+        <v>669</v>
       </c>
       <c r="E252" s="2">
-        <v>711.91</v>
+        <v>119.74</v>
       </c>
       <c r="F252" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>653</v>
+        <v>670</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>654</v>
+        <v>671</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>655</v>
+        <v>672</v>
       </c>
       <c r="E253" s="2">
-        <v>3465.93</v>
+        <v>312.58</v>
       </c>
       <c r="F253" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>656</v>
+        <v>673</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>657</v>
+        <v>674</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>440</v>
+        <v>675</v>
       </c>
       <c r="E254" s="2">
-        <v>113.16</v>
+        <v>81.33</v>
       </c>
       <c r="F254" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>658</v>
+        <v>676</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>657</v>
+        <v>677</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>659</v>
+        <v>678</v>
       </c>
       <c r="E255" s="2">
-        <v>2312.97</v>
+        <v>708.4</v>
       </c>
       <c r="F255" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>660</v>
+        <v>679</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>661</v>
+        <v>680</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>662</v>
+        <v>681</v>
       </c>
       <c r="E256" s="2">
-        <v>450</v>
+        <v>913.86</v>
       </c>
       <c r="F256" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>663</v>
+        <v>682</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>664</v>
+        <v>683</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>665</v>
+        <v>684</v>
       </c>
       <c r="E257" s="2">
-        <v>158.83</v>
+        <v>146.15</v>
       </c>
       <c r="F257" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>666</v>
+        <v>685</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>667</v>
+        <v>686</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>668</v>
+        <v>687</v>
       </c>
       <c r="E258" s="2">
-        <v>359.13</v>
+        <v>386.74</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>669</v>
+        <v>688</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>670</v>
+        <v>689</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>671</v>
+        <v>690</v>
       </c>
       <c r="E259" s="2">
-        <v>1880.11</v>
+        <v>123.26</v>
       </c>
       <c r="F259" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>672</v>
+        <v>691</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>673</v>
+        <v>692</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>674</v>
+        <v>693</v>
       </c>
       <c r="E260" s="2">
-        <v>10278.65</v>
+        <v>289.33</v>
       </c>
       <c r="F260" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>675</v>
+        <v>694</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>676</v>
+        <v>695</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>677</v>
+        <v>696</v>
       </c>
       <c r="E261" s="2">
-        <v>530.79</v>
+        <v>111.27</v>
       </c>
       <c r="F261" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>678</v>
+        <v>697</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>679</v>
+        <v>698</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>680</v>
+        <v>699</v>
       </c>
       <c r="E262" s="2">
-        <v>71.89</v>
+        <v>34.71</v>
       </c>
       <c r="F262" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>681</v>
+        <v>700</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>682</v>
+        <v>701</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>683</v>
+        <v>702</v>
       </c>
       <c r="E263" s="2">
-        <v>3365.13</v>
+        <v>590.92</v>
       </c>
       <c r="F263" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>684</v>
+        <v>703</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>685</v>
+        <v>704</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>686</v>
+        <v>705</v>
       </c>
       <c r="E264" s="2">
-        <v>3343.76</v>
+        <v>735.11</v>
       </c>
       <c r="F264" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>687</v>
+        <v>706</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>688</v>
+        <v>707</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>689</v>
+        <v>708</v>
       </c>
       <c r="E265" s="2">
-        <v>1808.43</v>
+        <v>168.05</v>
       </c>
       <c r="F265" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>690</v>
+        <v>709</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>645</v>
+        <v>710</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>440</v>
+        <v>711</v>
       </c>
       <c r="E266" s="2">
-        <v>1633.61</v>
+        <v>111.58</v>
       </c>
       <c r="F266" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>691</v>
+        <v>712</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>692</v>
+        <v>713</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>440</v>
+        <v>714</v>
       </c>
       <c r="E267" s="2">
-        <v>7.06</v>
+        <v>323.68</v>
       </c>
       <c r="F267" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>693</v>
+        <v>715</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>692</v>
+        <v>716</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>440</v>
+        <v>717</v>
       </c>
       <c r="E268" s="2">
-        <v>7.47</v>
+        <v>97.27</v>
       </c>
       <c r="F268" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>694</v>
+        <v>718</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>695</v>
+        <v>719</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>696</v>
+        <v>720</v>
       </c>
       <c r="E269" s="2">
-        <v>39.2</v>
+        <v>424.16</v>
       </c>
       <c r="F269" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>697</v>
+        <v>721</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>698</v>
+        <v>722</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>699</v>
+        <v>723</v>
       </c>
       <c r="E270" s="2">
-        <v>5152.4</v>
+        <v>308.14</v>
       </c>
       <c r="F270" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>700</v>
+        <v>724</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>701</v>
+        <v>725</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>702</v>
+        <v>726</v>
       </c>
       <c r="E271" s="2">
-        <v>2682.15</v>
+        <v>441.83</v>
       </c>
       <c r="F271" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>703</v>
+        <v>727</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>704</v>
+        <v>728</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>705</v>
+        <v>729</v>
       </c>
       <c r="E272" s="2">
-        <v>351.02</v>
+        <v>298.8</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>706</v>
+        <v>730</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>630</v>
+        <v>731</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>631</v>
+        <v>732</v>
       </c>
       <c r="E273" s="2">
-        <v>624.15</v>
+        <v>24.18</v>
       </c>
       <c r="F273" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>707</v>
+        <v>733</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>708</v>
+        <v>734</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>709</v>
+        <v>735</v>
       </c>
       <c r="E274" s="2">
-        <v>2041.51</v>
+        <v>268.41</v>
       </c>
       <c r="F274" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>710</v>
+        <v>736</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>711</v>
+        <v>737</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>712</v>
+        <v>738</v>
       </c>
       <c r="E275" s="2">
-        <v>1661.56</v>
+        <v>1262.73</v>
       </c>
       <c r="F275" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>713</v>
+        <v>739</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>714</v>
+        <v>740</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>715</v>
+        <v>741</v>
       </c>
       <c r="E276" s="2">
-        <v>29966.03</v>
+        <v>400.82</v>
       </c>
       <c r="F276" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>716</v>
+        <v>742</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>717</v>
+        <v>743</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>718</v>
+        <v>744</v>
       </c>
       <c r="E277" s="2">
-        <v>11256.93</v>
+        <v>732.26</v>
       </c>
       <c r="F277" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>719</v>
+        <v>745</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>720</v>
+        <v>746</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>721</v>
+        <v>747</v>
       </c>
       <c r="E278" s="2">
-        <v>15936.76</v>
+        <v>75.35</v>
       </c>
       <c r="F278" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>722</v>
+        <v>748</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>723</v>
+        <v>749</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>724</v>
+        <v>750</v>
       </c>
       <c r="E279" s="2">
-        <v>2076.83</v>
+        <v>17.62</v>
       </c>
       <c r="F279" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>725</v>
+        <v>751</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>726</v>
+        <v>752</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>727</v>
+        <v>753</v>
       </c>
       <c r="E280" s="2">
-        <v>4548.92</v>
+        <v>39.92</v>
       </c>
       <c r="F280" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>728</v>
+        <v>754</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>729</v>
+        <v>755</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>730</v>
+        <v>756</v>
       </c>
       <c r="E281" s="2">
-        <v>4216.92</v>
+        <v>86.77</v>
       </c>
       <c r="F281" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>731</v>
+        <v>757</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>732</v>
+        <v>758</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>733</v>
+        <v>759</v>
       </c>
       <c r="E282" s="2">
-        <v>3469.46</v>
+        <v>122.26</v>
       </c>
       <c r="F282" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>734</v>
+        <v>760</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>735</v>
+        <v>761</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>736</v>
+        <v>762</v>
       </c>
       <c r="E283" s="2">
-        <v>10006.95</v>
+        <v>291.1</v>
       </c>
       <c r="F283" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>737</v>
+        <v>763</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>738</v>
+        <v>764</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>739</v>
+        <v>765</v>
       </c>
       <c r="E284" s="2">
-        <v>3511.9</v>
+        <v>1149.62</v>
       </c>
       <c r="F284" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>740</v>
+        <v>766</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>741</v>
+        <v>767</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>742</v>
+        <v>768</v>
       </c>
       <c r="E285" s="2">
-        <v>2341.79</v>
+        <v>731.1</v>
       </c>
       <c r="F285" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>743</v>
+        <v>769</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>744</v>
+        <v>770</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>745</v>
+        <v>771</v>
       </c>
       <c r="E286" s="2">
-        <v>2313.14</v>
+        <v>292.85</v>
       </c>
       <c r="F286" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>746</v>
+        <v>772</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>747</v>
+        <v>773</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>748</v>
+        <v>774</v>
       </c>
       <c r="E287" s="2">
-        <v>666.92</v>
+        <v>12.87</v>
       </c>
       <c r="F287" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>749</v>
+        <v>775</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>747</v>
+        <v>776</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>750</v>
+        <v>777</v>
       </c>
       <c r="E288" s="2">
-        <v>1589.11</v>
+        <v>172.3</v>
       </c>
       <c r="F288" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>751</v>
+        <v>778</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>752</v>
+        <v>779</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>753</v>
+        <v>780</v>
       </c>
       <c r="E289" s="2">
-        <v>6059.31</v>
+        <v>72.47</v>
       </c>
       <c r="F289" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>754</v>
+        <v>781</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>726</v>
+        <v>782</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>755</v>
+        <v>783</v>
       </c>
       <c r="E290" s="2">
-        <v>50.75</v>
+        <v>852.72</v>
       </c>
       <c r="F290" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>756</v>
+        <v>784</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>757</v>
+        <v>785</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>758</v>
+        <v>786</v>
       </c>
       <c r="E291" s="2">
-        <v>1323.25</v>
+        <v>347.23</v>
       </c>
       <c r="F291" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>759</v>
+        <v>787</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>760</v>
+        <v>788</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>761</v>
+        <v>789</v>
       </c>
       <c r="E292" s="2">
-        <v>456.33</v>
+        <v>1016.48</v>
       </c>
       <c r="F292" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>762</v>
+        <v>790</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>701</v>
+        <v>791</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
       <c r="E293" s="2">
-        <v>1334.54</v>
+        <v>152.71</v>
       </c>
       <c r="F293" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>764</v>
+        <v>793</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>765</v>
+        <v>794</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>766</v>
+        <v>795</v>
       </c>
       <c r="E294" s="2">
-        <v>1332.67</v>
+        <v>335.1</v>
       </c>
       <c r="F294" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>767</v>
+        <v>796</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>768</v>
+        <v>797</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>769</v>
+        <v>798</v>
       </c>
       <c r="E295" s="2">
-        <v>2882.05</v>
+        <v>154.27</v>
       </c>
       <c r="F295" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>770</v>
+        <v>799</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>771</v>
+        <v>728</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>772</v>
+        <v>800</v>
       </c>
       <c r="E296" s="2">
-        <v>2723.36</v>
+        <v>309.38</v>
       </c>
       <c r="F296" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>773</v>
+        <v>801</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>774</v>
+        <v>802</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>775</v>
+        <v>803</v>
       </c>
       <c r="E297" s="2">
-        <v>4.79</v>
+        <v>229.56</v>
       </c>
       <c r="F297" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>776</v>
+        <v>804</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>777</v>
+        <v>805</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>778</v>
+        <v>806</v>
       </c>
       <c r="E298" s="2">
-        <v>23.66</v>
+        <v>14.89</v>
       </c>
       <c r="F298" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>779</v>
+        <v>807</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>780</v>
+        <v>808</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="E299" s="2">
-        <v>161.56</v>
+        <v>77.25</v>
       </c>
       <c r="F299" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>782</v>
+        <v>810</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>783</v>
+        <v>811</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>440</v>
+        <v>812</v>
       </c>
       <c r="E300" s="2">
-        <v>119.06</v>
+        <v>643.4</v>
       </c>
       <c r="F300" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>784</v>
+        <v>813</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>785</v>
+        <v>814</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>755</v>
+        <v>815</v>
       </c>
       <c r="E301" s="2">
-        <v>12.94</v>
+        <v>103.83</v>
       </c>
       <c r="F301" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>786</v>
+        <v>816</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>787</v>
+        <v>817</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>788</v>
+        <v>818</v>
       </c>
       <c r="E302" s="2">
-        <v>731.97</v>
+        <v>820.69</v>
       </c>
       <c r="F302" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>789</v>
+        <v>819</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>790</v>
+        <v>820</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>791</v>
+        <v>821</v>
       </c>
       <c r="E303" s="2">
-        <v>40</v>
+        <v>651.13</v>
       </c>
       <c r="F303" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>792</v>
+        <v>822</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>793</v>
+        <v>823</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>794</v>
+        <v>824</v>
       </c>
       <c r="E304" s="2">
-        <v>1901.08</v>
+        <v>461.06</v>
       </c>
       <c r="F304" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>795</v>
+        <v>825</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>796</v>
+        <v>826</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>797</v>
+        <v>827</v>
       </c>
       <c r="E305" s="2">
-        <v>328.23</v>
+        <v>1681.21</v>
       </c>
       <c r="F305" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>798</v>
+        <v>828</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>799</v>
+        <v>829</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>800</v>
+        <v>830</v>
       </c>
       <c r="E306" s="2">
-        <v>2899.6</v>
+        <v>2767.93</v>
       </c>
       <c r="F306" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>801</v>
+        <v>831</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>802</v>
+        <v>832</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>803</v>
+        <v>833</v>
       </c>
       <c r="E307" s="2">
-        <v>1460.71</v>
+        <v>5640.04</v>
       </c>
       <c r="F307" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>804</v>
+        <v>834</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>744</v>
+        <v>835</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>805</v>
+        <v>836</v>
       </c>
       <c r="E308" s="2">
-        <v>7183.21</v>
+        <v>1371.53</v>
       </c>
       <c r="F308" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>806</v>
+        <v>837</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>807</v>
+        <v>838</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>808</v>
+        <v>839</v>
       </c>
       <c r="E309" s="2">
-        <v>3599.9</v>
+        <v>1474.27</v>
       </c>
       <c r="F309" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>809</v>
+        <v>840</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>810</v>
+        <v>841</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>811</v>
+        <v>842</v>
       </c>
       <c r="E310" s="2">
-        <v>8324.61</v>
+        <v>528.8</v>
       </c>
       <c r="F310" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>812</v>
+        <v>843</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>813</v>
+        <v>844</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>814</v>
+        <v>845</v>
       </c>
       <c r="E311" s="2">
-        <v>1521.61</v>
+        <v>1495.87</v>
       </c>
       <c r="F311" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>815</v>
+        <v>846</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>816</v>
+        <v>847</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>817</v>
+        <v>848</v>
       </c>
       <c r="E312" s="2">
-        <v>60.63</v>
+        <v>337.21</v>
       </c>
       <c r="F312" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>818</v>
+        <v>849</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>819</v>
+        <v>850</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>820</v>
+        <v>851</v>
       </c>
       <c r="E313" s="2">
-        <v>2822.18</v>
+        <v>653.31</v>
       </c>
       <c r="F313" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>821</v>
+        <v>852</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>822</v>
+        <v>853</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>823</v>
+        <v>854</v>
       </c>
       <c r="E314" s="2">
-        <v>1437.89</v>
+        <v>2782.48</v>
       </c>
       <c r="F314" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>824</v>
+        <v>855</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>822</v>
+        <v>856</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>823</v>
+        <v>857</v>
       </c>
       <c r="E315" s="2">
-        <v>1099.88</v>
+        <v>44.64</v>
       </c>
       <c r="F315" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>825</v>
+        <v>858</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>822</v>
+        <v>859</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>823</v>
+        <v>860</v>
       </c>
       <c r="E316" s="2">
-        <v>405.44</v>
+        <v>309.04</v>
       </c>
       <c r="F316" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>826</v>
+        <v>861</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>827</v>
+        <v>862</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>828</v>
+        <v>863</v>
       </c>
       <c r="E317" s="2">
-        <v>25085.25</v>
+        <v>2875.1</v>
       </c>
       <c r="F317" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>829</v>
+        <v>864</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>830</v>
+        <v>865</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>831</v>
+        <v>866</v>
       </c>
       <c r="E318" s="2">
-        <v>1713.52</v>
+        <v>762.88</v>
       </c>
       <c r="F318" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>832</v>
+        <v>867</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>833</v>
+        <v>868</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>834</v>
+        <v>869</v>
       </c>
       <c r="E319" s="2">
-        <v>6669.78</v>
+        <v>2556.05</v>
       </c>
       <c r="F319" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>835</v>
+        <v>870</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>836</v>
+        <v>871</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>837</v>
+        <v>872</v>
       </c>
       <c r="E320" s="2">
-        <v>482.87</v>
+        <v>890.34</v>
       </c>
       <c r="F320" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>838</v>
+        <v>873</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>839</v>
+        <v>874</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>840</v>
+        <v>875</v>
       </c>
       <c r="E321" s="2">
-        <v>2728.06</v>
+        <v>449</v>
       </c>
       <c r="F321" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>841</v>
+        <v>876</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>842</v>
+        <v>877</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>440</v>
+        <v>878</v>
       </c>
       <c r="E322" s="2">
-        <v>440.94</v>
+        <v>94.83</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>843</v>
+        <v>879</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>842</v>
+        <v>880</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>844</v>
+        <v>881</v>
       </c>
       <c r="E323" s="2">
-        <v>4278.76</v>
+        <v>1011.68</v>
       </c>
       <c r="F323" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>845</v>
+        <v>882</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>846</v>
+        <v>883</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>847</v>
+        <v>884</v>
       </c>
       <c r="E324" s="2">
-        <v>183.29</v>
+        <v>2569.08</v>
       </c>
       <c r="F324" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>848</v>
+        <v>885</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>849</v>
+        <v>886</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>850</v>
+        <v>887</v>
       </c>
       <c r="E325" s="2">
-        <v>7039.69</v>
+        <v>5683.82</v>
       </c>
       <c r="F325" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>851</v>
+        <v>888</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>852</v>
+        <v>889</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>853</v>
+        <v>890</v>
       </c>
       <c r="E326" s="2">
-        <v>3412.91</v>
+        <v>7508.63</v>
       </c>
       <c r="F326" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>854</v>
+        <v>891</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>855</v>
+        <v>892</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>545</v>
+        <v>893</v>
       </c>
       <c r="E327" s="2">
-        <v>407.89</v>
+        <v>504.4</v>
       </c>
       <c r="F327" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>856</v>
+        <v>894</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>857</v>
+        <v>892</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>858</v>
+        <v>893</v>
       </c>
       <c r="E328" s="2">
-        <v>11607.28</v>
+        <v>591.85</v>
       </c>
       <c r="F328" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>859</v>
+        <v>895</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>860</v>
+        <v>896</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>861</v>
+        <v>897</v>
       </c>
       <c r="E329" s="2">
-        <v>9690.65</v>
+        <v>1015.6</v>
       </c>
       <c r="F329" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>862</v>
+        <v>898</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>863</v>
+        <v>899</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>864</v>
+        <v>900</v>
       </c>
       <c r="E330" s="2">
-        <v>134.62</v>
+        <v>2029.12</v>
       </c>
       <c r="F330" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>865</v>
+        <v>901</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>863</v>
+        <v>566</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>866</v>
+        <v>902</v>
       </c>
       <c r="E331" s="2">
-        <v>301.41</v>
+        <v>3452.29</v>
       </c>
       <c r="F331" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>867</v>
+        <v>903</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>868</v>
+        <v>904</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>869</v>
+        <v>905</v>
       </c>
       <c r="E332" s="2">
-        <v>2042.99</v>
+        <v>29237.68</v>
       </c>
       <c r="F332" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>871</v>
+        <v>907</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>872</v>
+        <v>908</v>
       </c>
       <c r="E333" s="2">
-        <v>1138.16</v>
+        <v>2452.56</v>
       </c>
       <c r="F333" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>873</v>
+        <v>909</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>874</v>
+        <v>910</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>875</v>
+        <v>911</v>
       </c>
       <c r="E334" s="2">
-        <v>60.08</v>
+        <v>2101.73</v>
       </c>
       <c r="F334" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>876</v>
+        <v>912</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>877</v>
+        <v>913</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>878</v>
+        <v>914</v>
       </c>
       <c r="E335" s="2">
-        <v>430.93</v>
+        <v>3550.87</v>
       </c>
       <c r="F335" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>879</v>
+        <v>915</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>880</v>
+        <v>916</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>881</v>
+        <v>917</v>
       </c>
       <c r="E336" s="2">
-        <v>1864.54</v>
+        <v>3304.1</v>
       </c>
       <c r="F336" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>882</v>
+        <v>918</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>883</v>
+        <v>919</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>884</v>
+        <v>920</v>
       </c>
       <c r="E337" s="2">
-        <v>53.21</v>
+        <v>27244.16</v>
       </c>
       <c r="F337" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>885</v>
+        <v>921</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>886</v>
+        <v>922</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>887</v>
+        <v>923</v>
       </c>
       <c r="E338" s="2">
-        <v>386.7</v>
+        <v>6997.29</v>
       </c>
       <c r="F338" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>888</v>
+        <v>924</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>889</v>
+        <v>925</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>890</v>
+        <v>926</v>
       </c>
       <c r="E339" s="2">
-        <v>232.31</v>
+        <v>22251.66</v>
       </c>
       <c r="F339" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>891</v>
+        <v>927</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>738</v>
+        <v>928</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>892</v>
+        <v>929</v>
       </c>
       <c r="E340" s="2">
-        <v>12985.38</v>
+        <v>7267.14</v>
       </c>
       <c r="F340" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>893</v>
+        <v>930</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>894</v>
+        <v>931</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>895</v>
+        <v>932</v>
       </c>
       <c r="E341" s="2">
-        <v>1449.79</v>
+        <v>219.38</v>
       </c>
       <c r="F341" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>896</v>
+        <v>933</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>897</v>
+        <v>934</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>898</v>
+        <v>935</v>
       </c>
       <c r="E342" s="2">
-        <v>160.34</v>
+        <v>5461.04</v>
       </c>
       <c r="F342" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>899</v>
+        <v>936</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>900</v>
+        <v>937</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>901</v>
+        <v>938</v>
       </c>
       <c r="E343" s="2">
-        <v>13.35</v>
+        <v>566.63</v>
       </c>
       <c r="F343" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>902</v>
+        <v>939</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>846</v>
+        <v>940</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>847</v>
+        <v>941</v>
       </c>
       <c r="E344" s="2">
-        <v>83.75</v>
+        <v>11.72</v>
       </c>
       <c r="F344" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>903</v>
+        <v>942</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>378</v>
+        <v>943</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>904</v>
+        <v>944</v>
       </c>
       <c r="E345" s="2">
-        <v>110.84</v>
+        <v>30836.87</v>
       </c>
       <c r="F345" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>905</v>
+        <v>945</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>906</v>
+        <v>943</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>440</v>
+        <v>168</v>
       </c>
       <c r="E346" s="2">
-        <v>172.64</v>
+        <v>4283.22</v>
       </c>
       <c r="F346" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>907</v>
+        <v>946</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>880</v>
+        <v>943</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>908</v>
+        <v>168</v>
       </c>
       <c r="E347" s="2">
-        <v>2416.59</v>
+        <v>22014.46</v>
       </c>
       <c r="F347" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>909</v>
+        <v>947</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>910</v>
+        <v>940</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>911</v>
+        <v>941</v>
       </c>
       <c r="E348" s="2">
-        <v>7932.9</v>
+        <v>11.72</v>
       </c>
       <c r="F348" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>912</v>
+        <v>948</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>913</v>
+        <v>949</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>914</v>
+        <v>950</v>
       </c>
       <c r="E349" s="2">
-        <v>195.03</v>
+        <v>4197.93</v>
       </c>
       <c r="F349" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>915</v>
+        <v>951</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>916</v>
+        <v>952</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>917</v>
+        <v>941</v>
       </c>
       <c r="E350" s="2">
-        <v>3.49</v>
+        <v>5.59</v>
       </c>
       <c r="F350" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>918</v>
+        <v>953</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>919</v>
+        <v>952</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>920</v>
+        <v>941</v>
       </c>
       <c r="E351" s="2">
-        <v>182.99</v>
+        <v>5.59</v>
       </c>
       <c r="F351" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>921</v>
+        <v>954</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>855</v>
+        <v>955</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>576</v>
+        <v>641</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>545</v>
+        <v>956</v>
       </c>
       <c r="E352" s="2">
-        <v>2089.94</v>
+        <v>2350.58</v>
       </c>
       <c r="F352" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>922</v>
+        <v>957</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>923</v>
+        <v>955</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>925</v>
+        <v>958</v>
       </c>
       <c r="E353" s="2">
-        <v>482.03</v>
+        <v>637.44</v>
       </c>
       <c r="F353" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>926</v>
+        <v>959</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>927</v>
+        <v>955</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>928</v>
+        <v>958</v>
       </c>
       <c r="E354" s="2">
-        <v>141.97</v>
+        <v>637.44</v>
       </c>
       <c r="F354" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>929</v>
+        <v>960</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>930</v>
+        <v>955</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>931</v>
+        <v>956</v>
       </c>
       <c r="E355" s="2">
-        <v>63.08</v>
+        <v>753.45</v>
       </c>
       <c r="F355" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>932</v>
+        <v>961</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>933</v>
+        <v>962</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>934</v>
+        <v>963</v>
       </c>
       <c r="E356" s="2">
-        <v>3.33</v>
+        <v>69.11</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>935</v>
+        <v>964</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>936</v>
+        <v>962</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>937</v>
+        <v>965</v>
       </c>
       <c r="E357" s="2">
-        <v>168.7</v>
+        <v>7060.85</v>
       </c>
       <c r="F357" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>938</v>
+        <v>966</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>939</v>
+        <v>967</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>940</v>
+        <v>968</v>
       </c>
       <c r="E358" s="2">
-        <v>90.37</v>
+        <v>537.35</v>
       </c>
       <c r="F358" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>941</v>
+        <v>969</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>942</v>
+        <v>970</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>943</v>
+        <v>963</v>
       </c>
       <c r="E359" s="2">
-        <v>32.33</v>
+        <v>1.86</v>
       </c>
       <c r="F359" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>944</v>
+        <v>971</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>945</v>
+        <v>972</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="E360" s="2">
-        <v>594.2</v>
+        <v>33.75</v>
       </c>
       <c r="F360" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>947</v>
+        <v>973</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>948</v>
+        <v>972</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>949</v>
+        <v>941</v>
       </c>
       <c r="E361" s="2">
-        <v>218.55</v>
+        <v>33.75</v>
       </c>
       <c r="F361" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>950</v>
+        <v>974</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>951</v>
+        <v>972</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>952</v>
+        <v>941</v>
       </c>
       <c r="E362" s="2">
-        <v>51.68</v>
+        <v>33.75</v>
       </c>
       <c r="F362" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>953</v>
+        <v>975</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>954</v>
+        <v>976</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="E363" s="2">
-        <v>162.75</v>
+        <v>11.85</v>
       </c>
       <c r="F363" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>956</v>
+        <v>977</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>957</v>
+        <v>976</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="E364" s="2">
-        <v>59.3</v>
+        <v>11.85</v>
       </c>
       <c r="F364" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>959</v>
+        <v>978</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>960</v>
+        <v>976</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E365" s="2">
-        <v>253.47</v>
+        <v>53.55</v>
       </c>
       <c r="F365" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>962</v>
+        <v>979</v>
       </c>
       <c r="B366" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="C366" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="D366" s="0" t="s">
         <v>963</v>
       </c>
-      <c r="C366" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E366" s="2">
-        <v>621.03</v>
+        <v>136.64</v>
       </c>
       <c r="F366" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>965</v>
+        <v>980</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>966</v>
+        <v>976</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>967</v>
+        <v>963</v>
       </c>
       <c r="E367" s="2">
-        <v>119.74</v>
+        <v>53.55</v>
       </c>
       <c r="F367" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>970</v>
+        <v>963</v>
       </c>
       <c r="E368" s="2">
-        <v>312.58</v>
+        <v>11.85</v>
       </c>
       <c r="F368" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>971</v>
+        <v>982</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>972</v>
+        <v>983</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>973</v>
+        <v>956</v>
       </c>
       <c r="E369" s="2">
-        <v>81.33</v>
+        <v>11.82</v>
       </c>
       <c r="F369" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>974</v>
+        <v>984</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>975</v>
+        <v>983</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>976</v>
+        <v>956</v>
       </c>
       <c r="E370" s="2">
-        <v>708.4</v>
+        <v>11.82</v>
       </c>
       <c r="F370" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>979</v>
+        <v>941</v>
       </c>
       <c r="E371" s="2">
-        <v>913.86</v>
+        <v>262.72</v>
       </c>
       <c r="F371" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>982</v>
+        <v>941</v>
       </c>
       <c r="E372" s="2">
-        <v>146.15</v>
+        <v>262.72</v>
       </c>
       <c r="F372" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>985</v>
+        <v>941</v>
       </c>
       <c r="E373" s="2">
-        <v>386.74</v>
+        <v>161.11</v>
       </c>
       <c r="F373" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>988</v>
+        <v>941</v>
       </c>
       <c r="E374" s="2">
-        <v>127.4</v>
+        <v>208.87</v>
       </c>
       <c r="F374" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>991</v>
+        <v>958</v>
       </c>
       <c r="E375" s="2">
-        <v>123.26</v>
+        <v>286.54</v>
       </c>
       <c r="F375" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>994</v>
+        <v>941</v>
       </c>
       <c r="E376" s="2">
-        <v>103.57</v>
+        <v>5.14</v>
       </c>
       <c r="F376" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
         <v>995</v>
       </c>
       <c r="B377" s="0" t="s">
         <v>996</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>997</v>
+        <v>963</v>
       </c>
       <c r="E377" s="2">
-        <v>289.33</v>
+        <v>630.58</v>
       </c>
       <c r="F377" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
+        <v>997</v>
+      </c>
+      <c r="B378" s="0" t="s">
         <v>998</v>
       </c>
-      <c r="B378" s="0" t="s">
+      <c r="C378" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="D378" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="C378" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E378" s="2">
-        <v>111.27</v>
+        <v>86.46</v>
       </c>
       <c r="F378" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="E379" s="2">
-        <v>34.71</v>
+        <v>190.31</v>
       </c>
       <c r="F379" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1006</v>
+        <v>963</v>
       </c>
       <c r="E380" s="2">
-        <v>590.92</v>
+        <v>3388.74</v>
       </c>
       <c r="F380" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1008</v>
+        <v>1004</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1009</v>
+        <v>941</v>
       </c>
       <c r="E381" s="2">
-        <v>735.11</v>
+        <v>3711.38</v>
       </c>
       <c r="F381" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>1010</v>
+        <v>1005</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>1011</v>
+        <v>1004</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1012</v>
+        <v>941</v>
       </c>
       <c r="E382" s="2">
-        <v>430.42</v>
+        <v>3710.96</v>
       </c>
       <c r="F382" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>1013</v>
+        <v>1006</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1014</v>
+        <v>1007</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1015</v>
+        <v>963</v>
       </c>
       <c r="E383" s="2">
-        <v>168.05</v>
+        <v>388.81</v>
       </c>
       <c r="F383" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>1016</v>
+        <v>1008</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1017</v>
+        <v>976</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1018</v>
+        <v>963</v>
       </c>
       <c r="E384" s="2">
-        <v>111.58</v>
+        <v>53.55</v>
       </c>
       <c r="F384" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>1019</v>
+        <v>1009</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1020</v>
+        <v>976</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1021</v>
+        <v>963</v>
       </c>
       <c r="E385" s="2">
-        <v>323.68</v>
+        <v>11.85</v>
       </c>
       <c r="F385" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>1022</v>
+        <v>1010</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>1023</v>
+        <v>1011</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1024</v>
+        <v>1012</v>
       </c>
       <c r="E386" s="2">
-        <v>157.3</v>
+        <v>21.8</v>
       </c>
       <c r="F386" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>1025</v>
+        <v>1013</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>1026</v>
+        <v>1011</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1027</v>
+        <v>1012</v>
       </c>
       <c r="E387" s="2">
-        <v>249.43</v>
+        <v>11.68</v>
       </c>
       <c r="F387" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>1028</v>
+        <v>1014</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>1029</v>
+        <v>1015</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1030</v>
+        <v>1016</v>
       </c>
       <c r="E388" s="2">
-        <v>61.37</v>
+        <v>2649.44</v>
       </c>
       <c r="F388" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>1031</v>
+        <v>1017</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>1032</v>
+        <v>1018</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1033</v>
+        <v>1019</v>
       </c>
       <c r="E389" s="2">
-        <v>97.27</v>
+        <v>181.64</v>
       </c>
       <c r="F389" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>1034</v>
+        <v>1020</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>1035</v>
+        <v>1021</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1036</v>
+        <v>1022</v>
       </c>
       <c r="E390" s="2">
-        <v>424.16</v>
+        <v>1406.4</v>
       </c>
       <c r="F390" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>1037</v>
+        <v>1023</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>1038</v>
+        <v>1024</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1039</v>
+        <v>1025</v>
       </c>
       <c r="E391" s="2">
-        <v>308.14</v>
+        <v>1124.35</v>
       </c>
       <c r="F391" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>1040</v>
+        <v>1026</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1041</v>
+        <v>1024</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1042</v>
+        <v>1027</v>
       </c>
       <c r="E392" s="2">
-        <v>40.08</v>
+        <v>7765.19</v>
       </c>
       <c r="F392" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>1043</v>
+        <v>1028</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1044</v>
+        <v>1029</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1045</v>
+        <v>1030</v>
       </c>
       <c r="E393" s="2">
-        <v>441.83</v>
+        <v>3542.1</v>
       </c>
       <c r="F393" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>1046</v>
+        <v>1031</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1047</v>
+        <v>1032</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1048</v>
+        <v>1033</v>
       </c>
       <c r="E394" s="2">
-        <v>298.8</v>
+        <v>5676.84</v>
       </c>
       <c r="F394" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>1049</v>
+        <v>1034</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1050</v>
+        <v>1035</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1051</v>
+        <v>1036</v>
       </c>
       <c r="E395" s="2">
-        <v>296.15</v>
+        <v>7078.45</v>
       </c>
       <c r="F395" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>1052</v>
+        <v>1037</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1053</v>
+        <v>1038</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1054</v>
+        <v>1039</v>
       </c>
       <c r="E396" s="2">
-        <v>24.18</v>
+        <v>1144.56</v>
       </c>
       <c r="F396" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>1055</v>
+        <v>1040</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1056</v>
+        <v>1041</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1057</v>
+        <v>1042</v>
       </c>
       <c r="E397" s="2">
-        <v>268.41</v>
+        <v>4659.4</v>
       </c>
       <c r="F397" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>1058</v>
+        <v>1043</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1059</v>
+        <v>1044</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1060</v>
+        <v>1045</v>
       </c>
       <c r="E398" s="2">
-        <v>1262.73</v>
+        <v>19.92</v>
       </c>
       <c r="F398" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>1061</v>
+        <v>1046</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1062</v>
+        <v>1047</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1063</v>
+        <v>1048</v>
       </c>
       <c r="E399" s="2">
-        <v>400.82</v>
+        <v>882.07</v>
       </c>
       <c r="F399" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>1064</v>
+        <v>1049</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1065</v>
+        <v>1050</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1066</v>
+        <v>1051</v>
       </c>
       <c r="E400" s="2">
-        <v>732.26</v>
+        <v>1803.14</v>
       </c>
       <c r="F400" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>1067</v>
+        <v>1052</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1068</v>
+        <v>1053</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1069</v>
+        <v>1054</v>
       </c>
       <c r="E401" s="2">
-        <v>75.35</v>
+        <v>365.33</v>
       </c>
       <c r="F401" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>1070</v>
+        <v>1055</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1071</v>
+        <v>1053</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1072</v>
+        <v>1054</v>
       </c>
       <c r="E402" s="2">
-        <v>2.25</v>
+        <v>105.51</v>
       </c>
       <c r="F402" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>1073</v>
+        <v>1056</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1074</v>
+        <v>1053</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1075</v>
+        <v>1054</v>
       </c>
       <c r="E403" s="2">
-        <v>556.27</v>
+        <v>105.51</v>
       </c>
       <c r="F403" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>1076</v>
+        <v>1057</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1077</v>
+        <v>1058</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1078</v>
+        <v>878</v>
       </c>
       <c r="E404" s="2">
-        <v>17.62</v>
+        <v>2322.24</v>
       </c>
       <c r="F404" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>1079</v>
+        <v>1059</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1080</v>
+        <v>1060</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1081</v>
+        <v>1061</v>
       </c>
       <c r="E405" s="2">
-        <v>39.92</v>
+        <v>2119.76</v>
       </c>
       <c r="F405" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>1082</v>
+        <v>1062</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1083</v>
+        <v>1063</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1084</v>
+        <v>1064</v>
       </c>
       <c r="E406" s="2">
-        <v>19.96</v>
+        <v>1142.87</v>
       </c>
       <c r="F406" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>1085</v>
+        <v>1065</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1086</v>
+        <v>1066</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1087</v>
+        <v>1067</v>
       </c>
       <c r="E407" s="2">
-        <v>86.77</v>
+        <v>175.68</v>
       </c>
       <c r="F407" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>1088</v>
+        <v>1068</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1089</v>
+        <v>1069</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1090</v>
+        <v>1070</v>
       </c>
       <c r="E408" s="2">
-        <v>122.26</v>
+        <v>1616.48</v>
       </c>
       <c r="F408" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>1091</v>
+        <v>1071</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>1092</v>
+        <v>1069</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1093</v>
+        <v>1072</v>
       </c>
       <c r="E409" s="2">
-        <v>291.1</v>
+        <v>523.72</v>
       </c>
       <c r="F409" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>1094</v>
+        <v>1073</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1095</v>
+        <v>1074</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1096</v>
+        <v>1075</v>
       </c>
       <c r="E410" s="2">
-        <v>21.01</v>
+        <v>15738.9</v>
       </c>
       <c r="F410" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>1097</v>
+        <v>1076</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1098</v>
+        <v>1077</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1099</v>
+        <v>1078</v>
       </c>
       <c r="E411" s="2">
-        <v>1149.62</v>
+        <v>25.13</v>
       </c>
       <c r="F411" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>1100</v>
+        <v>1079</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>1101</v>
+        <v>1077</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D412" s="0" t="s">
-        <v>1102</v>
+        <v>1078</v>
       </c>
       <c r="E412" s="2">
-        <v>731.1</v>
+        <v>326.72</v>
       </c>
       <c r="F412" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>1103</v>
+        <v>1080</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>1104</v>
+        <v>1081</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D413" s="0" t="s">
-        <v>1105</v>
+        <v>1078</v>
       </c>
       <c r="E413" s="2">
-        <v>292.85</v>
+        <v>430.3</v>
       </c>
       <c r="F413" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>1106</v>
+        <v>1082</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1107</v>
+        <v>1081</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D414" s="0" t="s">
-        <v>1108</v>
+        <v>1078</v>
       </c>
       <c r="E414" s="2">
-        <v>12.87</v>
+        <v>279.54</v>
       </c>
       <c r="F414" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>1109</v>
+        <v>1083</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1110</v>
+        <v>1084</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>1111</v>
+        <v>1085</v>
       </c>
       <c r="E415" s="2">
-        <v>172.3</v>
+        <v>15278.45</v>
       </c>
       <c r="F415" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>1112</v>
+        <v>1086</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1113</v>
+        <v>1074</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>1114</v>
+        <v>1087</v>
       </c>
       <c r="E416" s="2">
-        <v>72.47</v>
+        <v>171.47</v>
       </c>
       <c r="F416" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>1115</v>
+        <v>1088</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1116</v>
+        <v>1089</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>924</v>
+        <v>641</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>1117</v>
+        <v>1090</v>
       </c>
       <c r="E417" s="2">
-        <v>852.72</v>
+        <v>543.27</v>
       </c>
       <c r="F417" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>1118</v>
+        <v>1091</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>1119</v>
+        <v>1092</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>1120</v>
+        <v>1094</v>
       </c>
       <c r="E418" s="2">
-        <v>347.23</v>
+        <v>7356.17</v>
       </c>
       <c r="F418" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>1121</v>
+        <v>1095</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1122</v>
+        <v>1096</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D419" s="0" t="s">
-        <v>1123</v>
+        <v>1097</v>
       </c>
       <c r="E419" s="2">
-        <v>1016.48</v>
+        <v>5485.84</v>
       </c>
       <c r="F419" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>1124</v>
+        <v>1098</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1125</v>
+        <v>1099</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D420" s="0" t="s">
-        <v>1126</v>
+        <v>1072</v>
       </c>
       <c r="E420" s="2">
-        <v>152.71</v>
+        <v>2761.1</v>
       </c>
       <c r="F420" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>1127</v>
+        <v>1100</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1128</v>
+        <v>1101</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D421" s="0" t="s">
-        <v>1129</v>
+        <v>1102</v>
       </c>
       <c r="E421" s="2">
-        <v>4</v>
+        <v>3299.15</v>
       </c>
       <c r="F421" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>1130</v>
+        <v>1103</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1131</v>
+        <v>1104</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D422" s="0" t="s">
-        <v>1132</v>
+        <v>1105</v>
       </c>
       <c r="E422" s="2">
-        <v>335.1</v>
+        <v>2239.22</v>
       </c>
       <c r="F422" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>1133</v>
+        <v>1106</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1134</v>
+        <v>1107</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>1135</v>
+        <v>1108</v>
       </c>
       <c r="E423" s="2">
-        <v>154.27</v>
+        <v>6774.32</v>
       </c>
       <c r="F423" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>1136</v>
+        <v>1109</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1047</v>
+        <v>1110</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D424" s="0" t="s">
-        <v>1137</v>
+        <v>1111</v>
       </c>
       <c r="E424" s="2">
-        <v>309.38</v>
+        <v>899.4</v>
       </c>
       <c r="F424" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>1138</v>
+        <v>1112</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1139</v>
+        <v>1113</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D425" s="0" t="s">
-        <v>1140</v>
+        <v>1114</v>
       </c>
       <c r="E425" s="2">
-        <v>115.47</v>
+        <v>7551.39</v>
       </c>
       <c r="F425" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>1141</v>
+        <v>1115</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1142</v>
+        <v>1116</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>1143</v>
+        <v>1117</v>
       </c>
       <c r="E426" s="2">
-        <v>229.56</v>
+        <v>9005.92</v>
       </c>
       <c r="F426" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>1144</v>
+        <v>1118</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1145</v>
+        <v>1119</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>1146</v>
+        <v>1120</v>
       </c>
       <c r="E427" s="2">
-        <v>14.89</v>
+        <v>586.65</v>
       </c>
       <c r="F427" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>1147</v>
+        <v>1121</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1148</v>
+        <v>1122</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>1149</v>
+        <v>1123</v>
       </c>
       <c r="E428" s="2">
-        <v>77.25</v>
+        <v>10803.91</v>
       </c>
       <c r="F428" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>1150</v>
+        <v>1124</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1151</v>
+        <v>1125</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D429" s="0" t="s">
-        <v>1152</v>
+        <v>1126</v>
       </c>
       <c r="E429" s="2">
-        <v>643.4</v>
+        <v>5182.28</v>
       </c>
       <c r="F429" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>1153</v>
+        <v>1127</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1154</v>
+        <v>1128</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>1155</v>
+        <v>1129</v>
       </c>
       <c r="E430" s="2">
-        <v>163.83</v>
+        <v>7445.3</v>
       </c>
       <c r="F430" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>1156</v>
+        <v>1130</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1157</v>
+        <v>1131</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>1158</v>
+        <v>1132</v>
       </c>
       <c r="E431" s="2">
-        <v>820.69</v>
+        <v>531.42</v>
       </c>
       <c r="F431" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>1159</v>
+        <v>1133</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1160</v>
+        <v>1134</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>1161</v>
+        <v>1135</v>
       </c>
       <c r="E432" s="2">
-        <v>1351.13</v>
+        <v>208.4</v>
       </c>
       <c r="F432" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>1162</v>
+        <v>1136</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1163</v>
+        <v>1137</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D433" s="0" t="s">
-        <v>1164</v>
+        <v>1138</v>
       </c>
       <c r="E433" s="2">
-        <v>461.06</v>
+        <v>4723.6</v>
       </c>
       <c r="F433" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>1165</v>
+        <v>1139</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1166</v>
+        <v>1140</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D434" s="0" t="s">
-        <v>1167</v>
+        <v>1141</v>
       </c>
       <c r="E434" s="2">
-        <v>1681.21</v>
+        <v>633.62</v>
       </c>
       <c r="F434" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>1168</v>
+        <v>1142</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1169</v>
+        <v>1143</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>1170</v>
+        <v>1144</v>
       </c>
       <c r="E435" s="2">
-        <v>2767.93</v>
+        <v>717.07</v>
       </c>
       <c r="F435" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>1171</v>
+        <v>1145</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1172</v>
+        <v>1146</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D436" s="0" t="s">
-        <v>1173</v>
+        <v>1147</v>
       </c>
       <c r="E436" s="2">
-        <v>983.28</v>
+        <v>10954.96</v>
       </c>
       <c r="F436" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>1174</v>
+        <v>1148</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1175</v>
+        <v>1146</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D437" s="0" t="s">
-        <v>1176</v>
+        <v>1149</v>
       </c>
       <c r="E437" s="2">
-        <v>726.28</v>
+        <v>5.49</v>
       </c>
       <c r="F437" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>1177</v>
+        <v>1150</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1178</v>
+        <v>1151</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D438" s="0" t="s">
-        <v>1179</v>
+        <v>1152</v>
       </c>
       <c r="E438" s="2">
-        <v>496.77</v>
+        <v>478.95</v>
       </c>
       <c r="F438" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>1180</v>
+        <v>1153</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1181</v>
+        <v>1151</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D439" s="0" t="s">
-        <v>1182</v>
+        <v>1152</v>
       </c>
       <c r="E439" s="2">
-        <v>5640.04</v>
+        <v>478.95</v>
       </c>
       <c r="F439" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>1183</v>
+        <v>1154</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1184</v>
+        <v>1151</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>1185</v>
+        <v>1152</v>
       </c>
       <c r="E440" s="2">
-        <v>465.31</v>
+        <v>478.95</v>
       </c>
       <c r="F440" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>1186</v>
+        <v>1155</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1187</v>
+        <v>1156</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>1188</v>
+        <v>1157</v>
       </c>
       <c r="E441" s="2">
-        <v>1371.53</v>
+        <v>144.16</v>
       </c>
       <c r="F441" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>1189</v>
+        <v>1158</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1190</v>
+        <v>1156</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D442" s="0" t="s">
-        <v>1191</v>
+        <v>1157</v>
       </c>
       <c r="E442" s="2">
-        <v>240.34</v>
+        <v>144.16</v>
       </c>
       <c r="F442" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>1192</v>
+        <v>1159</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1193</v>
+        <v>1160</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D443" s="0" t="s">
-        <v>1194</v>
+        <v>1161</v>
       </c>
       <c r="E443" s="2">
-        <v>528.8</v>
+        <v>8.87</v>
       </c>
       <c r="F443" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>1195</v>
+        <v>1162</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1196</v>
+        <v>1160</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D444" s="0" t="s">
-        <v>1197</v>
+        <v>1161</v>
       </c>
       <c r="E444" s="2">
-        <v>1495.87</v>
+        <v>8.87</v>
       </c>
       <c r="F444" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>1198</v>
+        <v>1163</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1199</v>
+        <v>1160</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D445" s="0" t="s">
-        <v>1200</v>
+        <v>1164</v>
       </c>
       <c r="E445" s="2">
-        <v>1187.21</v>
+        <v>2457.59</v>
       </c>
       <c r="F445" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>1201</v>
+        <v>1165</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1202</v>
+        <v>1160</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>1203</v>
+        <v>1161</v>
       </c>
       <c r="E446" s="2">
-        <v>653.31</v>
+        <v>8.87</v>
       </c>
       <c r="F446" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>1204</v>
+        <v>1166</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1205</v>
+        <v>1160</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D447" s="0" t="s">
-        <v>1206</v>
+        <v>1167</v>
       </c>
       <c r="E447" s="2">
-        <v>2782.48</v>
+        <v>8.87</v>
       </c>
       <c r="F447" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>1207</v>
+        <v>1168</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1208</v>
+        <v>1160</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D448" s="0" t="s">
-        <v>1209</v>
+        <v>1167</v>
       </c>
       <c r="E448" s="2">
-        <v>49.05</v>
+        <v>8.87</v>
       </c>
       <c r="F448" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>1210</v>
+        <v>1169</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1211</v>
+        <v>1160</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D449" s="0" t="s">
-        <v>1212</v>
+        <v>1167</v>
       </c>
       <c r="E449" s="2">
-        <v>44.64</v>
+        <v>8.87</v>
       </c>
       <c r="F449" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>1213</v>
+        <v>1170</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>1214</v>
+        <v>1160</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D450" s="0" t="s">
-        <v>1215</v>
+        <v>1167</v>
       </c>
       <c r="E450" s="2">
-        <v>2664.56</v>
+        <v>8.87</v>
       </c>
       <c r="F450" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>1216</v>
+        <v>1171</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1217</v>
+        <v>1160</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D451" s="0" t="s">
-        <v>1218</v>
+        <v>1161</v>
       </c>
       <c r="E451" s="2">
-        <v>1561.8</v>
+        <v>8.87</v>
       </c>
       <c r="F451" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>1219</v>
+        <v>1172</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1220</v>
+        <v>1160</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>1221</v>
+        <v>1161</v>
       </c>
       <c r="E452" s="2">
-        <v>2875.1</v>
+        <v>8.87</v>
       </c>
       <c r="F452" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>1222</v>
+        <v>1173</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1223</v>
+        <v>1160</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D453" s="0" t="s">
-        <v>1224</v>
+        <v>1161</v>
       </c>
       <c r="E453" s="2">
-        <v>762.88</v>
+        <v>8.87</v>
       </c>
       <c r="F453" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>1225</v>
+        <v>1174</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1226</v>
+        <v>1160</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D454" s="0" t="s">
-        <v>1227</v>
+        <v>1161</v>
       </c>
       <c r="E454" s="2">
-        <v>2556.05</v>
+        <v>8.87</v>
       </c>
       <c r="F454" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>1228</v>
+        <v>1175</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1229</v>
+        <v>1176</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D455" s="0" t="s">
-        <v>1230</v>
+        <v>1161</v>
       </c>
       <c r="E455" s="2">
-        <v>890.34</v>
+        <v>2340.17</v>
       </c>
       <c r="F455" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>1231</v>
+        <v>1177</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1232</v>
+        <v>1160</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D456" s="0" t="s">
-        <v>1233</v>
+        <v>1161</v>
       </c>
       <c r="E456" s="2">
-        <v>449</v>
+        <v>510.42</v>
       </c>
       <c r="F456" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>1234</v>
+        <v>1178</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>1235</v>
+        <v>1160</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D457" s="0" t="s">
-        <v>1236</v>
+        <v>1161</v>
       </c>
       <c r="E457" s="2">
-        <v>5.6</v>
+        <v>8.87</v>
       </c>
       <c r="F457" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>1237</v>
+        <v>1179</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>1238</v>
+        <v>1160</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D458" s="0" t="s">
-        <v>1239</v>
+        <v>1161</v>
       </c>
       <c r="E458" s="2">
-        <v>94.83</v>
+        <v>8.87</v>
       </c>
       <c r="F458" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>1240</v>
+        <v>1180</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1241</v>
+        <v>1181</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D459" s="0" t="s">
-        <v>1242</v>
+        <v>1182</v>
       </c>
       <c r="E459" s="2">
-        <v>1011.68</v>
+        <v>482.61</v>
       </c>
       <c r="F459" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="0" t="s">
-        <v>1243</v>
+        <v>1183</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>1244</v>
+        <v>1184</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D460" s="0" t="s">
-        <v>1245</v>
+        <v>1185</v>
       </c>
       <c r="E460" s="2">
-        <v>2569.08</v>
+        <v>8397.82</v>
       </c>
       <c r="F460" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="0" t="s">
-        <v>1246</v>
+        <v>1186</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1247</v>
+        <v>1187</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D461" s="0" t="s">
-        <v>1248</v>
+        <v>1188</v>
       </c>
       <c r="E461" s="2">
-        <v>8683.82</v>
+        <v>7245.05</v>
       </c>
       <c r="F461" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="0" t="s">
-        <v>1249</v>
+        <v>1189</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>1250</v>
+        <v>1190</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D462" s="0" t="s">
-        <v>1251</v>
+        <v>1191</v>
       </c>
       <c r="E462" s="2">
-        <v>4.44</v>
+        <v>17557.45</v>
       </c>
       <c r="F462" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="0" t="s">
-        <v>1252</v>
+        <v>1192</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1253</v>
+        <v>1193</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D463" s="0" t="s">
-        <v>1254</v>
+        <v>1194</v>
       </c>
       <c r="E463" s="2">
-        <v>504.4</v>
+        <v>26033.59</v>
       </c>
       <c r="F463" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="0" t="s">
-        <v>1255</v>
+        <v>1195</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1253</v>
+        <v>1196</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D464" s="0" t="s">
-        <v>1254</v>
+        <v>1197</v>
       </c>
       <c r="E464" s="2">
-        <v>591.85</v>
+        <v>2587.89</v>
       </c>
       <c r="F464" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="0" t="s">
-        <v>1256</v>
+        <v>1198</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1257</v>
+        <v>1199</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D465" s="0" t="s">
-        <v>1258</v>
+        <v>1200</v>
       </c>
       <c r="E465" s="2">
-        <v>1015.6</v>
+        <v>1135.43</v>
       </c>
       <c r="F465" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="0" t="s">
-        <v>1259</v>
+        <v>1201</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1217</v>
+        <v>1199</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D466" s="0" t="s">
-        <v>1218</v>
+        <v>1202</v>
       </c>
       <c r="E466" s="2">
-        <v>309.29</v>
+        <v>3160.21</v>
       </c>
       <c r="F466" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="0" t="s">
-        <v>1260</v>
+        <v>1203</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1261</v>
+        <v>1204</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D467" s="0" t="s">
-        <v>1262</v>
+        <v>1200</v>
       </c>
       <c r="E467" s="2">
-        <v>3815.79</v>
+        <v>2.8</v>
       </c>
       <c r="F467" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="0" t="s">
-        <v>1263</v>
+        <v>1205</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>813</v>
+        <v>1204</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D468" s="0" t="s">
-        <v>1264</v>
+        <v>1200</v>
       </c>
       <c r="E468" s="2">
-        <v>3452.29</v>
+        <v>2.8</v>
       </c>
       <c r="F468" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="0" t="s">
-        <v>1265</v>
+        <v>1206</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1266</v>
+        <v>1204</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D469" s="0" t="s">
-        <v>1267</v>
+        <v>1200</v>
       </c>
       <c r="E469" s="2">
-        <v>29237.68</v>
+        <v>2.8</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="0" t="s">
-        <v>1268</v>
+        <v>1207</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1269</v>
+        <v>1208</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D470" s="0" t="s">
-        <v>1270</v>
+        <v>1209</v>
       </c>
       <c r="E470" s="2">
-        <v>1488.22</v>
+        <v>2.8</v>
       </c>
       <c r="F470" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="0" t="s">
-        <v>1271</v>
+        <v>1210</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1272</v>
+        <v>1208</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D471" s="0" t="s">
-        <v>1273</v>
+        <v>1209</v>
       </c>
       <c r="E471" s="2">
-        <v>2452.56</v>
+        <v>2.8</v>
       </c>
       <c r="F471" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="0" t="s">
-        <v>1274</v>
+        <v>1211</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>1275</v>
+        <v>1212</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D472" s="0" t="s">
-        <v>1276</v>
+        <v>1161</v>
       </c>
       <c r="E472" s="2">
-        <v>2101.73</v>
+        <v>1434.31</v>
       </c>
       <c r="F472" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="0" t="s">
-        <v>1277</v>
+        <v>1213</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>1278</v>
+        <v>1212</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D473" s="0" t="s">
-        <v>1279</v>
+        <v>1214</v>
       </c>
       <c r="E473" s="2">
-        <v>3550.87</v>
+        <v>53775.08</v>
       </c>
       <c r="F473" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="0" t="s">
-        <v>1280</v>
+        <v>1215</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>1281</v>
+        <v>1216</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D474" s="0" t="s">
-        <v>1282</v>
+        <v>1209</v>
       </c>
       <c r="E474" s="2">
-        <v>533.3</v>
+        <v>492.46</v>
       </c>
       <c r="F474" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="0" t="s">
-        <v>1283</v>
+        <v>1217</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>1284</v>
+        <v>1218</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D475" s="0" t="s">
-        <v>1285</v>
+        <v>1209</v>
       </c>
       <c r="E475" s="2">
-        <v>1056.16</v>
+        <v>2.8</v>
       </c>
       <c r="F475" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="0" t="s">
-        <v>1286</v>
+        <v>1219</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>1287</v>
+        <v>1220</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D476" s="0" t="s">
-        <v>1288</v>
+        <v>1221</v>
       </c>
       <c r="E476" s="2">
-        <v>3304.1</v>
+        <v>7705.8</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="0" t="s">
-        <v>1289</v>
+        <v>1222</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>1290</v>
+        <v>1176</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D477" s="0" t="s">
-        <v>1291</v>
+        <v>1167</v>
       </c>
       <c r="E477" s="2">
-        <v>27244.16</v>
+        <v>8.85</v>
       </c>
       <c r="F477" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="0" t="s">
-        <v>1292</v>
+        <v>1223</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>1293</v>
+        <v>1176</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D478" s="0" t="s">
-        <v>1294</v>
+        <v>1167</v>
       </c>
       <c r="E478" s="2">
-        <v>8997.29</v>
+        <v>8.85</v>
       </c>
       <c r="F478" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="0" t="s">
-        <v>1295</v>
+        <v>1224</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>1296</v>
+        <v>1176</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D479" s="0" t="s">
-        <v>1297</v>
+        <v>1167</v>
       </c>
       <c r="E479" s="2">
-        <v>101.8</v>
+        <v>8.85</v>
       </c>
       <c r="F479" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="0" t="s">
-        <v>1298</v>
+        <v>1225</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>1299</v>
+        <v>1176</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D480" s="0" t="s">
-        <v>1300</v>
+        <v>1167</v>
       </c>
       <c r="E480" s="2">
-        <v>196.12</v>
+        <v>8.85</v>
       </c>
       <c r="F480" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="0" t="s">
-        <v>1301</v>
+        <v>1226</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>1302</v>
+        <v>1227</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D481" s="0" t="s">
-        <v>1303</v>
+        <v>1157</v>
       </c>
       <c r="E481" s="2">
-        <v>22251.66</v>
+        <v>1482.8</v>
       </c>
       <c r="F481" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="0" t="s">
-        <v>1304</v>
+        <v>1228</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>1305</v>
+        <v>1227</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D482" s="0" t="s">
-        <v>1306</v>
+        <v>1157</v>
       </c>
       <c r="E482" s="2">
-        <v>410.67</v>
+        <v>1482.8</v>
       </c>
       <c r="F482" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="0" t="s">
-        <v>1307</v>
+        <v>1229</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>1308</v>
+        <v>1230</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D483" s="0" t="s">
-        <v>1309</v>
+        <v>1161</v>
       </c>
       <c r="E483" s="2">
-        <v>39.19</v>
+        <v>2.8</v>
       </c>
       <c r="F483" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="0" t="s">
-        <v>1310</v>
+        <v>1231</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>1311</v>
+        <v>1230</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D484" s="0" t="s">
-        <v>1312</v>
+        <v>1161</v>
       </c>
       <c r="E484" s="2">
-        <v>7267.14</v>
+        <v>7.18</v>
       </c>
       <c r="F484" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="0" t="s">
-        <v>1313</v>
+        <v>1232</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>1314</v>
+        <v>1230</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D485" s="0" t="s">
-        <v>1315</v>
+        <v>1233</v>
       </c>
       <c r="E485" s="2">
-        <v>219.38</v>
+        <v>2014.27</v>
       </c>
       <c r="F485" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="0" t="s">
-        <v>1316</v>
+        <v>1234</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>1317</v>
+        <v>1230</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D486" s="0" t="s">
-        <v>1318</v>
+        <v>1161</v>
       </c>
       <c r="E486" s="2">
-        <v>5461.04</v>
+        <v>7.18</v>
       </c>
       <c r="F486" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="0" t="s">
-        <v>1319</v>
+        <v>1235</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>1320</v>
+        <v>1176</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D487" s="0" t="s">
-        <v>1321</v>
+        <v>1167</v>
       </c>
       <c r="E487" s="2">
-        <v>566.63</v>
+        <v>8.85</v>
       </c>
       <c r="F487" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="0" t="s">
-        <v>1322</v>
+        <v>1236</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>1323</v>
+        <v>1176</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D488" s="0" t="s">
-        <v>1324</v>
+        <v>1237</v>
       </c>
       <c r="E488" s="2">
-        <v>11.72</v>
+        <v>2860.55</v>
       </c>
       <c r="F488" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="0" t="s">
-        <v>1325</v>
+        <v>1238</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>1326</v>
+        <v>1176</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D489" s="0" t="s">
-        <v>1327</v>
+        <v>1167</v>
       </c>
       <c r="E489" s="2">
-        <v>30836.87</v>
+        <v>8.85</v>
       </c>
       <c r="F489" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="0" t="s">
-        <v>1328</v>
+        <v>1239</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>1326</v>
+        <v>1240</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D490" s="0" t="s">
-        <v>249</v>
+        <v>1241</v>
       </c>
       <c r="E490" s="2">
-        <v>4283.22</v>
+        <v>594.33</v>
       </c>
       <c r="F490" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="0" t="s">
-        <v>1329</v>
+        <v>1242</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>1326</v>
+        <v>1240</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D491" s="0" t="s">
-        <v>249</v>
+        <v>1241</v>
       </c>
       <c r="E491" s="2">
-        <v>22014.46</v>
+        <v>594.33</v>
       </c>
       <c r="F491" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="0" t="s">
-        <v>1330</v>
+        <v>1243</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>1323</v>
+        <v>1244</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1324</v>
+        <v>1149</v>
       </c>
       <c r="E492" s="2">
-        <v>11.72</v>
+        <v>5.49</v>
       </c>
       <c r="F492" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="0" t="s">
-        <v>1331</v>
+        <v>1245</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>1332</v>
+        <v>1246</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D493" s="0" t="s">
-        <v>1324</v>
+        <v>1247</v>
       </c>
       <c r="E493" s="2">
-        <v>7.91</v>
+        <v>820.72</v>
       </c>
       <c r="F493" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="0" t="s">
-        <v>1333</v>
+        <v>1248</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>1334</v>
+        <v>1246</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D494" s="0" t="s">
-        <v>1335</v>
+        <v>1247</v>
       </c>
       <c r="E494" s="2">
-        <v>4197.93</v>
+        <v>820.72</v>
       </c>
       <c r="F494" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="0" t="s">
-        <v>1336</v>
+        <v>1249</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>1337</v>
+        <v>1246</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D495" s="0" t="s">
-        <v>1324</v>
+        <v>1247</v>
       </c>
       <c r="E495" s="2">
-        <v>5.59</v>
+        <v>820.72</v>
       </c>
       <c r="F495" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="0" t="s">
-        <v>1338</v>
+        <v>1250</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>1337</v>
+        <v>1251</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D496" s="0" t="s">
-        <v>1324</v>
+        <v>1185</v>
       </c>
       <c r="E496" s="2">
-        <v>5.59</v>
+        <v>301.53</v>
       </c>
       <c r="F496" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="0" t="s">
-        <v>1339</v>
+        <v>1252</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>1340</v>
+        <v>1251</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D497" s="0" t="s">
-        <v>1341</v>
+        <v>1185</v>
       </c>
       <c r="E497" s="2">
-        <v>2350.58</v>
+        <v>301.53</v>
       </c>
       <c r="F497" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="0" t="s">
-        <v>1342</v>
+        <v>1253</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>1340</v>
+        <v>1160</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D498" s="0" t="s">
-        <v>1343</v>
+        <v>1167</v>
       </c>
       <c r="E498" s="2">
-        <v>637.44</v>
+        <v>8.85</v>
       </c>
       <c r="F498" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="0" t="s">
-        <v>1344</v>
+        <v>1254</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>1340</v>
+        <v>1160</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D499" s="0" t="s">
-        <v>1343</v>
+        <v>1167</v>
       </c>
       <c r="E499" s="2">
-        <v>637.44</v>
+        <v>8.85</v>
       </c>
       <c r="F499" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="0" t="s">
-        <v>1345</v>
+        <v>1255</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>1340</v>
+        <v>1256</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D500" s="0" t="s">
-        <v>1341</v>
+        <v>1257</v>
       </c>
       <c r="E500" s="2">
-        <v>753.45</v>
+        <v>82.07</v>
       </c>
       <c r="F500" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="0" t="s">
-        <v>1346</v>
+        <v>1258</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>1332</v>
+        <v>1259</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D501" s="0" t="s">
-        <v>1341</v>
+        <v>1260</v>
       </c>
       <c r="E501" s="2">
-        <v>2.3</v>
+        <v>8433.7</v>
       </c>
       <c r="F501" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="0" t="s">
-        <v>1347</v>
+        <v>1261</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>1332</v>
+        <v>1262</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D502" s="0" t="s">
-        <v>1341</v>
+        <v>1263</v>
       </c>
       <c r="E502" s="2">
-        <v>2.3</v>
+        <v>1044.45</v>
       </c>
       <c r="F502" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="0" t="s">
-        <v>1348</v>
+        <v>1264</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>1332</v>
+        <v>1262</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D503" s="0" t="s">
-        <v>1341</v>
+        <v>1263</v>
       </c>
       <c r="E503" s="2">
-        <v>2.3</v>
+        <v>1044.45</v>
       </c>
       <c r="F503" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="0" t="s">
-        <v>1349</v>
+        <v>1265</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1350</v>
+        <v>1266</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D504" s="0" t="s">
-        <v>1351</v>
+        <v>1267</v>
       </c>
       <c r="E504" s="2">
-        <v>69.11</v>
+        <v>2.8</v>
       </c>
       <c r="F504" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="0" t="s">
-        <v>1352</v>
+        <v>1268</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1350</v>
+        <v>1266</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D505" s="0" t="s">
-        <v>1353</v>
+        <v>1267</v>
       </c>
       <c r="E505" s="2">
-        <v>7060.85</v>
+        <v>2.8</v>
       </c>
       <c r="F505" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="0" t="s">
-        <v>1354</v>
+        <v>1269</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1355</v>
+        <v>1270</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D506" s="0" t="s">
-        <v>1356</v>
+        <v>1182</v>
       </c>
       <c r="E506" s="2">
-        <v>11.72</v>
+        <v>480.06</v>
       </c>
       <c r="F506" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="0" t="s">
-        <v>1357</v>
+        <v>1271</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1355</v>
+        <v>1270</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D507" s="0" t="s">
-        <v>1356</v>
+        <v>1182</v>
       </c>
       <c r="E507" s="2">
-        <v>11.72</v>
+        <v>478.95</v>
       </c>
       <c r="F507" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="0" t="s">
-        <v>1358</v>
+        <v>1272</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1355</v>
+        <v>1270</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D508" s="0" t="s">
-        <v>1356</v>
+        <v>1200</v>
       </c>
       <c r="E508" s="2">
-        <v>11.72</v>
+        <v>261.79</v>
       </c>
       <c r="F508" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="0" t="s">
-        <v>1359</v>
+        <v>1273</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1355</v>
+        <v>1270</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D509" s="0" t="s">
-        <v>1356</v>
+        <v>1274</v>
       </c>
       <c r="E509" s="2">
-        <v>11.72</v>
+        <v>49689.84</v>
       </c>
       <c r="F509" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="0" t="s">
-        <v>1360</v>
+        <v>1275</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1361</v>
+        <v>1270</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D510" s="0" t="s">
-        <v>1356</v>
+        <v>1200</v>
       </c>
       <c r="E510" s="2">
-        <v>637.35</v>
+        <v>533.96</v>
       </c>
       <c r="F510" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="0" t="s">
-        <v>1362</v>
+        <v>1276</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>1361</v>
+        <v>1270</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D511" s="0" t="s">
-        <v>1363</v>
+        <v>1200</v>
       </c>
       <c r="E511" s="2">
-        <v>10226</v>
+        <v>533.96</v>
       </c>
       <c r="F511" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="0" t="s">
-        <v>1364</v>
+        <v>1277</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>1332</v>
+        <v>1270</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D512" s="0" t="s">
-        <v>1324</v>
+        <v>1200</v>
       </c>
       <c r="E512" s="2">
-        <v>2.3</v>
+        <v>533.96</v>
       </c>
       <c r="F512" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="0" t="s">
-        <v>1365</v>
+        <v>1278</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>1366</v>
+        <v>1160</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D513" s="0" t="s">
-        <v>1351</v>
+        <v>1161</v>
       </c>
       <c r="E513" s="2">
-        <v>11.72</v>
+        <v>8.85</v>
       </c>
       <c r="F513" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="0" t="s">
-        <v>1367</v>
+        <v>1279</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1368</v>
+        <v>1160</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D514" s="0" t="s">
-        <v>1324</v>
+        <v>1161</v>
       </c>
       <c r="E514" s="2">
-        <v>33.75</v>
+        <v>8.85</v>
       </c>
       <c r="F514" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="0" t="s">
-        <v>1369</v>
+        <v>1280</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>1368</v>
+        <v>1281</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D515" s="0" t="s">
-        <v>1324</v>
+        <v>1182</v>
       </c>
       <c r="E515" s="2">
-        <v>33.75</v>
+        <v>1366.79</v>
       </c>
       <c r="F515" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="0" t="s">
-        <v>1370</v>
+        <v>1282</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>1368</v>
+        <v>1281</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D516" s="0" t="s">
-        <v>1324</v>
+        <v>1182</v>
       </c>
       <c r="E516" s="2">
-        <v>33.75</v>
+        <v>1367.91</v>
       </c>
       <c r="F516" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="0" t="s">
-        <v>1371</v>
+        <v>1283</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>1372</v>
+        <v>1160</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D517" s="0" t="s">
-        <v>1351</v>
+        <v>1161</v>
       </c>
       <c r="E517" s="2">
-        <v>11.85</v>
+        <v>8.85</v>
       </c>
       <c r="F517" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="0" t="s">
-        <v>1373</v>
+        <v>1284</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>1372</v>
+        <v>1285</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D518" s="0" t="s">
-        <v>1351</v>
+        <v>1149</v>
       </c>
       <c r="E518" s="2">
-        <v>11.85</v>
+        <v>2.8</v>
       </c>
       <c r="F518" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="0" t="s">
-        <v>1374</v>
+        <v>1286</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1372</v>
+        <v>1285</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D519" s="0" t="s">
-        <v>1351</v>
+        <v>1149</v>
       </c>
       <c r="E519" s="2">
-        <v>53.55</v>
+        <v>2.8</v>
       </c>
       <c r="F519" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="0" t="s">
-        <v>1375</v>
+        <v>1287</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1372</v>
+        <v>1285</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D520" s="0" t="s">
-        <v>1351</v>
+        <v>1241</v>
       </c>
       <c r="E520" s="2">
-        <v>136.64</v>
+        <v>2.8</v>
       </c>
       <c r="F520" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="0" t="s">
-        <v>1376</v>
+        <v>1288</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1372</v>
+        <v>1285</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D521" s="0" t="s">
-        <v>1351</v>
+        <v>1241</v>
       </c>
       <c r="E521" s="2">
-        <v>53.55</v>
+        <v>2.8</v>
       </c>
       <c r="F521" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="0" t="s">
-        <v>1377</v>
+        <v>1289</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1372</v>
+        <v>1285</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D522" s="0" t="s">
-        <v>1351</v>
+        <v>1241</v>
       </c>
       <c r="E522" s="2">
-        <v>11.85</v>
+        <v>2.8</v>
       </c>
       <c r="F522" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="0" t="s">
-        <v>1378</v>
+        <v>1290</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1379</v>
+        <v>1285</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D523" s="0" t="s">
-        <v>1341</v>
+        <v>1291</v>
       </c>
       <c r="E523" s="2">
-        <v>11.82</v>
+        <v>2.8</v>
       </c>
       <c r="F523" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="0" t="s">
-        <v>1380</v>
+        <v>1292</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>1379</v>
+        <v>1285</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D524" s="0" t="s">
-        <v>1341</v>
+        <v>1291</v>
       </c>
       <c r="E524" s="2">
-        <v>11.82</v>
+        <v>2.8</v>
       </c>
       <c r="F524" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="0" t="s">
-        <v>1381</v>
+        <v>1293</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>1382</v>
+        <v>1294</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D525" s="0" t="s">
-        <v>1324</v>
+        <v>1295</v>
       </c>
       <c r="E525" s="2">
-        <v>262.72</v>
+        <v>1615.14</v>
       </c>
       <c r="F525" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="0" t="s">
-        <v>1383</v>
+        <v>1296</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>1382</v>
+        <v>1297</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D526" s="0" t="s">
-        <v>1324</v>
+        <v>1149</v>
       </c>
       <c r="E526" s="2">
-        <v>262.72</v>
+        <v>5.18</v>
       </c>
       <c r="F526" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="0" t="s">
-        <v>1384</v>
+        <v>1298</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1385</v>
+        <v>1297</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D527" s="0" t="s">
-        <v>1356</v>
+        <v>1149</v>
       </c>
       <c r="E527" s="2">
-        <v>5.59</v>
+        <v>5.49</v>
       </c>
       <c r="F527" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="0" t="s">
-        <v>1386</v>
+        <v>1299</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1387</v>
+        <v>1297</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D528" s="0" t="s">
-        <v>1388</v>
+        <v>1149</v>
       </c>
       <c r="E528" s="2">
-        <v>83.82</v>
+        <v>5.49</v>
       </c>
       <c r="F528" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="0" t="s">
-        <v>1389</v>
+        <v>1300</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>1332</v>
+        <v>1297</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D529" s="0" t="s">
-        <v>1324</v>
+        <v>1149</v>
       </c>
       <c r="E529" s="2">
-        <v>2.3</v>
+        <v>3.61</v>
       </c>
       <c r="F529" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="0" t="s">
-        <v>1390</v>
+        <v>1301</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1332</v>
+        <v>1302</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D530" s="0" t="s">
-        <v>1324</v>
+        <v>1303</v>
       </c>
       <c r="E530" s="2">
-        <v>2.3</v>
+        <v>159.72</v>
       </c>
       <c r="F530" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="0" t="s">
-        <v>1391</v>
+        <v>1304</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>1392</v>
+        <v>1305</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D531" s="0" t="s">
-        <v>1324</v>
+        <v>1149</v>
       </c>
       <c r="E531" s="2">
-        <v>161.11</v>
+        <v>1294.99</v>
       </c>
       <c r="F531" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="0" t="s">
-        <v>1393</v>
+        <v>1306</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1392</v>
+        <v>1305</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D532" s="0" t="s">
-        <v>1324</v>
+        <v>1149</v>
       </c>
       <c r="E532" s="2">
-        <v>208.87</v>
+        <v>1294.99</v>
       </c>
       <c r="F532" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="0" t="s">
-        <v>1394</v>
+        <v>1307</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>1395</v>
+        <v>1305</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D533" s="0" t="s">
-        <v>1396</v>
+        <v>1149</v>
       </c>
       <c r="E533" s="2">
-        <v>141.62</v>
+        <v>1294.99</v>
       </c>
       <c r="F533" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="0" t="s">
-        <v>1397</v>
+        <v>1308</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1398</v>
+        <v>1305</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D534" s="0" t="s">
-        <v>1343</v>
+        <v>1149</v>
       </c>
       <c r="E534" s="2">
-        <v>286.54</v>
+        <v>2338.12</v>
       </c>
       <c r="F534" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="0" t="s">
-        <v>1399</v>
+        <v>1309</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>1400</v>
+        <v>1305</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D535" s="0" t="s">
-        <v>1324</v>
+        <v>1149</v>
       </c>
       <c r="E535" s="2">
-        <v>5.14</v>
+        <v>2700.88</v>
       </c>
       <c r="F535" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="0" t="s">
-        <v>1401</v>
+        <v>1310</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1402</v>
+        <v>1305</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D536" s="0" t="s">
-        <v>1351</v>
+        <v>1149</v>
       </c>
       <c r="E536" s="2">
-        <v>630.58</v>
+        <v>2338.03</v>
       </c>
       <c r="F536" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="0" t="s">
-        <v>1403</v>
+        <v>1311</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1332</v>
+        <v>1312</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D537" s="0" t="s">
-        <v>1341</v>
+        <v>1313</v>
       </c>
       <c r="E537" s="2">
-        <v>2.3</v>
+        <v>4229.05</v>
       </c>
       <c r="F537" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="0" t="s">
-        <v>1404</v>
+        <v>1314</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1405</v>
+        <v>1315</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D538" s="0" t="s">
-        <v>1406</v>
+        <v>1247</v>
       </c>
       <c r="E538" s="2">
-        <v>86.46</v>
+        <v>1165.81</v>
       </c>
       <c r="F538" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="0" t="s">
-        <v>1407</v>
+        <v>1316</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>1405</v>
+        <v>1315</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D539" s="0" t="s">
-        <v>1406</v>
+        <v>1247</v>
       </c>
       <c r="E539" s="2">
-        <v>190.31</v>
+        <v>1165.81</v>
       </c>
       <c r="F539" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="0" t="s">
-        <v>1408</v>
+        <v>1317</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>1409</v>
+        <v>1315</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D540" s="0" t="s">
-        <v>1351</v>
+        <v>1247</v>
       </c>
       <c r="E540" s="2">
-        <v>3388.74</v>
+        <v>1165.81</v>
       </c>
       <c r="F540" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="0" t="s">
-        <v>1410</v>
+        <v>1318</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>1332</v>
+        <v>1319</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D541" s="0" t="s">
-        <v>1324</v>
+        <v>1241</v>
       </c>
       <c r="E541" s="2">
-        <v>2.3</v>
+        <v>821.36</v>
       </c>
       <c r="F541" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="0" t="s">
-        <v>1411</v>
+        <v>1320</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1332</v>
+        <v>1319</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D542" s="0" t="s">
-        <v>1324</v>
+        <v>1241</v>
       </c>
       <c r="E542" s="2">
-        <v>2.3</v>
+        <v>821.36</v>
       </c>
       <c r="F542" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="0" t="s">
-        <v>1412</v>
+        <v>1321</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1332</v>
+        <v>1319</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D543" s="0" t="s">
-        <v>1324</v>
+        <v>1241</v>
       </c>
       <c r="E543" s="2">
-        <v>4.07</v>
+        <v>821.36</v>
       </c>
       <c r="F543" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="0" t="s">
-        <v>1413</v>
+        <v>1322</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1414</v>
+        <v>1323</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D544" s="0" t="s">
         <v>1324</v>
       </c>
       <c r="E544" s="2">
-        <v>3711.38</v>
+        <v>213.57</v>
       </c>
       <c r="F544" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="0" t="s">
-        <v>1415</v>
+        <v>1325</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1414</v>
+        <v>1326</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D545" s="0" t="s">
-        <v>1324</v>
+        <v>1185</v>
       </c>
       <c r="E545" s="2">
-        <v>3710.96</v>
+        <v>820.72</v>
       </c>
       <c r="F545" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="0" t="s">
-        <v>1416</v>
+        <v>1327</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1332</v>
+        <v>1326</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D546" s="0" t="s">
-        <v>1324</v>
+        <v>1185</v>
       </c>
       <c r="E546" s="2">
-        <v>2.3</v>
+        <v>820.72</v>
       </c>
       <c r="F546" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="0" t="s">
-        <v>1417</v>
+        <v>1328</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1332</v>
+        <v>1329</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D547" s="0" t="s">
-        <v>1324</v>
+        <v>1330</v>
       </c>
       <c r="E547" s="2">
-        <v>2.3</v>
+        <v>4016</v>
       </c>
       <c r="F547" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="0" t="s">
-        <v>1418</v>
+        <v>1331</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1419</v>
+        <v>1329</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D548" s="0" t="s">
-        <v>1351</v>
+        <v>1332</v>
       </c>
       <c r="E548" s="2">
-        <v>388.81</v>
+        <v>112.89</v>
       </c>
       <c r="F548" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="0" t="s">
-        <v>1420</v>
+        <v>1333</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1372</v>
+        <v>1244</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D549" s="0" t="s">
-        <v>1351</v>
+        <v>1149</v>
       </c>
       <c r="E549" s="2">
-        <v>53.55</v>
+        <v>5.49</v>
       </c>
       <c r="F549" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="0" t="s">
-        <v>1421</v>
+        <v>1334</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1372</v>
+        <v>1335</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D550" s="0" t="s">
-        <v>1351</v>
+        <v>1336</v>
       </c>
       <c r="E550" s="2">
-        <v>11.85</v>
+        <v>3170.5</v>
       </c>
       <c r="F550" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="0" t="s">
-        <v>1422</v>
+        <v>1337</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1332</v>
+        <v>1338</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D551" s="0" t="s">
-        <v>1324</v>
+        <v>1339</v>
       </c>
       <c r="E551" s="2">
-        <v>7.91</v>
+        <v>18569.18</v>
       </c>
       <c r="F551" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="0" t="s">
-        <v>1423</v>
+        <v>1340</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1332</v>
+        <v>1341</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D552" s="0" t="s">
-        <v>1324</v>
+        <v>1342</v>
       </c>
       <c r="E552" s="2">
-        <v>2.3</v>
+        <v>2660.54</v>
       </c>
       <c r="F552" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="0" t="s">
-        <v>1424</v>
+        <v>1343</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1332</v>
+        <v>1344</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D553" s="0" t="s">
-        <v>1324</v>
+        <v>1345</v>
       </c>
       <c r="E553" s="2">
-        <v>2.3</v>
+        <v>639.63</v>
       </c>
       <c r="F553" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="0" t="s">
-        <v>1425</v>
+        <v>1346</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1426</v>
+        <v>1347</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D554" s="0" t="s">
-        <v>1427</v>
+        <v>1263</v>
       </c>
       <c r="E554" s="2">
-        <v>21.8</v>
+        <v>1289.55</v>
       </c>
       <c r="F554" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="0" t="s">
-        <v>1428</v>
+        <v>1348</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1426</v>
+        <v>1347</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D555" s="0" t="s">
-        <v>1427</v>
+        <v>1263</v>
       </c>
       <c r="E555" s="2">
-        <v>11.68</v>
+        <v>1639.15</v>
       </c>
       <c r="F555" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="0" t="s">
-        <v>1429</v>
+        <v>1349</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1355</v>
+        <v>1347</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D556" s="0" t="s">
-        <v>1356</v>
+        <v>1200</v>
       </c>
       <c r="E556" s="2">
-        <v>10.08</v>
+        <v>1639.15</v>
       </c>
       <c r="F556" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="0" t="s">
-        <v>1430</v>
+        <v>1350</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>1355</v>
+        <v>1347</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D557" s="0" t="s">
-        <v>1356</v>
+        <v>1200</v>
       </c>
       <c r="E557" s="2">
-        <v>10.08</v>
+        <v>1639.15</v>
       </c>
       <c r="F557" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="0" t="s">
-        <v>1431</v>
+        <v>1351</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1355</v>
+        <v>1347</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D558" s="0" t="s">
-        <v>1356</v>
+        <v>1200</v>
       </c>
       <c r="E558" s="2">
-        <v>10.08</v>
+        <v>1434.31</v>
       </c>
       <c r="F558" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="0" t="s">
-        <v>1432</v>
+        <v>1352</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1433</v>
+        <v>1353</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D559" s="0" t="s">
-        <v>1434</v>
+        <v>1354</v>
       </c>
       <c r="E559" s="2">
-        <v>15258.42</v>
+        <v>1294.99</v>
       </c>
       <c r="F559" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="0" t="s">
-        <v>1435</v>
+        <v>1355</v>
       </c>
       <c r="B560" s="0" t="s">
-        <v>1433</v>
+        <v>1353</v>
       </c>
       <c r="C560" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D560" s="0" t="s">
-        <v>1436</v>
+        <v>1354</v>
       </c>
       <c r="E560" s="2">
-        <v>4531.92</v>
+        <v>1294.99</v>
       </c>
       <c r="F560" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="0" t="s">
-        <v>1437</v>
+        <v>1356</v>
       </c>
       <c r="B561" s="0" t="s">
-        <v>1438</v>
+        <v>1353</v>
       </c>
       <c r="C561" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D561" s="0" t="s">
-        <v>1439</v>
+        <v>1354</v>
       </c>
       <c r="E561" s="2">
-        <v>2649.44</v>
+        <v>1294.99</v>
       </c>
       <c r="F561" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="0" t="s">
-        <v>1440</v>
+        <v>1357</v>
       </c>
       <c r="B562" s="0" t="s">
-        <v>1441</v>
+        <v>1353</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D562" s="0" t="s">
-        <v>1442</v>
+        <v>1354</v>
       </c>
       <c r="E562" s="2">
-        <v>181.64</v>
+        <v>1294.99</v>
       </c>
       <c r="F562" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="0" t="s">
-        <v>1443</v>
+        <v>1358</v>
       </c>
       <c r="B563" s="0" t="s">
-        <v>1444</v>
+        <v>1353</v>
       </c>
       <c r="C563" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D563" s="0" t="s">
-        <v>1445</v>
+        <v>1354</v>
       </c>
       <c r="E563" s="2">
-        <v>1406.4</v>
+        <v>1294.99</v>
       </c>
       <c r="F563" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="0" t="s">
-        <v>1446</v>
+        <v>1359</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>1447</v>
+        <v>1353</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D564" s="0" t="s">
-        <v>1448</v>
+        <v>1354</v>
       </c>
       <c r="E564" s="2">
-        <v>4807.02</v>
+        <v>1294.99</v>
       </c>
       <c r="F564" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="0" t="s">
-        <v>1449</v>
+        <v>1360</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>1450</v>
+        <v>1361</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D565" s="0" t="s">
-        <v>1451</v>
+        <v>1354</v>
       </c>
       <c r="E565" s="2">
-        <v>1124.35</v>
+        <v>9.07</v>
       </c>
       <c r="F565" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="0" t="s">
-        <v>1452</v>
+        <v>1362</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1450</v>
+        <v>1361</v>
       </c>
       <c r="C566" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D566" s="0" t="s">
-        <v>1453</v>
+        <v>1354</v>
       </c>
       <c r="E566" s="2">
-        <v>7765.19</v>
+        <v>9.07</v>
       </c>
       <c r="F566" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="0" t="s">
-        <v>1454</v>
+        <v>1363</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1455</v>
+        <v>1364</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D567" s="0" t="s">
-        <v>1456</v>
+        <v>1354</v>
       </c>
       <c r="E567" s="2">
-        <v>3542.1</v>
+        <v>9.07</v>
       </c>
       <c r="F567" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="0" t="s">
-        <v>1457</v>
+        <v>1365</v>
       </c>
       <c r="B568" s="0" t="s">
-        <v>1458</v>
+        <v>1361</v>
       </c>
       <c r="C568" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D568" s="0" t="s">
-        <v>1459</v>
+        <v>1354</v>
       </c>
       <c r="E568" s="2">
-        <v>377.61</v>
+        <v>9.07</v>
       </c>
       <c r="F568" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="0" t="s">
-        <v>1460</v>
+        <v>1366</v>
       </c>
       <c r="B569" s="0" t="s">
-        <v>1461</v>
+        <v>1364</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D569" s="0" t="s">
-        <v>1462</v>
+        <v>1354</v>
       </c>
       <c r="E569" s="2">
-        <v>5676.84</v>
+        <v>9.07</v>
       </c>
       <c r="F569" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="0" t="s">
-        <v>1463</v>
+        <v>1367</v>
       </c>
       <c r="B570" s="0" t="s">
-        <v>1464</v>
+        <v>1364</v>
       </c>
       <c r="C570" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D570" s="0" t="s">
-        <v>1465</v>
+        <v>1354</v>
       </c>
       <c r="E570" s="2">
-        <v>4591.05</v>
+        <v>9.07</v>
       </c>
       <c r="F570" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="0" t="s">
-        <v>1466</v>
+        <v>1368</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1467</v>
+        <v>1364</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D571" s="0" t="s">
-        <v>1468</v>
+        <v>1354</v>
       </c>
       <c r="E571" s="2">
-        <v>7078.45</v>
+        <v>9.07</v>
       </c>
       <c r="F571" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="0" t="s">
-        <v>1469</v>
+        <v>1369</v>
       </c>
       <c r="B572" s="0" t="s">
-        <v>1470</v>
+        <v>1364</v>
       </c>
       <c r="C572" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D572" s="0" t="s">
-        <v>1471</v>
+        <v>1354</v>
       </c>
       <c r="E572" s="2">
-        <v>470.48</v>
+        <v>9.07</v>
       </c>
       <c r="F572" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="0" t="s">
-        <v>1472</v>
+        <v>1370</v>
       </c>
       <c r="B573" s="0" t="s">
-        <v>1473</v>
+        <v>1371</v>
       </c>
       <c r="C573" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D573" s="0" t="s">
-        <v>1474</v>
+        <v>1185</v>
       </c>
       <c r="E573" s="2">
-        <v>251.41</v>
+        <v>2211.39</v>
       </c>
       <c r="F573" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="0" t="s">
-        <v>1475</v>
+        <v>1372</v>
       </c>
       <c r="B574" s="0" t="s">
-        <v>1476</v>
+        <v>1371</v>
       </c>
       <c r="C574" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D574" s="0" t="s">
-        <v>1477</v>
+        <v>1185</v>
       </c>
       <c r="E574" s="2">
-        <v>1144.56</v>
+        <v>820.72</v>
       </c>
       <c r="F574" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="0" t="s">
-        <v>1478</v>
+        <v>1373</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1479</v>
+        <v>1326</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D575" s="0" t="s">
-        <v>1480</v>
+        <v>1185</v>
       </c>
       <c r="E575" s="2">
-        <v>4659.4</v>
+        <v>820.72</v>
       </c>
       <c r="F575" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="0" t="s">
-        <v>1481</v>
+        <v>1374</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1482</v>
+        <v>1326</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D576" s="0" t="s">
-        <v>1483</v>
+        <v>1185</v>
       </c>
       <c r="E576" s="2">
-        <v>2054.07</v>
+        <v>820.72</v>
       </c>
       <c r="F576" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="0" t="s">
-        <v>1484</v>
+        <v>1375</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1485</v>
+        <v>1326</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D577" s="0" t="s">
-        <v>1486</v>
+        <v>1185</v>
       </c>
       <c r="E577" s="2">
-        <v>19.92</v>
+        <v>820.72</v>
       </c>
       <c r="F577" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="0" t="s">
-        <v>1487</v>
+        <v>1376</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1488</v>
+        <v>1326</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D578" s="0" t="s">
-        <v>1489</v>
+        <v>1185</v>
       </c>
       <c r="E578" s="2">
-        <v>2282.07</v>
+        <v>820.72</v>
       </c>
       <c r="F578" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="0" t="s">
-        <v>1490</v>
+        <v>1377</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1491</v>
+        <v>1326</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D579" s="0" t="s">
-        <v>1492</v>
+        <v>1185</v>
       </c>
       <c r="E579" s="2">
-        <v>4996.69</v>
+        <v>8332.61</v>
       </c>
       <c r="F579" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="0" t="s">
-        <v>1493</v>
+        <v>1378</v>
       </c>
       <c r="B580" s="0" t="s">
-        <v>1494</v>
+        <v>1326</v>
       </c>
       <c r="C580" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D580" s="0" t="s">
-        <v>1495</v>
+        <v>1185</v>
       </c>
       <c r="E580" s="2">
-        <v>1803.14</v>
+        <v>820.72</v>
       </c>
       <c r="F580" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="0" t="s">
-        <v>1496</v>
+        <v>1379</v>
       </c>
       <c r="B581" s="0" t="s">
-        <v>1497</v>
+        <v>1326</v>
       </c>
       <c r="C581" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D581" s="0" t="s">
-        <v>1498</v>
+        <v>1185</v>
       </c>
       <c r="E581" s="2">
-        <v>1657.08</v>
+        <v>11990.74</v>
       </c>
       <c r="F581" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="0" t="s">
-        <v>1499</v>
+        <v>1380</v>
       </c>
       <c r="B582" s="0" t="s">
-        <v>1500</v>
+        <v>1326</v>
       </c>
       <c r="C582" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D582" s="0" t="s">
-        <v>1501</v>
+        <v>1185</v>
       </c>
       <c r="E582" s="2">
-        <v>12.38</v>
+        <v>820.72</v>
       </c>
       <c r="F582" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="0" t="s">
-        <v>1502</v>
+        <v>1381</v>
       </c>
       <c r="B583" s="0" t="s">
-        <v>1503</v>
+        <v>1160</v>
       </c>
       <c r="C583" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D583" s="0" t="s">
-        <v>1504</v>
+        <v>1167</v>
       </c>
       <c r="E583" s="2">
-        <v>268.12</v>
+        <v>8.87</v>
       </c>
       <c r="F583" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="0" t="s">
-        <v>1505</v>
+        <v>1382</v>
       </c>
       <c r="B584" s="0" t="s">
-        <v>1506</v>
+        <v>1160</v>
       </c>
       <c r="C584" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D584" s="0" t="s">
-        <v>1507</v>
+        <v>1167</v>
       </c>
       <c r="E584" s="2">
-        <v>365.33</v>
+        <v>8.87</v>
       </c>
       <c r="F584" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="0" t="s">
-        <v>1508</v>
+        <v>1383</v>
       </c>
       <c r="B585" s="0" t="s">
-        <v>1506</v>
+        <v>1160</v>
       </c>
       <c r="C585" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D585" s="0" t="s">
-        <v>1507</v>
+        <v>1167</v>
       </c>
       <c r="E585" s="2">
-        <v>105.51</v>
+        <v>8.87</v>
       </c>
       <c r="F585" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="0" t="s">
-        <v>1509</v>
+        <v>1384</v>
       </c>
       <c r="B586" s="0" t="s">
-        <v>1506</v>
+        <v>1176</v>
       </c>
       <c r="C586" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D586" s="0" t="s">
-        <v>1507</v>
+        <v>1182</v>
       </c>
       <c r="E586" s="2">
-        <v>105.51</v>
+        <v>8.87</v>
       </c>
       <c r="F586" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="0" t="s">
-        <v>1510</v>
+        <v>1385</v>
       </c>
       <c r="B587" s="0" t="s">
-        <v>1511</v>
+        <v>1176</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D587" s="0" t="s">
-        <v>1239</v>
+        <v>1182</v>
       </c>
       <c r="E587" s="2">
-        <v>2322.24</v>
+        <v>8.87</v>
       </c>
       <c r="F587" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="0" t="s">
-        <v>1512</v>
+        <v>1386</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1513</v>
+        <v>1176</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D588" s="0" t="s">
-        <v>1514</v>
+        <v>1182</v>
       </c>
       <c r="E588" s="2">
-        <v>6543.43</v>
+        <v>8.87</v>
       </c>
       <c r="F588" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="0" t="s">
-        <v>1515</v>
+        <v>1387</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1516</v>
+        <v>1176</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D589" s="0" t="s">
-        <v>1517</v>
+        <v>1182</v>
       </c>
       <c r="E589" s="2">
-        <v>2119.76</v>
+        <v>8.87</v>
       </c>
       <c r="F589" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="0" t="s">
-        <v>1518</v>
+        <v>1388</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1519</v>
+        <v>1319</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D590" s="0" t="s">
-        <v>1520</v>
+        <v>1152</v>
       </c>
       <c r="E590" s="2">
-        <v>1142.87</v>
+        <v>821.36</v>
       </c>
       <c r="F590" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="0" t="s">
-        <v>1521</v>
+        <v>1389</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1522</v>
+        <v>1319</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D591" s="0" t="s">
-        <v>1523</v>
+        <v>1152</v>
       </c>
       <c r="E591" s="2">
-        <v>175.68</v>
+        <v>821.36</v>
       </c>
       <c r="F591" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="0" t="s">
-        <v>1524</v>
+        <v>1390</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1525</v>
+        <v>1319</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D592" s="0" t="s">
-        <v>1526</v>
+        <v>1152</v>
       </c>
       <c r="E592" s="2">
-        <v>1616.48</v>
+        <v>821.36</v>
       </c>
       <c r="F592" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="0" t="s">
-        <v>1527</v>
+        <v>1391</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1525</v>
+        <v>1176</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D593" s="0" t="s">
-        <v>1528</v>
+        <v>1167</v>
       </c>
       <c r="E593" s="2">
-        <v>523.72</v>
+        <v>8.87</v>
       </c>
       <c r="F593" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="0" t="s">
-        <v>1529</v>
+        <v>1392</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1530</v>
+        <v>1176</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D594" s="0" t="s">
-        <v>1531</v>
+        <v>1167</v>
       </c>
       <c r="E594" s="2">
-        <v>15738.9</v>
+        <v>8.87</v>
       </c>
       <c r="F594" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="0" t="s">
-        <v>1532</v>
+        <v>1393</v>
       </c>
       <c r="B595" s="0" t="s">
-        <v>1533</v>
+        <v>1394</v>
       </c>
       <c r="C595" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D595" s="0" t="s">
-        <v>1534</v>
+        <v>1241</v>
       </c>
       <c r="E595" s="2">
-        <v>1237.93</v>
+        <v>847.68</v>
       </c>
       <c r="F595" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="0" t="s">
-        <v>1535</v>
+        <v>1395</v>
       </c>
       <c r="B596" s="0" t="s">
-        <v>1536</v>
+        <v>1394</v>
       </c>
       <c r="C596" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D596" s="0" t="s">
-        <v>1537</v>
+        <v>1241</v>
       </c>
       <c r="E596" s="2">
-        <v>25.13</v>
+        <v>847.68</v>
       </c>
       <c r="F596" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="0" t="s">
-        <v>1538</v>
+        <v>1396</v>
       </c>
       <c r="B597" s="0" t="s">
-        <v>1536</v>
+        <v>1394</v>
       </c>
       <c r="C597" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D597" s="0" t="s">
-        <v>1537</v>
+        <v>1241</v>
       </c>
       <c r="E597" s="2">
-        <v>326.72</v>
+        <v>847.68</v>
       </c>
       <c r="F597" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="0" t="s">
-        <v>1539</v>
+        <v>1397</v>
       </c>
       <c r="B598" s="0" t="s">
-        <v>1540</v>
+        <v>1394</v>
       </c>
       <c r="C598" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D598" s="0" t="s">
-        <v>1537</v>
+        <v>1182</v>
       </c>
       <c r="E598" s="2">
-        <v>430.3</v>
+        <v>847.57</v>
       </c>
       <c r="F598" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="0" t="s">
-        <v>1541</v>
+        <v>1398</v>
       </c>
       <c r="B599" s="0" t="s">
-        <v>1540</v>
+        <v>1394</v>
       </c>
       <c r="C599" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D599" s="0" t="s">
-        <v>1537</v>
+        <v>1241</v>
       </c>
       <c r="E599" s="2">
-        <v>279.54</v>
+        <v>847.68</v>
       </c>
       <c r="F599" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="0" t="s">
-        <v>1542</v>
+        <v>1399</v>
       </c>
       <c r="B600" s="0" t="s">
-        <v>1543</v>
+        <v>1394</v>
       </c>
       <c r="C600" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D600" s="0" t="s">
-        <v>1544</v>
+        <v>1241</v>
       </c>
       <c r="E600" s="2">
-        <v>431.34</v>
+        <v>849.06</v>
       </c>
       <c r="F600" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="0" t="s">
-        <v>1545</v>
+        <v>1400</v>
       </c>
       <c r="B601" s="0" t="s">
-        <v>1546</v>
+        <v>1401</v>
       </c>
       <c r="C601" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D601" s="0" t="s">
-        <v>1547</v>
+        <v>1247</v>
       </c>
       <c r="E601" s="2">
-        <v>3948.61</v>
+        <v>30.81</v>
       </c>
       <c r="F601" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="0" t="s">
-        <v>1548</v>
+        <v>1402</v>
       </c>
       <c r="B602" s="0" t="s">
-        <v>1549</v>
+        <v>1401</v>
       </c>
       <c r="C602" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D602" s="0" t="s">
-        <v>1550</v>
+        <v>1247</v>
       </c>
       <c r="E602" s="2">
-        <v>8203.21</v>
+        <v>30.81</v>
       </c>
       <c r="F602" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="0" t="s">
-        <v>1551</v>
+        <v>1403</v>
       </c>
       <c r="B603" s="0" t="s">
-        <v>1552</v>
+        <v>1404</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D603" s="0" t="s">
-        <v>1553</v>
+        <v>1182</v>
       </c>
       <c r="E603" s="2">
-        <v>15278.45</v>
+        <v>930.26</v>
       </c>
       <c r="F603" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="0" t="s">
-        <v>1554</v>
+        <v>1405</v>
       </c>
       <c r="B604" s="0" t="s">
-        <v>1530</v>
+        <v>1404</v>
       </c>
       <c r="C604" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D604" s="0" t="s">
-        <v>1555</v>
+        <v>1182</v>
       </c>
       <c r="E604" s="2">
-        <v>171.47</v>
+        <v>930.26</v>
       </c>
       <c r="F604" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="0" t="s">
-        <v>1556</v>
+        <v>1406</v>
       </c>
       <c r="B605" s="0" t="s">
-        <v>1557</v>
+        <v>1407</v>
       </c>
       <c r="C605" s="0" t="s">
-        <v>924</v>
+        <v>1093</v>
       </c>
       <c r="D605" s="0" t="s">
-        <v>1558</v>
+        <v>1408</v>
       </c>
       <c r="E605" s="2">
-        <v>543.27</v>
+        <v>17611.32</v>
       </c>
       <c r="F605" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="0" t="s">
-        <v>1559</v>
+        <v>1409</v>
       </c>
       <c r="B606" s="0" t="s">
-        <v>1560</v>
+        <v>1410</v>
       </c>
       <c r="C606" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D606" s="0" t="s">
-        <v>1562</v>
+        <v>1161</v>
       </c>
       <c r="E606" s="2">
-        <v>7356.17</v>
+        <v>3636.42</v>
       </c>
       <c r="F606" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="0" t="s">
-        <v>1563</v>
+        <v>1411</v>
       </c>
       <c r="B607" s="0" t="s">
-        <v>1564</v>
+        <v>1412</v>
       </c>
       <c r="C607" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D607" s="0" t="s">
-        <v>1565</v>
+        <v>1413</v>
       </c>
       <c r="E607" s="2">
-        <v>6944.97</v>
+        <v>21509.34</v>
       </c>
       <c r="F607" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="0" t="s">
-        <v>1566</v>
+        <v>1414</v>
       </c>
       <c r="B608" s="0" t="s">
-        <v>1567</v>
+        <v>1415</v>
       </c>
       <c r="C608" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D608" s="0" t="s">
-        <v>1528</v>
+        <v>1149</v>
       </c>
       <c r="E608" s="2">
-        <v>2761.1</v>
+        <v>2.8</v>
       </c>
       <c r="F608" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="0" t="s">
-        <v>1568</v>
+        <v>1416</v>
       </c>
       <c r="B609" s="0" t="s">
-        <v>1569</v>
+        <v>1415</v>
       </c>
       <c r="C609" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D609" s="0" t="s">
-        <v>1570</v>
+        <v>1149</v>
       </c>
       <c r="E609" s="2">
-        <v>3299.15</v>
+        <v>2.8</v>
       </c>
       <c r="F609" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="0" t="s">
-        <v>1571</v>
+        <v>1417</v>
       </c>
       <c r="B610" s="0" t="s">
-        <v>1572</v>
+        <v>1415</v>
       </c>
       <c r="C610" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D610" s="0" t="s">
-        <v>1573</v>
+        <v>1418</v>
       </c>
       <c r="E610" s="2">
-        <v>2239.22</v>
+        <v>3619.44</v>
       </c>
       <c r="F610" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="0" t="s">
-        <v>1574</v>
+        <v>1419</v>
       </c>
       <c r="B611" s="0" t="s">
-        <v>1575</v>
+        <v>1415</v>
       </c>
       <c r="C611" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D611" s="0" t="s">
-        <v>1576</v>
+        <v>1149</v>
       </c>
       <c r="E611" s="2">
-        <v>200.05</v>
+        <v>2.8</v>
       </c>
       <c r="F611" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="0" t="s">
-        <v>1577</v>
+        <v>1420</v>
       </c>
       <c r="B612" s="0" t="s">
-        <v>1578</v>
+        <v>1415</v>
       </c>
       <c r="C612" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D612" s="0" t="s">
-        <v>1579</v>
+        <v>1149</v>
       </c>
       <c r="E612" s="2">
-        <v>8274.32</v>
+        <v>2.8</v>
       </c>
       <c r="F612" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="0" t="s">
-        <v>1580</v>
+        <v>1421</v>
       </c>
       <c r="B613" s="0" t="s">
-        <v>1581</v>
+        <v>1422</v>
       </c>
       <c r="C613" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D613" s="0" t="s">
-        <v>1582</v>
+        <v>1423</v>
       </c>
       <c r="E613" s="2">
-        <v>899.4</v>
+        <v>1360.27</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="0" t="s">
-        <v>1583</v>
+        <v>1424</v>
       </c>
       <c r="B614" s="0" t="s">
-        <v>1584</v>
+        <v>1425</v>
       </c>
       <c r="C614" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D614" s="0" t="s">
-        <v>1585</v>
+        <v>1426</v>
       </c>
       <c r="E614" s="2">
-        <v>7551.39</v>
+        <v>20602.13</v>
       </c>
       <c r="F614" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="0" t="s">
-        <v>1586</v>
+        <v>1427</v>
       </c>
       <c r="B615" s="0" t="s">
-        <v>1587</v>
+        <v>1428</v>
       </c>
       <c r="C615" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D615" s="0" t="s">
-        <v>1588</v>
+        <v>1263</v>
       </c>
       <c r="E615" s="2">
-        <v>9005.92</v>
+        <v>19.07</v>
       </c>
       <c r="F615" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="0" t="s">
-        <v>1589</v>
+        <v>1429</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1590</v>
+        <v>1428</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D616" s="0" t="s">
-        <v>1591</v>
+        <v>1263</v>
       </c>
       <c r="E616" s="2">
-        <v>13837.54</v>
+        <v>19.07</v>
       </c>
       <c r="F616" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="0" t="s">
-        <v>1592</v>
+        <v>1430</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1593</v>
+        <v>1431</v>
       </c>
       <c r="C617" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D617" s="0" t="s">
-        <v>1594</v>
+        <v>1200</v>
       </c>
       <c r="E617" s="2">
-        <v>25259.63</v>
+        <v>4568.76</v>
       </c>
       <c r="F617" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="0" t="s">
-        <v>1595</v>
+        <v>1432</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>1596</v>
+        <v>1431</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D618" s="0" t="s">
-        <v>1597</v>
+        <v>1200</v>
       </c>
       <c r="E618" s="2">
-        <v>586.65</v>
+        <v>478.92</v>
       </c>
       <c r="F618" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="0" t="s">
-        <v>1598</v>
+        <v>1433</v>
       </c>
       <c r="B619" s="0" t="s">
-        <v>1599</v>
+        <v>1434</v>
       </c>
       <c r="C619" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D619" s="0" t="s">
-        <v>1600</v>
+        <v>1435</v>
       </c>
       <c r="E619" s="2">
-        <v>10803.91</v>
+        <v>392.72</v>
       </c>
       <c r="F619" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="0" t="s">
-        <v>1601</v>
+        <v>1436</v>
       </c>
       <c r="B620" s="0" t="s">
-        <v>1602</v>
+        <v>1437</v>
       </c>
       <c r="C620" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D620" s="0" t="s">
-        <v>1603</v>
+        <v>1438</v>
       </c>
       <c r="E620" s="2">
-        <v>5182.28</v>
+        <v>16723.18</v>
       </c>
       <c r="F620" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="0" t="s">
-        <v>1604</v>
+        <v>1439</v>
       </c>
       <c r="B621" s="0" t="s">
-        <v>1605</v>
+        <v>1440</v>
       </c>
       <c r="C621" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D621" s="0" t="s">
-        <v>1606</v>
+        <v>1441</v>
       </c>
       <c r="E621" s="2">
-        <v>729.72</v>
+        <v>9930</v>
       </c>
       <c r="F621" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="0" t="s">
-        <v>1607</v>
+        <v>1442</v>
       </c>
       <c r="B622" s="0" t="s">
-        <v>1575</v>
+        <v>1146</v>
       </c>
       <c r="C622" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D622" s="0" t="s">
-        <v>1608</v>
+        <v>1149</v>
       </c>
       <c r="E622" s="2">
-        <v>12903.53</v>
+        <v>5.49</v>
       </c>
       <c r="F622" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="0" t="s">
-        <v>1609</v>
+        <v>1443</v>
       </c>
       <c r="B623" s="0" t="s">
-        <v>1610</v>
+        <v>1146</v>
       </c>
       <c r="C623" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D623" s="0" t="s">
-        <v>1611</v>
+        <v>1149</v>
       </c>
       <c r="E623" s="2">
-        <v>7445.3</v>
+        <v>5.49</v>
       </c>
       <c r="F623" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="0" t="s">
-        <v>1612</v>
+        <v>1444</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1613</v>
+        <v>1445</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D624" s="0" t="s">
-        <v>1614</v>
+        <v>1446</v>
       </c>
       <c r="E624" s="2">
-        <v>531.42</v>
+        <v>4856.05</v>
       </c>
       <c r="F624" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="0" t="s">
-        <v>1615</v>
+        <v>1447</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1616</v>
+        <v>1401</v>
       </c>
       <c r="C625" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D625" s="0" t="s">
-        <v>1617</v>
+        <v>1247</v>
       </c>
       <c r="E625" s="2">
-        <v>87.35</v>
+        <v>30.81</v>
       </c>
       <c r="F625" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="0" t="s">
-        <v>1618</v>
+        <v>1448</v>
       </c>
       <c r="B626" s="0" t="s">
-        <v>1619</v>
+        <v>1449</v>
       </c>
       <c r="C626" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D626" s="0" t="s">
-        <v>1620</v>
+        <v>1247</v>
       </c>
       <c r="E626" s="2">
-        <v>208.4</v>
+        <v>30.81</v>
       </c>
       <c r="F626" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="0" t="s">
-        <v>1621</v>
+        <v>1450</v>
       </c>
       <c r="B627" s="0" t="s">
-        <v>1622</v>
+        <v>1401</v>
       </c>
       <c r="C627" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D627" s="0" t="s">
-        <v>1623</v>
+        <v>1247</v>
       </c>
       <c r="E627" s="2">
-        <v>9723.6</v>
+        <v>30.81</v>
       </c>
       <c r="F627" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="0" t="s">
-        <v>1624</v>
+        <v>1451</v>
       </c>
       <c r="B628" s="0" t="s">
-        <v>1625</v>
+        <v>1401</v>
       </c>
       <c r="C628" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D628" s="0" t="s">
-        <v>1626</v>
+        <v>1247</v>
       </c>
       <c r="E628" s="2">
-        <v>633.62</v>
+        <v>30.81</v>
       </c>
       <c r="F628" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="0" t="s">
-        <v>1627</v>
+        <v>1452</v>
       </c>
       <c r="B629" s="0" t="s">
-        <v>1628</v>
+        <v>1401</v>
       </c>
       <c r="C629" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D629" s="0" t="s">
-        <v>1629</v>
+        <v>1247</v>
       </c>
       <c r="E629" s="2">
-        <v>717.07</v>
+        <v>30.81</v>
       </c>
       <c r="F629" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="0" t="s">
-        <v>1630</v>
+        <v>1453</v>
       </c>
       <c r="B630" s="0" t="s">
-        <v>1631</v>
+        <v>1454</v>
       </c>
       <c r="C630" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D630" s="0" t="s">
-        <v>1632</v>
+        <v>1200</v>
       </c>
       <c r="E630" s="2">
-        <v>6814.83</v>
+        <v>1293.11</v>
       </c>
       <c r="F630" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="0" t="s">
-        <v>1633</v>
+        <v>1455</v>
       </c>
       <c r="B631" s="0" t="s">
-        <v>1634</v>
+        <v>1454</v>
       </c>
       <c r="C631" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D631" s="0" t="s">
-        <v>1635</v>
+        <v>1200</v>
       </c>
       <c r="E631" s="2">
-        <v>23.52</v>
+        <v>1293.11</v>
       </c>
       <c r="F631" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="0" t="s">
-        <v>1636</v>
+        <v>1456</v>
       </c>
       <c r="B632" s="0" t="s">
-        <v>1634</v>
+        <v>1454</v>
       </c>
       <c r="C632" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D632" s="0" t="s">
-        <v>1635</v>
+        <v>1200</v>
       </c>
       <c r="E632" s="2">
-        <v>23.52</v>
+        <v>1293.11</v>
       </c>
       <c r="F632" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="0" t="s">
-        <v>1637</v>
+        <v>1457</v>
       </c>
       <c r="B633" s="0" t="s">
-        <v>1634</v>
+        <v>1454</v>
       </c>
       <c r="C633" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D633" s="0" t="s">
-        <v>1635</v>
+        <v>1200</v>
       </c>
       <c r="E633" s="2">
-        <v>23.52</v>
+        <v>1293.11</v>
       </c>
       <c r="F633" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="0" t="s">
-        <v>1638</v>
+        <v>1458</v>
       </c>
       <c r="B634" s="0" t="s">
-        <v>1634</v>
+        <v>1454</v>
       </c>
       <c r="C634" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D634" s="0" t="s">
-        <v>1635</v>
+        <v>1200</v>
       </c>
       <c r="E634" s="2">
-        <v>23.52</v>
+        <v>1293.11</v>
       </c>
       <c r="F634" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="0" t="s">
-        <v>1639</v>
+        <v>1459</v>
       </c>
       <c r="B635" s="0" t="s">
-        <v>1640</v>
+        <v>1460</v>
       </c>
       <c r="C635" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D635" s="0" t="s">
-        <v>1641</v>
+        <v>1149</v>
       </c>
       <c r="E635" s="2">
-        <v>10954.96</v>
+        <v>718.47</v>
       </c>
       <c r="F635" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="0" t="s">
-        <v>1642</v>
+        <v>1461</v>
       </c>
       <c r="B636" s="0" t="s">
-        <v>1640</v>
+        <v>1462</v>
       </c>
       <c r="C636" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D636" s="0" t="s">
-        <v>1643</v>
+        <v>1152</v>
       </c>
       <c r="E636" s="2">
-        <v>5.49</v>
+        <v>424.68</v>
       </c>
       <c r="F636" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="0" t="s">
-        <v>1644</v>
+        <v>1463</v>
       </c>
       <c r="B637" s="0" t="s">
-        <v>1645</v>
+        <v>1462</v>
       </c>
       <c r="C637" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D637" s="0" t="s">
-        <v>1646</v>
+        <v>1152</v>
       </c>
       <c r="E637" s="2">
         <v>478.95</v>
       </c>
       <c r="F637" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="0" t="s">
-        <v>1647</v>
+        <v>1464</v>
       </c>
       <c r="B638" s="0" t="s">
-        <v>1645</v>
+        <v>1462</v>
       </c>
       <c r="C638" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D638" s="0" t="s">
-        <v>1646</v>
+        <v>1152</v>
       </c>
       <c r="E638" s="2">
         <v>478.95</v>
       </c>
       <c r="F638" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="0" t="s">
-        <v>1648</v>
+        <v>1465</v>
       </c>
       <c r="B639" s="0" t="s">
-        <v>1645</v>
+        <v>1244</v>
       </c>
       <c r="C639" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D639" s="0" t="s">
-        <v>1646</v>
+        <v>1149</v>
       </c>
       <c r="E639" s="2">
-        <v>478.95</v>
+        <v>5.49</v>
       </c>
       <c r="F639" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="0" t="s">
-        <v>1649</v>
+        <v>1466</v>
       </c>
       <c r="B640" s="0" t="s">
-        <v>1650</v>
+        <v>1244</v>
       </c>
       <c r="C640" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D640" s="0" t="s">
-        <v>1651</v>
+        <v>1149</v>
       </c>
       <c r="E640" s="2">
-        <v>144.16</v>
+        <v>5.49</v>
       </c>
       <c r="F640" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="0" t="s">
-        <v>1652</v>
+        <v>1467</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1650</v>
+        <v>1244</v>
       </c>
       <c r="C641" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D641" s="0" t="s">
-        <v>1651</v>
+        <v>1149</v>
       </c>
       <c r="E641" s="2">
-        <v>144.16</v>
+        <v>5.49</v>
       </c>
       <c r="F641" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="0" t="s">
-        <v>1653</v>
+        <v>1468</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1654</v>
+        <v>1244</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D642" s="0" t="s">
-        <v>1655</v>
+        <v>1149</v>
       </c>
       <c r="E642" s="2">
-        <v>8.87</v>
+        <v>5.49</v>
       </c>
       <c r="F642" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="0" t="s">
-        <v>1656</v>
+        <v>1469</v>
       </c>
       <c r="B643" s="0" t="s">
-        <v>1654</v>
+        <v>1244</v>
       </c>
       <c r="C643" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D643" s="0" t="s">
-        <v>1655</v>
+        <v>1149</v>
       </c>
       <c r="E643" s="2">
-        <v>8.87</v>
+        <v>5.49</v>
       </c>
       <c r="F643" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="0" t="s">
-        <v>1657</v>
+        <v>1470</v>
       </c>
       <c r="B644" s="0" t="s">
-        <v>1654</v>
+        <v>1244</v>
       </c>
       <c r="C644" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D644" s="0" t="s">
-        <v>1658</v>
+        <v>1149</v>
       </c>
       <c r="E644" s="2">
-        <v>2457.59</v>
+        <v>5.49</v>
       </c>
       <c r="F644" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="0" t="s">
-        <v>1659</v>
+        <v>1471</v>
       </c>
       <c r="B645" s="0" t="s">
-        <v>1654</v>
+        <v>1472</v>
       </c>
       <c r="C645" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D645" s="0" t="s">
-        <v>1655</v>
+        <v>1473</v>
       </c>
       <c r="E645" s="2">
-        <v>8.87</v>
+        <v>870.88</v>
       </c>
       <c r="F645" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="0" t="s">
-        <v>1660</v>
+        <v>1474</v>
       </c>
       <c r="B646" s="0" t="s">
-        <v>1654</v>
+        <v>1244</v>
       </c>
       <c r="C646" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D646" s="0" t="s">
-        <v>1661</v>
+        <v>1149</v>
       </c>
       <c r="E646" s="2">
-        <v>8.87</v>
+        <v>5.49</v>
       </c>
       <c r="F646" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="0" t="s">
-        <v>1662</v>
+        <v>1475</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>1654</v>
+        <v>1244</v>
       </c>
       <c r="C647" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D647" s="0" t="s">
-        <v>1661</v>
+        <v>1149</v>
       </c>
       <c r="E647" s="2">
-        <v>8.87</v>
+        <v>7.16</v>
       </c>
       <c r="F647" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="0" t="s">
-        <v>1663</v>
+        <v>1476</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>1654</v>
+        <v>1477</v>
       </c>
       <c r="C648" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D648" s="0" t="s">
-        <v>1661</v>
+        <v>1478</v>
       </c>
       <c r="E648" s="2">
-        <v>8.87</v>
+        <v>2351.03</v>
       </c>
       <c r="F648" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="0" t="s">
-        <v>1664</v>
+        <v>1479</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1654</v>
+        <v>1480</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D649" s="0" t="s">
-        <v>1661</v>
+        <v>1481</v>
       </c>
       <c r="E649" s="2">
-        <v>8.87</v>
+        <v>7221.25</v>
       </c>
       <c r="F649" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="0" t="s">
-        <v>1665</v>
+        <v>1482</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1654</v>
+        <v>1483</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D650" s="0" t="s">
-        <v>1655</v>
+        <v>1241</v>
       </c>
       <c r="E650" s="2">
-        <v>8.87</v>
+        <v>5.49</v>
       </c>
       <c r="F650" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="0" t="s">
-        <v>1666</v>
+        <v>1484</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1654</v>
+        <v>1483</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D651" s="0" t="s">
-        <v>1655</v>
+        <v>1241</v>
       </c>
       <c r="E651" s="2">
-        <v>8.87</v>
+        <v>5.49</v>
       </c>
       <c r="F651" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="0" t="s">
-        <v>1667</v>
+        <v>1485</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1654</v>
+        <v>1483</v>
       </c>
       <c r="C652" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D652" s="0" t="s">
-        <v>1655</v>
+        <v>1241</v>
       </c>
       <c r="E652" s="2">
-        <v>8.87</v>
+        <v>6.24</v>
       </c>
       <c r="F652" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="0" t="s">
-        <v>1668</v>
+        <v>1486</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>1654</v>
+        <v>1483</v>
       </c>
       <c r="C653" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D653" s="0" t="s">
-        <v>1655</v>
+        <v>1241</v>
       </c>
       <c r="E653" s="2">
-        <v>8.87</v>
+        <v>7.16</v>
       </c>
       <c r="F653" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="0" t="s">
-        <v>1669</v>
+        <v>1487</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>1670</v>
+        <v>1483</v>
       </c>
       <c r="C654" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D654" s="0" t="s">
-        <v>1655</v>
+        <v>1241</v>
       </c>
       <c r="E654" s="2">
-        <v>2340.17</v>
+        <v>7.16</v>
       </c>
       <c r="F654" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="0" t="s">
-        <v>1671</v>
+        <v>1488</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1654</v>
+        <v>1489</v>
       </c>
       <c r="C655" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D655" s="0" t="s">
-        <v>1655</v>
+        <v>1267</v>
       </c>
       <c r="E655" s="2">
-        <v>510.42</v>
+        <v>5.49</v>
       </c>
       <c r="F655" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="0" t="s">
-        <v>1672</v>
+        <v>1490</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1654</v>
+        <v>1489</v>
       </c>
       <c r="C656" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D656" s="0" t="s">
-        <v>1655</v>
+        <v>1491</v>
       </c>
       <c r="E656" s="2">
-        <v>8.87</v>
+        <v>440.65</v>
       </c>
       <c r="F656" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="0" t="s">
-        <v>1673</v>
+        <v>1492</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1654</v>
+        <v>1493</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D657" s="0" t="s">
-        <v>1655</v>
+        <v>1200</v>
       </c>
       <c r="E657" s="2">
-        <v>8.87</v>
+        <v>82.5</v>
       </c>
       <c r="F657" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="0" t="s">
-        <v>1674</v>
+        <v>1494</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1675</v>
+        <v>1495</v>
       </c>
       <c r="C658" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D658" s="0" t="s">
-        <v>1676</v>
+        <v>1200</v>
       </c>
       <c r="E658" s="2">
-        <v>482.61</v>
+        <v>16.78</v>
       </c>
       <c r="F658" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="0" t="s">
-        <v>1677</v>
+        <v>1496</v>
       </c>
       <c r="B659" s="0" t="s">
-        <v>1678</v>
+        <v>1495</v>
       </c>
       <c r="C659" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D659" s="0" t="s">
-        <v>1679</v>
+        <v>1200</v>
       </c>
       <c r="E659" s="2">
-        <v>554.19</v>
+        <v>897.9</v>
       </c>
       <c r="F659" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="0" t="s">
-        <v>1680</v>
+        <v>1497</v>
       </c>
       <c r="B660" s="0" t="s">
-        <v>1681</v>
+        <v>1495</v>
       </c>
       <c r="C660" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D660" s="0" t="s">
-        <v>1682</v>
+        <v>1200</v>
       </c>
       <c r="E660" s="2">
-        <v>8397.82</v>
+        <v>16.78</v>
       </c>
       <c r="F660" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="0" t="s">
-        <v>1683</v>
+        <v>1498</v>
       </c>
       <c r="B661" s="0" t="s">
-        <v>1684</v>
+        <v>1493</v>
       </c>
       <c r="C661" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D661" s="0" t="s">
-        <v>1685</v>
+        <v>1200</v>
       </c>
       <c r="E661" s="2">
-        <v>7245.05</v>
+        <v>749.15</v>
       </c>
       <c r="F661" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="0" t="s">
-        <v>1686</v>
+        <v>1499</v>
       </c>
       <c r="B662" s="0" t="s">
-        <v>1687</v>
+        <v>1493</v>
       </c>
       <c r="C662" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D662" s="0" t="s">
-        <v>1688</v>
+        <v>1200</v>
       </c>
       <c r="E662" s="2">
-        <v>17557.45</v>
+        <v>749.15</v>
       </c>
       <c r="F662" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="0" t="s">
-        <v>1689</v>
+        <v>1500</v>
       </c>
       <c r="B663" s="0" t="s">
-        <v>1690</v>
+        <v>1501</v>
       </c>
       <c r="C663" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D663" s="0" t="s">
-        <v>1691</v>
+        <v>1157</v>
       </c>
       <c r="E663" s="2">
-        <v>26033.59</v>
+        <v>406.14</v>
       </c>
       <c r="F663" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="0" t="s">
-        <v>1692</v>
+        <v>1502</v>
       </c>
       <c r="B664" s="0" t="s">
-        <v>1693</v>
+        <v>1501</v>
       </c>
       <c r="C664" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D664" s="0" t="s">
-        <v>1694</v>
+        <v>1157</v>
       </c>
       <c r="E664" s="2">
-        <v>2587.89</v>
+        <v>948.81</v>
       </c>
       <c r="F664" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="0" t="s">
-        <v>1695</v>
+        <v>1503</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1696</v>
+        <v>1244</v>
       </c>
       <c r="C665" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D665" s="0" t="s">
-        <v>1697</v>
+        <v>1149</v>
       </c>
       <c r="E665" s="2">
-        <v>1440.43</v>
+        <v>5.49</v>
       </c>
       <c r="F665" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="0" t="s">
-        <v>1698</v>
+        <v>1504</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1696</v>
+        <v>1244</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D666" s="0" t="s">
-        <v>1699</v>
+        <v>1149</v>
       </c>
       <c r="E666" s="2">
-        <v>3690.21</v>
+        <v>5.49</v>
       </c>
       <c r="F666" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="0" t="s">
-        <v>1700</v>
+        <v>1505</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1701</v>
+        <v>1244</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D667" s="0" t="s">
-        <v>1702</v>
+        <v>1149</v>
       </c>
       <c r="E667" s="2">
-        <v>4759.51</v>
+        <v>327.59</v>
       </c>
       <c r="F667" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="0" t="s">
-        <v>1703</v>
+        <v>1506</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1704</v>
+        <v>1244</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D668" s="0" t="s">
-        <v>1697</v>
+        <v>1149</v>
       </c>
       <c r="E668" s="2">
-        <v>2.8</v>
+        <v>5.49</v>
       </c>
       <c r="F668" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="0" t="s">
-        <v>1705</v>
+        <v>1507</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1704</v>
+        <v>1244</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D669" s="0" t="s">
-        <v>1697</v>
+        <v>1149</v>
       </c>
       <c r="E669" s="2">
-        <v>2.8</v>
+        <v>5.49</v>
       </c>
       <c r="F669" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="0" t="s">
-        <v>1706</v>
+        <v>1508</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1704</v>
+        <v>1244</v>
       </c>
       <c r="C670" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D670" s="0" t="s">
-        <v>1697</v>
+        <v>1149</v>
       </c>
       <c r="E670" s="2">
-        <v>2.8</v>
+        <v>5.49</v>
       </c>
       <c r="F670" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="0" t="s">
-        <v>1707</v>
+        <v>1509</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1708</v>
+        <v>1216</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D671" s="0" t="s">
-        <v>1709</v>
+        <v>1209</v>
       </c>
       <c r="E671" s="2">
-        <v>2.8</v>
+        <v>699.72</v>
       </c>
       <c r="F671" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="0" t="s">
-        <v>1710</v>
+        <v>1510</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1708</v>
+        <v>1511</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D672" s="0" t="s">
-        <v>1709</v>
+        <v>1241</v>
       </c>
       <c r="E672" s="2">
-        <v>2.8</v>
+        <v>930.26</v>
       </c>
       <c r="F672" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="0" t="s">
-        <v>1711</v>
+        <v>1512</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1712</v>
+        <v>1513</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D673" s="0" t="s">
-        <v>1655</v>
+        <v>1241</v>
       </c>
       <c r="E673" s="2">
-        <v>1434.31</v>
+        <v>594.33</v>
       </c>
       <c r="F673" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="0" t="s">
-        <v>1713</v>
+        <v>1514</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1712</v>
+        <v>1515</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D674" s="0" t="s">
-        <v>1714</v>
+        <v>1516</v>
       </c>
       <c r="E674" s="2">
-        <v>53775.08</v>
+        <v>5853.74</v>
       </c>
       <c r="F674" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="0" t="s">
-        <v>1715</v>
+        <v>1517</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1716</v>
+        <v>1518</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D675" s="0" t="s">
-        <v>1717</v>
+        <v>1519</v>
       </c>
       <c r="E675" s="2">
-        <v>595.65</v>
+        <v>164.54</v>
       </c>
       <c r="F675" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="0" t="s">
-        <v>1718</v>
+        <v>1520</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1719</v>
+        <v>1521</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D676" s="0" t="s">
-        <v>1709</v>
+        <v>1522</v>
       </c>
       <c r="E676" s="2">
-        <v>492.46</v>
+        <v>15737.38</v>
       </c>
       <c r="F676" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="0" t="s">
-        <v>1720</v>
+        <v>1523</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1721</v>
+        <v>1524</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D677" s="0" t="s">
-        <v>1709</v>
+        <v>1525</v>
       </c>
       <c r="E677" s="2">
-        <v>2.8</v>
+        <v>51.49</v>
       </c>
       <c r="F677" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="0" t="s">
-        <v>1722</v>
+        <v>1526</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1723</v>
+        <v>1527</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D678" s="0" t="s">
-        <v>1724</v>
+        <v>1528</v>
       </c>
       <c r="E678" s="2">
-        <v>7705.8</v>
+        <v>2.73</v>
       </c>
       <c r="F678" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="0" t="s">
-        <v>1725</v>
+        <v>1529</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1670</v>
+        <v>1530</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D679" s="0" t="s">
-        <v>1661</v>
+        <v>1531</v>
       </c>
       <c r="E679" s="2">
-        <v>8.85</v>
+        <v>184.68</v>
       </c>
       <c r="F679" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="0" t="s">
-        <v>1726</v>
+        <v>1532</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1670</v>
+        <v>1527</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D680" s="0" t="s">
-        <v>1661</v>
+        <v>1528</v>
       </c>
       <c r="E680" s="2">
-        <v>8.85</v>
+        <v>2.73</v>
       </c>
       <c r="F680" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="0" t="s">
-        <v>1727</v>
+        <v>1533</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1670</v>
+        <v>1534</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D681" s="0" t="s">
-        <v>1661</v>
+        <v>1247</v>
       </c>
       <c r="E681" s="2">
-        <v>8.85</v>
+        <v>160.96</v>
       </c>
       <c r="F681" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="0" t="s">
-        <v>1728</v>
+        <v>1535</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1670</v>
+        <v>1536</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D682" s="0" t="s">
-        <v>1661</v>
+        <v>1200</v>
       </c>
       <c r="E682" s="2">
-        <v>8.85</v>
+        <v>75.88</v>
       </c>
       <c r="F682" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="0" t="s">
-        <v>1729</v>
+        <v>1537</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1730</v>
+        <v>1536</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D683" s="0" t="s">
-        <v>1651</v>
+        <v>1538</v>
       </c>
       <c r="E683" s="2">
-        <v>1482.8</v>
+        <v>75.88</v>
       </c>
       <c r="F683" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="0" t="s">
-        <v>1731</v>
+        <v>1539</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1730</v>
+        <v>1536</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D684" s="0" t="s">
-        <v>1651</v>
+        <v>1167</v>
       </c>
       <c r="E684" s="2">
-        <v>1482.8</v>
+        <v>75.88</v>
       </c>
       <c r="F684" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="0" t="s">
-        <v>1732</v>
+        <v>1540</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1733</v>
+        <v>1536</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D685" s="0" t="s">
-        <v>1655</v>
+        <v>1182</v>
       </c>
       <c r="E685" s="2">
-        <v>2.8</v>
+        <v>75.88</v>
       </c>
       <c r="F685" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="0" t="s">
-        <v>1734</v>
+        <v>1541</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1733</v>
+        <v>1542</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D686" s="0" t="s">
-        <v>1655</v>
+        <v>1543</v>
       </c>
       <c r="E686" s="2">
-        <v>7.18</v>
+        <v>4.78</v>
       </c>
       <c r="F686" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="0" t="s">
-        <v>1735</v>
+        <v>1544</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1733</v>
+        <v>1545</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D687" s="0" t="s">
-        <v>1736</v>
+        <v>1546</v>
       </c>
       <c r="E687" s="2">
-        <v>2014.27</v>
+        <v>614.27</v>
       </c>
       <c r="F687" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="0" t="s">
-        <v>1737</v>
+        <v>1547</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1733</v>
+        <v>1548</v>
       </c>
       <c r="C688" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D688" s="0" t="s">
-        <v>1655</v>
+        <v>1185</v>
       </c>
       <c r="E688" s="2">
-        <v>7.18</v>
+        <v>1013.05</v>
       </c>
       <c r="F688" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="0" t="s">
-        <v>1738</v>
+        <v>1549</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1670</v>
+        <v>1548</v>
       </c>
       <c r="C689" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D689" s="0" t="s">
-        <v>1661</v>
+        <v>1185</v>
       </c>
       <c r="E689" s="2">
-        <v>8.85</v>
+        <v>956.43</v>
       </c>
       <c r="F689" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="0" t="s">
-        <v>1739</v>
+        <v>1550</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1670</v>
+        <v>1422</v>
       </c>
       <c r="C690" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D690" s="0" t="s">
-        <v>1740</v>
+        <v>1423</v>
       </c>
       <c r="E690" s="2">
-        <v>2860.55</v>
+        <v>60.01</v>
       </c>
       <c r="F690" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="0" t="s">
-        <v>1741</v>
+        <v>1551</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1670</v>
+        <v>1552</v>
       </c>
       <c r="C691" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D691" s="0" t="s">
-        <v>1661</v>
+        <v>1553</v>
       </c>
       <c r="E691" s="2">
-        <v>8.85</v>
+        <v>12770.33</v>
       </c>
       <c r="F691" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="0" t="s">
-        <v>1742</v>
+        <v>1554</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1743</v>
+        <v>1555</v>
       </c>
       <c r="C692" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D692" s="0" t="s">
-        <v>1697</v>
+        <v>1543</v>
       </c>
       <c r="E692" s="2">
-        <v>933.41</v>
+        <v>9.4</v>
       </c>
       <c r="F692" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="0" t="s">
-        <v>1744</v>
+        <v>1556</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1743</v>
+        <v>1557</v>
       </c>
       <c r="C693" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D693" s="0" t="s">
-        <v>1745</v>
+        <v>1558</v>
       </c>
       <c r="E693" s="2">
-        <v>49176.58</v>
+        <v>4832.28</v>
       </c>
       <c r="F693" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="0" t="s">
-        <v>1746</v>
+        <v>1559</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1743</v>
+        <v>1560</v>
       </c>
       <c r="C694" s="0" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D694" s="0" t="s">
         <v>1561</v>
       </c>
-      <c r="D694" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E694" s="2">
-        <v>933.41</v>
+        <v>16.24</v>
       </c>
       <c r="F694" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="0" t="s">
-        <v>1747</v>
+        <v>1562</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1743</v>
+        <v>1563</v>
       </c>
       <c r="C695" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D695" s="0" t="s">
-        <v>1697</v>
+        <v>1564</v>
       </c>
       <c r="E695" s="2">
-        <v>8.86</v>
+        <v>5190.21</v>
       </c>
       <c r="F695" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="0" t="s">
-        <v>1748</v>
+        <v>1565</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1749</v>
+        <v>1566</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>1561</v>
+        <v>1093</v>
       </c>
       <c r="D696" s="0" t="s">
-        <v>1750</v>
+        <v>1167</v>
       </c>
       <c r="E696" s="2">
-        <v>594.33</v>
+        <v>44871.93</v>
       </c>
       <c r="F696" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="0" t="s">
-        <v>1751</v>
+        <v>1567</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1749</v>
+        <v>1568</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D697" s="0" t="s">
-        <v>1750</v>
+        <v>1570</v>
       </c>
       <c r="E697" s="2">
-        <v>594.33</v>
+        <v>877.24</v>
       </c>
       <c r="F697" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="0" t="s">
-        <v>1752</v>
+        <v>1571</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1753</v>
+        <v>1572</v>
       </c>
       <c r="C698" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D698" s="0" t="s">
-        <v>1643</v>
+        <v>1573</v>
       </c>
       <c r="E698" s="2">
-        <v>5.49</v>
+        <v>209</v>
       </c>
       <c r="F698" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="0" t="s">
-        <v>1754</v>
+        <v>1574</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1755</v>
+        <v>1575</v>
       </c>
       <c r="C699" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D699" s="0" t="s">
-        <v>1756</v>
+        <v>1576</v>
       </c>
       <c r="E699" s="2">
-        <v>820.72</v>
+        <v>242.51</v>
       </c>
       <c r="F699" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="0" t="s">
-        <v>1757</v>
+        <v>1577</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1755</v>
+        <v>1578</v>
       </c>
       <c r="C700" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D700" s="0" t="s">
-        <v>1756</v>
+        <v>1579</v>
       </c>
       <c r="E700" s="2">
-        <v>820.72</v>
+        <v>4821.09</v>
       </c>
       <c r="F700" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="0" t="s">
-        <v>1758</v>
+        <v>1580</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1755</v>
+        <v>1581</v>
       </c>
       <c r="C701" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D701" s="0" t="s">
-        <v>1756</v>
+        <v>1582</v>
       </c>
       <c r="E701" s="2">
-        <v>820.72</v>
+        <v>1641.22</v>
       </c>
       <c r="F701" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="0" t="s">
-        <v>1759</v>
+        <v>1583</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1760</v>
+        <v>1581</v>
       </c>
       <c r="C702" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D702" s="0" t="s">
-        <v>1682</v>
+        <v>1584</v>
       </c>
       <c r="E702" s="2">
-        <v>301.53</v>
+        <v>275.37</v>
       </c>
       <c r="F702" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="0" t="s">
-        <v>1761</v>
+        <v>1585</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1760</v>
+        <v>1586</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D703" s="0" t="s">
-        <v>1682</v>
+        <v>1587</v>
       </c>
       <c r="E703" s="2">
-        <v>301.53</v>
+        <v>133.1</v>
       </c>
       <c r="F703" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="0" t="s">
-        <v>1762</v>
+        <v>1588</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1654</v>
+        <v>1589</v>
       </c>
       <c r="C704" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D704" s="0" t="s">
-        <v>1661</v>
+        <v>1590</v>
       </c>
       <c r="E704" s="2">
-        <v>8.85</v>
+        <v>164.03</v>
       </c>
       <c r="F704" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="0" t="s">
-        <v>1763</v>
+        <v>1591</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1654</v>
+        <v>1589</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D705" s="0" t="s">
-        <v>1661</v>
+        <v>1590</v>
       </c>
       <c r="E705" s="2">
-        <v>8.85</v>
+        <v>57.98</v>
       </c>
       <c r="F705" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="0" t="s">
-        <v>1764</v>
+        <v>1592</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1765</v>
+        <v>1593</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D706" s="0" t="s">
-        <v>1766</v>
+        <v>1594</v>
       </c>
       <c r="E706" s="2">
-        <v>82.07</v>
+        <v>1816.29</v>
       </c>
       <c r="F706" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="0" t="s">
-        <v>1767</v>
+        <v>1595</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1768</v>
+        <v>1596</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D707" s="0" t="s">
-        <v>1769</v>
+        <v>1597</v>
       </c>
       <c r="E707" s="2">
-        <v>9387.16</v>
+        <v>6870.74</v>
       </c>
       <c r="F707" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="0" t="s">
-        <v>1770</v>
+        <v>1598</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1771</v>
+        <v>1599</v>
       </c>
       <c r="C708" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D708" s="0" t="s">
-        <v>1772</v>
+        <v>1600</v>
       </c>
       <c r="E708" s="2">
-        <v>8433.7</v>
+        <v>104.32</v>
       </c>
       <c r="F708" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="0" t="s">
-        <v>1773</v>
+        <v>1601</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1774</v>
+        <v>1602</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D709" s="0" t="s">
-        <v>1775</v>
+        <v>1603</v>
       </c>
       <c r="E709" s="2">
-        <v>463.54</v>
+        <v>2019.25</v>
       </c>
       <c r="F709" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="0" t="s">
-        <v>1776</v>
+        <v>1604</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1777</v>
+        <v>1605</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D710" s="0" t="s">
-        <v>1635</v>
+        <v>1606</v>
       </c>
       <c r="E710" s="2">
-        <v>1044.45</v>
+        <v>34487.36</v>
       </c>
       <c r="F710" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="0" t="s">
-        <v>1778</v>
+        <v>1607</v>
       </c>
       <c r="B711" s="0" t="s">
-        <v>1777</v>
+        <v>1608</v>
       </c>
       <c r="C711" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D711" s="0" t="s">
-        <v>1635</v>
+        <v>1609</v>
       </c>
       <c r="E711" s="2">
-        <v>1044.45</v>
+        <v>8318.69</v>
       </c>
       <c r="F711" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="0" t="s">
-        <v>1779</v>
+        <v>1610</v>
       </c>
       <c r="B712" s="0" t="s">
-        <v>1780</v>
+        <v>1611</v>
       </c>
       <c r="C712" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D712" s="0" t="s">
-        <v>1781</v>
+        <v>1612</v>
       </c>
       <c r="E712" s="2">
-        <v>2.8</v>
+        <v>7093.91</v>
       </c>
       <c r="F712" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="0" t="s">
-        <v>1782</v>
+        <v>1613</v>
       </c>
       <c r="B713" s="0" t="s">
-        <v>1780</v>
+        <v>1614</v>
       </c>
       <c r="C713" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D713" s="0" t="s">
-        <v>1781</v>
+        <v>1615</v>
       </c>
       <c r="E713" s="2">
-        <v>2.8</v>
+        <v>8287.32</v>
       </c>
       <c r="F713" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="0" t="s">
-        <v>1783</v>
+        <v>1616</v>
       </c>
       <c r="B714" s="0" t="s">
-        <v>1784</v>
+        <v>1617</v>
       </c>
       <c r="C714" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D714" s="0" t="s">
-        <v>1676</v>
+        <v>1618</v>
       </c>
       <c r="E714" s="2">
-        <v>480.06</v>
+        <v>2349.39</v>
       </c>
       <c r="F714" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="0" t="s">
-        <v>1785</v>
+        <v>1619</v>
       </c>
       <c r="B715" s="0" t="s">
-        <v>1784</v>
+        <v>1620</v>
       </c>
       <c r="C715" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D715" s="0" t="s">
-        <v>1676</v>
+        <v>1621</v>
       </c>
       <c r="E715" s="2">
-        <v>478.95</v>
+        <v>2838.9</v>
       </c>
       <c r="F715" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="0" t="s">
-        <v>1786</v>
+        <v>1622</v>
       </c>
       <c r="B716" s="0" t="s">
-        <v>1784</v>
+        <v>1623</v>
       </c>
       <c r="C716" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D716" s="0" t="s">
-        <v>1697</v>
+        <v>1624</v>
       </c>
       <c r="E716" s="2">
-        <v>261.79</v>
+        <v>99.08</v>
       </c>
       <c r="F716" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="0" t="s">
-        <v>1787</v>
+        <v>1625</v>
       </c>
       <c r="B717" s="0" t="s">
-        <v>1784</v>
+        <v>1626</v>
       </c>
       <c r="C717" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D717" s="0" t="s">
-        <v>1788</v>
+        <v>1627</v>
       </c>
       <c r="E717" s="2">
-        <v>49689.84</v>
+        <v>1029.34</v>
       </c>
       <c r="F717" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="0" t="s">
-        <v>1789</v>
+        <v>1628</v>
       </c>
       <c r="B718" s="0" t="s">
-        <v>1784</v>
+        <v>1626</v>
       </c>
       <c r="C718" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D718" s="0" t="s">
-        <v>1697</v>
+        <v>1629</v>
       </c>
       <c r="E718" s="2">
-        <v>533.96</v>
+        <v>4523.39</v>
       </c>
       <c r="F718" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="0" t="s">
-        <v>1790</v>
+        <v>1630</v>
       </c>
       <c r="B719" s="0" t="s">
-        <v>1784</v>
+        <v>1631</v>
       </c>
       <c r="C719" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D719" s="0" t="s">
-        <v>1697</v>
+        <v>1632</v>
       </c>
       <c r="E719" s="2">
-        <v>533.96</v>
+        <v>623.93</v>
       </c>
       <c r="F719" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="0" t="s">
-        <v>1791</v>
+        <v>1633</v>
       </c>
       <c r="B720" s="0" t="s">
-        <v>1784</v>
+        <v>1634</v>
       </c>
       <c r="C720" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D720" s="0" t="s">
-        <v>1697</v>
+        <v>1635</v>
       </c>
       <c r="E720" s="2">
-        <v>533.96</v>
+        <v>13476.75</v>
       </c>
       <c r="F720" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="0" t="s">
-        <v>1792</v>
+        <v>1636</v>
       </c>
       <c r="B721" s="0" t="s">
-        <v>1793</v>
+        <v>1637</v>
       </c>
       <c r="C721" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D721" s="0" t="s">
-        <v>1794</v>
+        <v>1638</v>
       </c>
       <c r="E721" s="2">
-        <v>364.77</v>
+        <v>24561.61</v>
       </c>
       <c r="F721" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="0" t="s">
-        <v>1795</v>
+        <v>1639</v>
       </c>
       <c r="B722" s="0" t="s">
-        <v>1654</v>
+        <v>1640</v>
       </c>
       <c r="C722" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D722" s="0" t="s">
-        <v>1655</v>
+        <v>1641</v>
       </c>
       <c r="E722" s="2">
-        <v>8.85</v>
+        <v>3560.34</v>
       </c>
       <c r="F722" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="0" t="s">
-        <v>1796</v>
+        <v>1642</v>
       </c>
       <c r="B723" s="0" t="s">
-        <v>1654</v>
+        <v>1643</v>
       </c>
       <c r="C723" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D723" s="0" t="s">
-        <v>1655</v>
+        <v>1644</v>
       </c>
       <c r="E723" s="2">
-        <v>8.85</v>
+        <v>810.33</v>
       </c>
       <c r="F723" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="0" t="s">
-        <v>1797</v>
+        <v>1645</v>
       </c>
       <c r="B724" s="0" t="s">
-        <v>1798</v>
+        <v>1599</v>
       </c>
       <c r="C724" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D724" s="0" t="s">
-        <v>1676</v>
+        <v>1646</v>
       </c>
       <c r="E724" s="2">
-        <v>1366.79</v>
+        <v>6666.68</v>
       </c>
       <c r="F724" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="0" t="s">
-        <v>1799</v>
+        <v>1647</v>
       </c>
       <c r="B725" s="0" t="s">
-        <v>1798</v>
+        <v>1648</v>
       </c>
       <c r="C725" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D725" s="0" t="s">
-        <v>1676</v>
+        <v>1649</v>
       </c>
       <c r="E725" s="2">
-        <v>1367.91</v>
+        <v>12004.41</v>
       </c>
       <c r="F725" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="0" t="s">
-        <v>1800</v>
+        <v>1650</v>
       </c>
       <c r="B726" s="0" t="s">
-        <v>1654</v>
+        <v>1651</v>
       </c>
       <c r="C726" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D726" s="0" t="s">
-        <v>1655</v>
+        <v>1652</v>
       </c>
       <c r="E726" s="2">
-        <v>8.85</v>
+        <v>53098.96</v>
       </c>
       <c r="F726" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="0" t="s">
-        <v>1801</v>
+        <v>1653</v>
       </c>
       <c r="B727" s="0" t="s">
-        <v>1802</v>
+        <v>1654</v>
       </c>
       <c r="C727" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D727" s="0" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="E727" s="2">
-        <v>2.8</v>
+        <v>5722.17</v>
       </c>
       <c r="F727" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="0" t="s">
-        <v>1803</v>
+        <v>1656</v>
       </c>
       <c r="B728" s="0" t="s">
-        <v>1802</v>
+        <v>1657</v>
       </c>
       <c r="C728" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D728" s="0" t="s">
-        <v>1643</v>
+        <v>1658</v>
       </c>
       <c r="E728" s="2">
-        <v>2.8</v>
+        <v>4320.82</v>
       </c>
       <c r="F728" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="0" t="s">
-        <v>1804</v>
+        <v>1659</v>
       </c>
       <c r="B729" s="0" t="s">
-        <v>1802</v>
+        <v>1660</v>
       </c>
       <c r="C729" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D729" s="0" t="s">
-        <v>1750</v>
+        <v>1661</v>
       </c>
       <c r="E729" s="2">
-        <v>2.8</v>
+        <v>13571.35</v>
       </c>
       <c r="F729" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="0" t="s">
-        <v>1805</v>
+        <v>1662</v>
       </c>
       <c r="B730" s="0" t="s">
-        <v>1802</v>
+        <v>1663</v>
       </c>
       <c r="C730" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D730" s="0" t="s">
-        <v>1750</v>
+        <v>1664</v>
       </c>
       <c r="E730" s="2">
-        <v>2.8</v>
+        <v>3084.02</v>
       </c>
       <c r="F730" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="0" t="s">
-        <v>1806</v>
+        <v>1665</v>
       </c>
       <c r="B731" s="0" t="s">
-        <v>1802</v>
+        <v>1666</v>
       </c>
       <c r="C731" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D731" s="0" t="s">
-        <v>1750</v>
+        <v>1667</v>
       </c>
       <c r="E731" s="2">
-        <v>2.8</v>
+        <v>1200.3</v>
       </c>
       <c r="F731" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="0" t="s">
-        <v>1807</v>
+        <v>1668</v>
       </c>
       <c r="B732" s="0" t="s">
-        <v>1802</v>
+        <v>1669</v>
       </c>
       <c r="C732" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D732" s="0" t="s">
-        <v>1808</v>
+        <v>1670</v>
       </c>
       <c r="E732" s="2">
-        <v>2.8</v>
+        <v>295.22</v>
       </c>
       <c r="F732" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="0" t="s">
-        <v>1809</v>
+        <v>1671</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>1802</v>
+        <v>1672</v>
       </c>
       <c r="C733" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D733" s="0" t="s">
-        <v>1808</v>
+        <v>1673</v>
       </c>
       <c r="E733" s="2">
-        <v>2.8</v>
+        <v>120.43</v>
       </c>
       <c r="F733" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="0" t="s">
-        <v>1810</v>
+        <v>1674</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>1811</v>
+        <v>1672</v>
       </c>
       <c r="C734" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D734" s="0" t="s">
-        <v>1812</v>
+        <v>1673</v>
       </c>
       <c r="E734" s="2">
-        <v>1915.14</v>
+        <v>120.43</v>
       </c>
       <c r="F734" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="0" t="s">
-        <v>1813</v>
+        <v>1675</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>1814</v>
+        <v>1676</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D735" s="0" t="s">
-        <v>1643</v>
+        <v>1677</v>
       </c>
       <c r="E735" s="2">
-        <v>5.18</v>
+        <v>104.82</v>
       </c>
       <c r="F735" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="0" t="s">
-        <v>1815</v>
+        <v>1678</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>1814</v>
+        <v>1679</v>
       </c>
       <c r="C736" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D736" s="0" t="s">
-        <v>1643</v>
+        <v>1680</v>
       </c>
       <c r="E736" s="2">
-        <v>5.49</v>
+        <v>24.21</v>
       </c>
       <c r="F736" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="0" t="s">
-        <v>1816</v>
+        <v>1681</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>1814</v>
+        <v>1682</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D737" s="0" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="E737" s="2">
-        <v>5.49</v>
+        <v>3491.72</v>
       </c>
       <c r="F737" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="0" t="s">
-        <v>1817</v>
+        <v>1683</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>1814</v>
+        <v>1684</v>
       </c>
       <c r="C738" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D738" s="0" t="s">
-        <v>1643</v>
+        <v>239</v>
       </c>
       <c r="E738" s="2">
-        <v>3.61</v>
+        <v>1252.86</v>
       </c>
       <c r="F738" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="0" t="s">
-        <v>1818</v>
+        <v>1685</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>1768</v>
+        <v>1686</v>
       </c>
       <c r="C739" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D739" s="0" t="s">
-        <v>1819</v>
+        <v>1687</v>
       </c>
       <c r="E739" s="2">
-        <v>2.8</v>
+        <v>213.19</v>
       </c>
       <c r="F739" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="0" t="s">
-        <v>1820</v>
+        <v>1688</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>1821</v>
+        <v>1686</v>
       </c>
       <c r="C740" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D740" s="0" t="s">
-        <v>1643</v>
+        <v>1689</v>
       </c>
       <c r="E740" s="2">
-        <v>1294.99</v>
+        <v>1806.86</v>
       </c>
       <c r="F740" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="0" t="s">
-        <v>1822</v>
+        <v>1690</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>1821</v>
+        <v>1691</v>
       </c>
       <c r="C741" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D741" s="0" t="s">
-        <v>1643</v>
+        <v>1687</v>
       </c>
       <c r="E741" s="2">
-        <v>1294.99</v>
+        <v>248.42</v>
       </c>
       <c r="F741" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="0" t="s">
-        <v>1823</v>
+        <v>1692</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>1821</v>
+        <v>1693</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D742" s="0" t="s">
-        <v>1643</v>
+        <v>1694</v>
       </c>
       <c r="E742" s="2">
-        <v>1294.99</v>
+        <v>5248.77</v>
       </c>
       <c r="F742" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="0" t="s">
-        <v>1824</v>
+        <v>1695</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>1821</v>
+        <v>1696</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D743" s="0" t="s">
-        <v>1643</v>
+        <v>1697</v>
       </c>
       <c r="E743" s="2">
-        <v>2338.12</v>
+        <v>13.35</v>
       </c>
       <c r="F743" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="0" t="s">
-        <v>1825</v>
+        <v>1698</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>1821</v>
+        <v>1696</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D744" s="0" t="s">
-        <v>1643</v>
+        <v>1699</v>
       </c>
       <c r="E744" s="2">
-        <v>2700.88</v>
+        <v>168.1</v>
       </c>
       <c r="F744" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="0" t="s">
-        <v>1826</v>
+        <v>1700</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1821</v>
+        <v>1696</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D745" s="0" t="s">
-        <v>1643</v>
+        <v>1697</v>
       </c>
       <c r="E745" s="2">
-        <v>2338.03</v>
+        <v>30.06</v>
       </c>
       <c r="F745" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="0" t="s">
-        <v>1827</v>
+        <v>1701</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>1828</v>
+        <v>1696</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D746" s="0" t="s">
-        <v>1829</v>
+        <v>1697</v>
       </c>
       <c r="E746" s="2">
-        <v>84.72</v>
+        <v>13.35</v>
       </c>
       <c r="F746" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="0" t="s">
-        <v>1830</v>
+        <v>1702</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>1831</v>
+        <v>1696</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D747" s="0" t="s">
-        <v>1832</v>
+        <v>1697</v>
       </c>
       <c r="E747" s="2">
-        <v>4229.05</v>
+        <v>10.08</v>
       </c>
       <c r="F747" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="0" t="s">
-        <v>1833</v>
+        <v>1703</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>1834</v>
+        <v>1696</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D748" s="0" t="s">
-        <v>1835</v>
+        <v>1697</v>
       </c>
       <c r="E748" s="2">
-        <v>641.29</v>
+        <v>10.08</v>
       </c>
       <c r="F748" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="0" t="s">
-        <v>1836</v>
+        <v>1704</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>1837</v>
+        <v>1696</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D749" s="0" t="s">
-        <v>1756</v>
+        <v>1705</v>
       </c>
       <c r="E749" s="2">
-        <v>1165.81</v>
+        <v>933.1</v>
       </c>
       <c r="F749" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="0" t="s">
-        <v>1838</v>
+        <v>1706</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>1837</v>
+        <v>1707</v>
       </c>
       <c r="C750" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D750" s="0" t="s">
-        <v>1756</v>
+        <v>1708</v>
       </c>
       <c r="E750" s="2">
-        <v>1165.81</v>
+        <v>612.39</v>
       </c>
       <c r="F750" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="0" t="s">
-        <v>1839</v>
+        <v>1709</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>1837</v>
+        <v>1710</v>
       </c>
       <c r="C751" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D751" s="0" t="s">
-        <v>1756</v>
+        <v>1711</v>
       </c>
       <c r="E751" s="2">
-        <v>1165.81</v>
+        <v>948.87</v>
       </c>
       <c r="F751" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="0" t="s">
-        <v>1840</v>
+        <v>1712</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>1841</v>
+        <v>1713</v>
       </c>
       <c r="C752" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D752" s="0" t="s">
-        <v>1750</v>
+        <v>1714</v>
       </c>
       <c r="E752" s="2">
-        <v>821.36</v>
+        <v>26</v>
       </c>
       <c r="F752" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="0" t="s">
-        <v>1842</v>
+        <v>1715</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>1841</v>
+        <v>1713</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D753" s="0" t="s">
-        <v>1750</v>
+        <v>1714</v>
       </c>
       <c r="E753" s="2">
-        <v>821.36</v>
+        <v>26</v>
       </c>
       <c r="F753" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="0" t="s">
-        <v>1843</v>
+        <v>1716</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>1841</v>
+        <v>1717</v>
       </c>
       <c r="C754" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D754" s="0" t="s">
-        <v>1750</v>
+        <v>1718</v>
       </c>
       <c r="E754" s="2">
-        <v>821.36</v>
+        <v>2514.61</v>
       </c>
       <c r="F754" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="0" t="s">
-        <v>1844</v>
+        <v>1719</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>1845</v>
+        <v>1717</v>
       </c>
       <c r="C755" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D755" s="0" t="s">
-        <v>1846</v>
+        <v>1720</v>
       </c>
       <c r="E755" s="2">
-        <v>213.57</v>
+        <v>32.11</v>
       </c>
       <c r="F755" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="0" t="s">
-        <v>1847</v>
+        <v>1721</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>1848</v>
+        <v>1722</v>
       </c>
       <c r="C756" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D756" s="0" t="s">
-        <v>1682</v>
+        <v>1723</v>
       </c>
       <c r="E756" s="2">
-        <v>820.72</v>
+        <v>107.08</v>
       </c>
       <c r="F756" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="0" t="s">
-        <v>1849</v>
+        <v>1724</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>1848</v>
+        <v>1722</v>
       </c>
       <c r="C757" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D757" s="0" t="s">
-        <v>1682</v>
+        <v>1725</v>
       </c>
       <c r="E757" s="2">
-        <v>820.72</v>
+        <v>3587.17</v>
       </c>
       <c r="F757" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="0" t="s">
-        <v>1850</v>
+        <v>1726</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>1851</v>
+        <v>1722</v>
       </c>
       <c r="C758" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D758" s="0" t="s">
-        <v>1852</v>
+        <v>1723</v>
       </c>
       <c r="E758" s="2">
-        <v>4016</v>
+        <v>107.08</v>
       </c>
       <c r="F758" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="0" t="s">
-        <v>1853</v>
+        <v>1727</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>1851</v>
+        <v>1728</v>
       </c>
       <c r="C759" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D759" s="0" t="s">
-        <v>1854</v>
+        <v>1723</v>
       </c>
       <c r="E759" s="2">
-        <v>112.89</v>
+        <v>326.97</v>
       </c>
       <c r="F759" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="0" t="s">
-        <v>1855</v>
+        <v>1729</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>1753</v>
+        <v>1730</v>
       </c>
       <c r="C760" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D760" s="0" t="s">
-        <v>1856</v>
+        <v>1731</v>
       </c>
       <c r="E760" s="2">
-        <v>3134.29</v>
+        <v>29.96</v>
       </c>
       <c r="F760" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="0" t="s">
-        <v>1857</v>
+        <v>1732</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>1753</v>
+        <v>1730</v>
       </c>
       <c r="C761" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D761" s="0" t="s">
-        <v>1643</v>
+        <v>1733</v>
       </c>
       <c r="E761" s="2">
-        <v>5.49</v>
+        <v>966.3</v>
       </c>
       <c r="F761" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="0" t="s">
-        <v>1858</v>
+        <v>1734</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>1859</v>
+        <v>1730</v>
       </c>
       <c r="C762" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D762" s="0" t="s">
-        <v>1860</v>
+        <v>1731</v>
       </c>
       <c r="E762" s="2">
-        <v>3170.5</v>
+        <v>28.03</v>
       </c>
       <c r="F762" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="0" t="s">
-        <v>1861</v>
+        <v>1735</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>1862</v>
+        <v>1736</v>
       </c>
       <c r="C763" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D763" s="0" t="s">
-        <v>1863</v>
+        <v>1737</v>
       </c>
       <c r="E763" s="2">
-        <v>18569.18</v>
+        <v>4241.48</v>
       </c>
       <c r="F763" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="0" t="s">
-        <v>1864</v>
+        <v>1738</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>1865</v>
+        <v>1739</v>
       </c>
       <c r="C764" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D764" s="0" t="s">
-        <v>1866</v>
+        <v>1731</v>
       </c>
       <c r="E764" s="2">
-        <v>2660.54</v>
+        <v>14.09</v>
       </c>
       <c r="F764" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="0" t="s">
-        <v>1867</v>
+        <v>1740</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>1868</v>
+        <v>1739</v>
       </c>
       <c r="C765" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D765" s="0" t="s">
-        <v>1869</v>
+        <v>1731</v>
       </c>
       <c r="E765" s="2">
-        <v>639.63</v>
+        <v>14.09</v>
       </c>
       <c r="F765" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="0" t="s">
-        <v>1870</v>
+        <v>1741</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>1871</v>
+        <v>1739</v>
       </c>
       <c r="C766" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D766" s="0" t="s">
-        <v>1635</v>
+        <v>1731</v>
       </c>
       <c r="E766" s="2">
-        <v>1289.55</v>
+        <v>28.03</v>
       </c>
       <c r="F766" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="0" t="s">
-        <v>1872</v>
+        <v>1742</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>1871</v>
+        <v>1739</v>
       </c>
       <c r="C767" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D767" s="0" t="s">
-        <v>1635</v>
+        <v>1731</v>
       </c>
       <c r="E767" s="2">
-        <v>1639.15</v>
+        <v>28.03</v>
       </c>
       <c r="F767" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="0" t="s">
-        <v>1873</v>
+        <v>1743</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>1871</v>
+        <v>1739</v>
       </c>
       <c r="C768" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D768" s="0" t="s">
-        <v>1697</v>
+        <v>1731</v>
       </c>
       <c r="E768" s="2">
-        <v>1639.15</v>
+        <v>28.03</v>
       </c>
       <c r="F768" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="0" t="s">
-        <v>1874</v>
+        <v>1744</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>1871</v>
+        <v>1696</v>
       </c>
       <c r="C769" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D769" s="0" t="s">
-        <v>1697</v>
+        <v>1745</v>
       </c>
       <c r="E769" s="2">
-        <v>1639.15</v>
+        <v>13.35</v>
       </c>
       <c r="F769" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="0" t="s">
-        <v>1875</v>
+        <v>1746</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>1871</v>
+        <v>1696</v>
       </c>
       <c r="C770" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D770" s="0" t="s">
-        <v>1697</v>
+        <v>1747</v>
       </c>
       <c r="E770" s="2">
-        <v>1434.31</v>
+        <v>381.61</v>
       </c>
       <c r="F770" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="0" t="s">
-        <v>1876</v>
+        <v>1748</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>1877</v>
+        <v>1696</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D771" s="0" t="s">
-        <v>1819</v>
+        <v>1749</v>
       </c>
       <c r="E771" s="2">
-        <v>1294.99</v>
+        <v>344.25</v>
       </c>
       <c r="F771" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="0" t="s">
-        <v>1878</v>
+        <v>1750</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>1877</v>
+        <v>1696</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D772" s="0" t="s">
-        <v>1819</v>
+        <v>1745</v>
       </c>
       <c r="E772" s="2">
-        <v>1294.99</v>
+        <v>13.35</v>
       </c>
       <c r="F772" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="0" t="s">
-        <v>1879</v>
+        <v>1751</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>1877</v>
+        <v>1696</v>
       </c>
       <c r="C773" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D773" s="0" t="s">
-        <v>1819</v>
+        <v>1745</v>
       </c>
       <c r="E773" s="2">
-        <v>1294.99</v>
+        <v>8.4</v>
       </c>
       <c r="F773" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="0" t="s">
-        <v>1880</v>
+        <v>1752</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>1877</v>
+        <v>1753</v>
       </c>
       <c r="C774" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D774" s="0" t="s">
-        <v>1819</v>
+        <v>1754</v>
       </c>
       <c r="E774" s="2">
-        <v>1294.99</v>
+        <v>432.2</v>
       </c>
       <c r="F774" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="0" t="s">
-        <v>1881</v>
+        <v>1755</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>1877</v>
+        <v>1753</v>
       </c>
       <c r="C775" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D775" s="0" t="s">
-        <v>1819</v>
+        <v>1754</v>
       </c>
       <c r="E775" s="2">
-        <v>1294.99</v>
+        <v>432.2</v>
       </c>
       <c r="F775" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="0" t="s">
-        <v>1882</v>
+        <v>1756</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>1877</v>
+        <v>1707</v>
       </c>
       <c r="C776" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D776" s="0" t="s">
-        <v>1819</v>
+        <v>1757</v>
       </c>
       <c r="E776" s="2">
-        <v>1294.99</v>
+        <v>612.39</v>
       </c>
       <c r="F776" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="0" t="s">
-        <v>1883</v>
+        <v>1758</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>1884</v>
+        <v>32</v>
       </c>
       <c r="C777" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D777" s="0" t="s">
-        <v>1819</v>
+        <v>1759</v>
       </c>
       <c r="E777" s="2">
-        <v>9.07</v>
+        <v>58.45</v>
       </c>
       <c r="F777" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="0" t="s">
-        <v>1885</v>
+        <v>1760</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>1884</v>
+        <v>32</v>
       </c>
       <c r="C778" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D778" s="0" t="s">
-        <v>1819</v>
+        <v>1761</v>
       </c>
       <c r="E778" s="2">
-        <v>9.07</v>
+        <v>2504.21</v>
       </c>
       <c r="F778" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="0" t="s">
-        <v>1886</v>
+        <v>1762</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>1887</v>
+        <v>1763</v>
       </c>
       <c r="C779" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D779" s="0" t="s">
-        <v>1819</v>
+        <v>1723</v>
       </c>
       <c r="E779" s="2">
-        <v>9.07</v>
+        <v>89.73</v>
       </c>
       <c r="F779" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="0" t="s">
-        <v>1888</v>
+        <v>1764</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>1884</v>
+        <v>1765</v>
       </c>
       <c r="C780" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D780" s="0" t="s">
-        <v>1819</v>
+        <v>1766</v>
       </c>
       <c r="E780" s="2">
-        <v>9.07</v>
+        <v>465.62</v>
       </c>
       <c r="F780" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="0" t="s">
-        <v>1889</v>
+        <v>1767</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>1887</v>
+        <v>1765</v>
       </c>
       <c r="C781" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D781" s="0" t="s">
-        <v>1819</v>
+        <v>1766</v>
       </c>
       <c r="E781" s="2">
-        <v>9.07</v>
+        <v>465.62</v>
       </c>
       <c r="F781" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="0" t="s">
-        <v>1890</v>
+        <v>1768</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>1887</v>
+        <v>1765</v>
       </c>
       <c r="C782" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D782" s="0" t="s">
-        <v>1819</v>
+        <v>1769</v>
       </c>
       <c r="E782" s="2">
-        <v>9.07</v>
+        <v>420.8</v>
       </c>
       <c r="F782" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="0" t="s">
-        <v>1891</v>
+        <v>1770</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>1887</v>
+        <v>1765</v>
       </c>
       <c r="C783" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D783" s="0" t="s">
-        <v>1819</v>
+        <v>1769</v>
       </c>
       <c r="E783" s="2">
-        <v>9.07</v>
+        <v>397.34</v>
       </c>
       <c r="F783" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="0" t="s">
-        <v>1892</v>
+        <v>1771</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>1887</v>
+        <v>1772</v>
       </c>
       <c r="C784" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D784" s="0" t="s">
-        <v>1819</v>
+        <v>1773</v>
       </c>
       <c r="E784" s="2">
-        <v>9.07</v>
+        <v>58.45</v>
       </c>
       <c r="F784" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="0" t="s">
-        <v>1893</v>
+        <v>1774</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>1894</v>
+        <v>1772</v>
       </c>
       <c r="C785" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D785" s="0" t="s">
-        <v>1682</v>
+        <v>1773</v>
       </c>
       <c r="E785" s="2">
-        <v>2211.39</v>
+        <v>58.45</v>
       </c>
       <c r="F785" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="0" t="s">
-        <v>1895</v>
+        <v>1775</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>1894</v>
+        <v>1772</v>
       </c>
       <c r="C786" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D786" s="0" t="s">
-        <v>1682</v>
+        <v>1776</v>
       </c>
       <c r="E786" s="2">
-        <v>820.72</v>
+        <v>3525.49</v>
       </c>
       <c r="F786" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="0" t="s">
-        <v>1896</v>
+        <v>1777</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>1848</v>
+        <v>1778</v>
       </c>
       <c r="C787" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D787" s="0" t="s">
-        <v>1682</v>
+        <v>1745</v>
       </c>
       <c r="E787" s="2">
-        <v>820.72</v>
+        <v>129.54</v>
       </c>
       <c r="F787" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="0" t="s">
-        <v>1897</v>
+        <v>1779</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>1848</v>
+        <v>1780</v>
       </c>
       <c r="C788" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D788" s="0" t="s">
-        <v>1682</v>
+        <v>1781</v>
       </c>
       <c r="E788" s="2">
-        <v>820.72</v>
+        <v>2217.95</v>
       </c>
       <c r="F788" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="0" t="s">
-        <v>1898</v>
+        <v>1782</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>1848</v>
+        <v>1783</v>
       </c>
       <c r="C789" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D789" s="0" t="s">
-        <v>1682</v>
+        <v>1784</v>
       </c>
       <c r="E789" s="2">
-        <v>820.72</v>
+        <v>6381.86</v>
       </c>
       <c r="F789" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="0" t="s">
-        <v>1899</v>
+        <v>1785</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>1848</v>
+        <v>1696</v>
       </c>
       <c r="C790" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D790" s="0" t="s">
-        <v>1682</v>
+        <v>1697</v>
       </c>
       <c r="E790" s="2">
-        <v>820.72</v>
+        <v>13.35</v>
       </c>
       <c r="F790" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="0" t="s">
-        <v>1900</v>
+        <v>1786</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>1848</v>
+        <v>1778</v>
       </c>
       <c r="C791" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D791" s="0" t="s">
-        <v>1682</v>
+        <v>1745</v>
       </c>
       <c r="E791" s="2">
-        <v>8332.61</v>
+        <v>129.54</v>
       </c>
       <c r="F791" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="0" t="s">
-        <v>1901</v>
+        <v>1787</v>
       </c>
       <c r="B792" s="0" t="s">
-        <v>1848</v>
+        <v>1778</v>
       </c>
       <c r="C792" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D792" s="0" t="s">
-        <v>1682</v>
+        <v>1745</v>
       </c>
       <c r="E792" s="2">
-        <v>820.72</v>
+        <v>129.54</v>
       </c>
       <c r="F792" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="0" t="s">
-        <v>1902</v>
+        <v>1788</v>
       </c>
       <c r="B793" s="0" t="s">
-        <v>1848</v>
+        <v>1778</v>
       </c>
       <c r="C793" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D793" s="0" t="s">
-        <v>1682</v>
+        <v>1745</v>
       </c>
       <c r="E793" s="2">
-        <v>11990.74</v>
+        <v>537.43</v>
       </c>
       <c r="F793" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="0" t="s">
-        <v>1903</v>
+        <v>1789</v>
       </c>
       <c r="B794" s="0" t="s">
-        <v>1848</v>
+        <v>1778</v>
       </c>
       <c r="C794" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D794" s="0" t="s">
-        <v>1682</v>
+        <v>1745</v>
       </c>
       <c r="E794" s="2">
-        <v>820.72</v>
+        <v>537.43</v>
       </c>
       <c r="F794" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="0" t="s">
-        <v>1904</v>
+        <v>1790</v>
       </c>
       <c r="B795" s="0" t="s">
-        <v>1654</v>
+        <v>1778</v>
       </c>
       <c r="C795" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D795" s="0" t="s">
-        <v>1661</v>
+        <v>1773</v>
       </c>
       <c r="E795" s="2">
-        <v>8.87</v>
+        <v>408.82</v>
       </c>
       <c r="F795" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="0" t="s">
-        <v>1905</v>
+        <v>1791</v>
       </c>
       <c r="B796" s="0" t="s">
-        <v>1654</v>
+        <v>1778</v>
       </c>
       <c r="C796" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D796" s="0" t="s">
-        <v>1661</v>
+        <v>1711</v>
       </c>
       <c r="E796" s="2">
-        <v>8.87</v>
+        <v>469.81</v>
       </c>
       <c r="F796" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="0" t="s">
-        <v>1906</v>
+        <v>1792</v>
       </c>
       <c r="B797" s="0" t="s">
-        <v>1654</v>
+        <v>1793</v>
       </c>
       <c r="C797" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D797" s="0" t="s">
-        <v>1661</v>
+        <v>1723</v>
       </c>
       <c r="E797" s="2">
-        <v>8.87</v>
+        <v>254.52</v>
       </c>
       <c r="F797" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="0" t="s">
-        <v>1907</v>
+        <v>1794</v>
       </c>
       <c r="B798" s="0" t="s">
-        <v>1670</v>
+        <v>1793</v>
       </c>
       <c r="C798" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D798" s="0" t="s">
-        <v>1676</v>
+        <v>1795</v>
       </c>
       <c r="E798" s="2">
-        <v>8.87</v>
+        <v>3991.57</v>
       </c>
       <c r="F798" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="0" t="s">
-        <v>1908</v>
+        <v>1796</v>
       </c>
       <c r="B799" s="0" t="s">
-        <v>1670</v>
+        <v>1793</v>
       </c>
       <c r="C799" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D799" s="0" t="s">
-        <v>1676</v>
+        <v>1723</v>
       </c>
       <c r="E799" s="2">
-        <v>8.87</v>
+        <v>254.52</v>
       </c>
       <c r="F799" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="0" t="s">
-        <v>1909</v>
+        <v>1797</v>
       </c>
       <c r="B800" s="0" t="s">
-        <v>1670</v>
+        <v>1793</v>
       </c>
       <c r="C800" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D800" s="0" t="s">
-        <v>1676</v>
+        <v>1723</v>
       </c>
       <c r="E800" s="2">
-        <v>8.87</v>
+        <v>254.52</v>
       </c>
       <c r="F800" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="0" t="s">
-        <v>1910</v>
+        <v>1798</v>
       </c>
       <c r="B801" s="0" t="s">
-        <v>1670</v>
+        <v>1778</v>
       </c>
       <c r="C801" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D801" s="0" t="s">
-        <v>1676</v>
+        <v>1745</v>
       </c>
       <c r="E801" s="2">
-        <v>8.87</v>
+        <v>129.54</v>
       </c>
       <c r="F801" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="0" t="s">
-        <v>1911</v>
+        <v>1799</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>1912</v>
+        <v>1800</v>
       </c>
       <c r="C802" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D802" s="0" t="s">
-        <v>1913</v>
+        <v>1708</v>
       </c>
       <c r="E802" s="2">
-        <v>389.67</v>
+        <v>612.39</v>
       </c>
       <c r="F802" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="0" t="s">
-        <v>1914</v>
+        <v>1801</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>1841</v>
+        <v>1802</v>
       </c>
       <c r="C803" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D803" s="0" t="s">
-        <v>1646</v>
+        <v>1723</v>
       </c>
       <c r="E803" s="2">
-        <v>821.36</v>
+        <v>834.9</v>
       </c>
       <c r="F803" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="0" t="s">
-        <v>1915</v>
+        <v>1803</v>
       </c>
       <c r="B804" s="0" t="s">
-        <v>1841</v>
+        <v>1696</v>
       </c>
       <c r="C804" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D804" s="0" t="s">
-        <v>1646</v>
+        <v>1804</v>
       </c>
       <c r="E804" s="2">
-        <v>821.36</v>
+        <v>358.38</v>
       </c>
       <c r="F804" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="0" t="s">
-        <v>1916</v>
+        <v>1805</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>1841</v>
+        <v>1696</v>
       </c>
       <c r="C805" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D805" s="0" t="s">
-        <v>1646</v>
+        <v>1697</v>
       </c>
       <c r="E805" s="2">
-        <v>821.36</v>
+        <v>13.35</v>
       </c>
       <c r="F805" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="0" t="s">
-        <v>1917</v>
+        <v>1806</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>1670</v>
+        <v>1696</v>
       </c>
       <c r="C806" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D806" s="0" t="s">
-        <v>1661</v>
+        <v>1773</v>
       </c>
       <c r="E806" s="2">
-        <v>8.87</v>
+        <v>13.35</v>
       </c>
       <c r="F806" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="0" t="s">
-        <v>1918</v>
+        <v>1807</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>1670</v>
+        <v>1808</v>
       </c>
       <c r="C807" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D807" s="0" t="s">
-        <v>1661</v>
+        <v>1809</v>
       </c>
       <c r="E807" s="2">
-        <v>8.87</v>
+        <v>22682.07</v>
       </c>
       <c r="F807" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="0" t="s">
-        <v>1919</v>
+        <v>1810</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>1920</v>
+        <v>1608</v>
       </c>
       <c r="C808" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D808" s="0" t="s">
-        <v>1750</v>
+        <v>1811</v>
       </c>
       <c r="E808" s="2">
-        <v>847.68</v>
+        <v>8788.64</v>
       </c>
       <c r="F808" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="0" t="s">
-        <v>1921</v>
+        <v>1812</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>1920</v>
+        <v>1813</v>
       </c>
       <c r="C809" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D809" s="0" t="s">
-        <v>1750</v>
+        <v>1814</v>
       </c>
       <c r="E809" s="2">
-        <v>847.68</v>
+        <v>28.03</v>
       </c>
       <c r="F809" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="0" t="s">
-        <v>1922</v>
+        <v>1815</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>1920</v>
+        <v>1813</v>
       </c>
       <c r="C810" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D810" s="0" t="s">
-        <v>1750</v>
+        <v>1814</v>
       </c>
       <c r="E810" s="2">
-        <v>847.68</v>
+        <v>28.03</v>
       </c>
       <c r="F810" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="0" t="s">
-        <v>1923</v>
+        <v>1816</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>1920</v>
+        <v>1813</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D811" s="0" t="s">
-        <v>1676</v>
+        <v>1817</v>
       </c>
       <c r="E811" s="2">
-        <v>847.57</v>
+        <v>1389.54</v>
       </c>
       <c r="F811" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="0" t="s">
-        <v>1924</v>
+        <v>1818</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>1920</v>
+        <v>1813</v>
       </c>
       <c r="C812" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D812" s="0" t="s">
-        <v>1750</v>
+        <v>1814</v>
       </c>
       <c r="E812" s="2">
-        <v>847.68</v>
+        <v>28.03</v>
       </c>
       <c r="F812" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="0" t="s">
-        <v>1925</v>
+        <v>1819</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>1920</v>
+        <v>1820</v>
       </c>
       <c r="C813" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D813" s="0" t="s">
-        <v>1750</v>
+        <v>1821</v>
       </c>
       <c r="E813" s="2">
-        <v>849.06</v>
+        <v>272.36</v>
       </c>
       <c r="F813" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="0" t="s">
-        <v>1926</v>
+        <v>1822</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>1927</v>
+        <v>1778</v>
       </c>
       <c r="C814" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D814" s="0" t="s">
-        <v>1928</v>
+        <v>1708</v>
       </c>
       <c r="E814" s="2">
-        <v>3487.3</v>
+        <v>386.34</v>
       </c>
       <c r="F814" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="0" t="s">
-        <v>1929</v>
+        <v>1823</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>1930</v>
+        <v>1824</v>
       </c>
       <c r="C815" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D815" s="0" t="s">
-        <v>1931</v>
+        <v>1814</v>
       </c>
       <c r="E815" s="2">
-        <v>894.76</v>
+        <v>89.73</v>
       </c>
       <c r="F815" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="0" t="s">
-        <v>1932</v>
+        <v>1825</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>1933</v>
+        <v>1824</v>
       </c>
       <c r="C816" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D816" s="0" t="s">
-        <v>1756</v>
+        <v>1814</v>
       </c>
       <c r="E816" s="2">
-        <v>30.81</v>
+        <v>89.73</v>
       </c>
       <c r="F816" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="0" t="s">
-        <v>1934</v>
+        <v>1826</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>1933</v>
+        <v>1824</v>
       </c>
       <c r="C817" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D817" s="0" t="s">
-        <v>1756</v>
+        <v>1814</v>
       </c>
       <c r="E817" s="2">
-        <v>30.81</v>
+        <v>89.73</v>
       </c>
       <c r="F817" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="0" t="s">
-        <v>1935</v>
+        <v>1827</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>1936</v>
+        <v>1828</v>
       </c>
       <c r="C818" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D818" s="0" t="s">
-        <v>1676</v>
+        <v>1714</v>
       </c>
       <c r="E818" s="2">
-        <v>930.26</v>
+        <v>227.48</v>
       </c>
       <c r="F818" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="0" t="s">
-        <v>1937</v>
+        <v>1829</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>1936</v>
+        <v>1830</v>
       </c>
       <c r="C819" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D819" s="0" t="s">
-        <v>1676</v>
+        <v>1731</v>
       </c>
       <c r="E819" s="2">
-        <v>930.26</v>
+        <v>122.29</v>
       </c>
       <c r="F819" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="0" t="s">
-        <v>1938</v>
+        <v>1831</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>1939</v>
+        <v>1830</v>
       </c>
       <c r="C820" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D820" s="0" t="s">
-        <v>1940</v>
+        <v>1832</v>
       </c>
       <c r="E820" s="2">
-        <v>17611.32</v>
+        <v>251.23</v>
       </c>
       <c r="F820" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="0" t="s">
-        <v>1941</v>
+        <v>1833</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>1942</v>
+        <v>1834</v>
       </c>
       <c r="C821" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D821" s="0" t="s">
-        <v>1655</v>
+        <v>1835</v>
       </c>
       <c r="E821" s="2">
-        <v>3636.42</v>
+        <v>1158.97</v>
       </c>
       <c r="F821" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="0" t="s">
-        <v>1943</v>
+        <v>1836</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>1944</v>
+        <v>1837</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D822" s="0" t="s">
-        <v>1945</v>
+        <v>1838</v>
       </c>
       <c r="E822" s="2">
-        <v>21509.34</v>
+        <v>330.12</v>
       </c>
       <c r="F822" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
-        <v>1946</v>
+        <v>1839</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>1947</v>
+        <v>1840</v>
       </c>
       <c r="C823" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D823" s="0" t="s">
-        <v>1643</v>
+        <v>1841</v>
       </c>
       <c r="E823" s="2">
-        <v>2.8</v>
+        <v>7638.65</v>
       </c>
       <c r="F823" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
-        <v>1948</v>
+        <v>1842</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>1947</v>
+        <v>1843</v>
       </c>
       <c r="C824" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D824" s="0" t="s">
-        <v>1643</v>
+        <v>1844</v>
       </c>
       <c r="E824" s="2">
-        <v>2.8</v>
+        <v>13162.21</v>
       </c>
       <c r="F824" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>1949</v>
+        <v>1845</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>1947</v>
+        <v>1846</v>
       </c>
       <c r="C825" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D825" s="0" t="s">
-        <v>1950</v>
+        <v>1838</v>
       </c>
       <c r="E825" s="2">
-        <v>4919.44</v>
+        <v>511.4</v>
       </c>
       <c r="F825" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>1951</v>
+        <v>1847</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>1947</v>
+        <v>1848</v>
       </c>
       <c r="C826" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D826" s="0" t="s">
-        <v>1643</v>
+        <v>1723</v>
       </c>
       <c r="E826" s="2">
-        <v>2.8</v>
+        <v>760.3</v>
       </c>
       <c r="F826" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>1952</v>
+        <v>1849</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>1947</v>
+        <v>1848</v>
       </c>
       <c r="C827" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D827" s="0" t="s">
-        <v>1643</v>
+        <v>1723</v>
       </c>
       <c r="E827" s="2">
-        <v>2.8</v>
+        <v>760.3</v>
       </c>
       <c r="F827" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>1953</v>
+        <v>1850</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>1954</v>
+        <v>1848</v>
       </c>
       <c r="C828" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D828" s="0" t="s">
-        <v>1955</v>
+        <v>1723</v>
       </c>
       <c r="E828" s="2">
-        <v>1360.27</v>
+        <v>760.3</v>
       </c>
       <c r="F828" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>1956</v>
+        <v>1851</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>1957</v>
+        <v>1852</v>
       </c>
       <c r="C829" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D829" s="0" t="s">
-        <v>1958</v>
+        <v>1853</v>
       </c>
       <c r="E829" s="2">
-        <v>2273.74</v>
+        <v>487.65</v>
       </c>
       <c r="F829" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>1959</v>
+        <v>1854</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>1960</v>
+        <v>1696</v>
       </c>
       <c r="C830" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D830" s="0" t="s">
-        <v>1961</v>
+        <v>1773</v>
       </c>
       <c r="E830" s="2">
-        <v>20602.13</v>
+        <v>13.35</v>
       </c>
       <c r="F830" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>1962</v>
+        <v>1855</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>1963</v>
+        <v>1696</v>
       </c>
       <c r="C831" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D831" s="0" t="s">
-        <v>1635</v>
+        <v>1757</v>
       </c>
       <c r="E831" s="2">
-        <v>19.07</v>
+        <v>13.35</v>
       </c>
       <c r="F831" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>1964</v>
+        <v>1856</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>1963</v>
+        <v>1696</v>
       </c>
       <c r="C832" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D832" s="0" t="s">
-        <v>1635</v>
+        <v>1757</v>
       </c>
       <c r="E832" s="2">
-        <v>19.07</v>
+        <v>13.35</v>
       </c>
       <c r="F832" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>1965</v>
+        <v>1857</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>1966</v>
+        <v>1696</v>
       </c>
       <c r="C833" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D833" s="0" t="s">
-        <v>1967</v>
+        <v>1757</v>
       </c>
       <c r="E833" s="2">
-        <v>13913.56</v>
+        <v>13.35</v>
       </c>
       <c r="F833" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>1968</v>
+        <v>1858</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>1969</v>
+        <v>1696</v>
       </c>
       <c r="C834" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D834" s="0" t="s">
-        <v>1970</v>
+        <v>1757</v>
       </c>
       <c r="E834" s="2">
-        <v>102.67</v>
+        <v>13.35</v>
       </c>
       <c r="F834" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>1971</v>
+        <v>1859</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>1972</v>
+        <v>1860</v>
       </c>
       <c r="C835" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D835" s="0" t="s">
-        <v>1697</v>
+        <v>1731</v>
       </c>
       <c r="E835" s="2">
-        <v>4568.76</v>
+        <v>58.45</v>
       </c>
       <c r="F835" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>1973</v>
+        <v>1861</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>1972</v>
+        <v>1862</v>
       </c>
       <c r="C836" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D836" s="0" t="s">
-        <v>1697</v>
+        <v>1731</v>
       </c>
       <c r="E836" s="2">
-        <v>478.92</v>
+        <v>58.45</v>
       </c>
       <c r="F836" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>1974</v>
+        <v>1863</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>1975</v>
+        <v>1862</v>
       </c>
       <c r="C837" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D837" s="0" t="s">
-        <v>1976</v>
+        <v>1731</v>
       </c>
       <c r="E837" s="2">
-        <v>4392.72</v>
+        <v>89.73</v>
       </c>
       <c r="F837" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>1977</v>
+        <v>1864</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>1978</v>
+        <v>1862</v>
       </c>
       <c r="C838" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D838" s="0" t="s">
-        <v>1979</v>
+        <v>1731</v>
       </c>
       <c r="E838" s="2">
-        <v>16723.18</v>
+        <v>58.45</v>
       </c>
       <c r="F838" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>1980</v>
+        <v>1865</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>1981</v>
+        <v>1866</v>
       </c>
       <c r="C839" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D839" s="0" t="s">
-        <v>1982</v>
+        <v>1867</v>
       </c>
       <c r="E839" s="2">
-        <v>9930</v>
+        <v>15515.21</v>
       </c>
       <c r="F839" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>1983</v>
+        <v>1868</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>1634</v>
+        <v>1869</v>
       </c>
       <c r="C840" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D840" s="0" t="s">
-        <v>1635</v>
+        <v>1870</v>
       </c>
       <c r="E840" s="2">
-        <v>23.52</v>
+        <v>1973.75</v>
       </c>
       <c r="F840" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>1984</v>
+        <v>1871</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>1634</v>
+        <v>1824</v>
       </c>
       <c r="C841" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D841" s="0" t="s">
-        <v>1635</v>
+        <v>1759</v>
       </c>
       <c r="E841" s="2">
-        <v>23.52</v>
+        <v>89.73</v>
       </c>
       <c r="F841" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>1985</v>
+        <v>1872</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>1640</v>
+        <v>1824</v>
       </c>
       <c r="C842" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D842" s="0" t="s">
-        <v>1643</v>
+        <v>1759</v>
       </c>
       <c r="E842" s="2">
-        <v>5.49</v>
+        <v>89.73</v>
       </c>
       <c r="F842" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>1986</v>
+        <v>1873</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>1640</v>
+        <v>1696</v>
       </c>
       <c r="C843" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D843" s="0" t="s">
-        <v>1643</v>
+        <v>1731</v>
       </c>
       <c r="E843" s="2">
-        <v>5.49</v>
+        <v>14.26</v>
       </c>
       <c r="F843" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>1987</v>
+        <v>1874</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>1988</v>
+        <v>1696</v>
       </c>
       <c r="C844" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D844" s="0" t="s">
-        <v>1989</v>
+        <v>1731</v>
       </c>
       <c r="E844" s="2">
-        <v>4856.05</v>
+        <v>13.35</v>
       </c>
       <c r="F844" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>1990</v>
+        <v>1875</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>1933</v>
+        <v>1696</v>
       </c>
       <c r="C845" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D845" s="0" t="s">
-        <v>1756</v>
+        <v>1876</v>
       </c>
       <c r="E845" s="2">
-        <v>30.81</v>
+        <v>417.52</v>
       </c>
       <c r="F845" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>1991</v>
+        <v>1877</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>1992</v>
+        <v>1696</v>
       </c>
       <c r="C846" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D846" s="0" t="s">
-        <v>1756</v>
+        <v>1731</v>
       </c>
       <c r="E846" s="2">
-        <v>30.81</v>
+        <v>14.26</v>
       </c>
       <c r="F846" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>1993</v>
+        <v>1878</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>1933</v>
+        <v>1879</v>
       </c>
       <c r="C847" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D847" s="0" t="s">
-        <v>1756</v>
+        <v>1880</v>
       </c>
       <c r="E847" s="2">
-        <v>30.81</v>
+        <v>28.03</v>
       </c>
       <c r="F847" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>1994</v>
+        <v>1881</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>1933</v>
+        <v>1879</v>
       </c>
       <c r="C848" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D848" s="0" t="s">
-        <v>1756</v>
+        <v>1880</v>
       </c>
       <c r="E848" s="2">
-        <v>30.81</v>
+        <v>28.03</v>
       </c>
       <c r="F848" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>1995</v>
+        <v>1882</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>1933</v>
+        <v>1883</v>
       </c>
       <c r="C849" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D849" s="0" t="s">
-        <v>1756</v>
+        <v>1731</v>
       </c>
       <c r="E849" s="2">
-        <v>30.81</v>
+        <v>80.87</v>
       </c>
       <c r="F849" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>1996</v>
+        <v>1884</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>1997</v>
+        <v>1696</v>
       </c>
       <c r="C850" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D850" s="0" t="s">
         <v>1697</v>
       </c>
       <c r="E850" s="2">
-        <v>1293.11</v>
+        <v>13.35</v>
       </c>
       <c r="F850" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>1998</v>
+        <v>1885</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>1997</v>
+        <v>1824</v>
       </c>
       <c r="C851" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D851" s="0" t="s">
-        <v>1697</v>
+        <v>1814</v>
       </c>
       <c r="E851" s="2">
-        <v>1293.11</v>
+        <v>89.73</v>
       </c>
       <c r="F851" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>1999</v>
+        <v>1886</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>1997</v>
+        <v>1824</v>
       </c>
       <c r="C852" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D852" s="0" t="s">
-        <v>1697</v>
+        <v>1814</v>
       </c>
       <c r="E852" s="2">
-        <v>1293.11</v>
+        <v>89.73</v>
       </c>
       <c r="F852" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>2000</v>
+        <v>1887</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>1997</v>
+        <v>1824</v>
       </c>
       <c r="C853" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D853" s="0" t="s">
-        <v>1697</v>
+        <v>1814</v>
       </c>
       <c r="E853" s="2">
-        <v>1293.11</v>
+        <v>89.73</v>
       </c>
       <c r="F853" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>2001</v>
+        <v>1888</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>1997</v>
+        <v>1824</v>
       </c>
       <c r="C854" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D854" s="0" t="s">
-        <v>1697</v>
+        <v>1814</v>
       </c>
       <c r="E854" s="2">
-        <v>1293.11</v>
+        <v>89.73</v>
       </c>
       <c r="F854" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>2002</v>
+        <v>1889</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>2003</v>
+        <v>1890</v>
       </c>
       <c r="C855" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D855" s="0" t="s">
-        <v>1643</v>
+        <v>1891</v>
       </c>
       <c r="E855" s="2">
-        <v>718.47</v>
+        <v>117.57</v>
       </c>
       <c r="F855" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>2004</v>
+        <v>1892</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>2005</v>
+        <v>1893</v>
       </c>
       <c r="C856" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D856" s="0" t="s">
-        <v>2006</v>
+        <v>1745</v>
       </c>
       <c r="E856" s="2">
-        <v>681.14</v>
+        <v>4290.21</v>
       </c>
       <c r="F856" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>2007</v>
+        <v>1894</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>2008</v>
+        <v>1895</v>
       </c>
       <c r="C857" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D857" s="0" t="s">
-        <v>1646</v>
+        <v>1896</v>
       </c>
       <c r="E857" s="2">
-        <v>424.68</v>
+        <v>767.35</v>
       </c>
       <c r="F857" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>2009</v>
+        <v>1897</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>2008</v>
+        <v>1895</v>
       </c>
       <c r="C858" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D858" s="0" t="s">
-        <v>1646</v>
+        <v>1896</v>
       </c>
       <c r="E858" s="2">
-        <v>478.95</v>
+        <v>834.9</v>
       </c>
       <c r="F858" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>2010</v>
+        <v>1898</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>2008</v>
+        <v>1899</v>
       </c>
       <c r="C859" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D859" s="0" t="s">
-        <v>1646</v>
+        <v>1900</v>
       </c>
       <c r="E859" s="2">
-        <v>478.95</v>
+        <v>7008.13</v>
       </c>
       <c r="F859" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>2011</v>
+        <v>1901</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>1753</v>
+        <v>1902</v>
       </c>
       <c r="C860" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D860" s="0" t="s">
-        <v>1643</v>
+        <v>1838</v>
       </c>
       <c r="E860" s="2">
-        <v>5.49</v>
+        <v>386.34</v>
       </c>
       <c r="F860" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>2012</v>
+        <v>1903</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>1753</v>
+        <v>1904</v>
       </c>
       <c r="C861" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D861" s="0" t="s">
-        <v>1643</v>
+        <v>1853</v>
       </c>
       <c r="E861" s="2">
-        <v>5.49</v>
+        <v>638.78</v>
       </c>
       <c r="F861" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>2013</v>
+        <v>1905</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>1753</v>
+        <v>1906</v>
       </c>
       <c r="C862" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D862" s="0" t="s">
-        <v>1643</v>
+        <v>1880</v>
       </c>
       <c r="E862" s="2">
-        <v>5.49</v>
+        <v>7.15</v>
       </c>
       <c r="F862" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>2014</v>
+        <v>1907</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>1753</v>
+        <v>1906</v>
       </c>
       <c r="C863" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D863" s="0" t="s">
-        <v>1643</v>
+        <v>1880</v>
       </c>
       <c r="E863" s="2">
-        <v>5.49</v>
+        <v>28.03</v>
       </c>
       <c r="F863" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>2015</v>
+        <v>1908</v>
       </c>
       <c r="B864" s="0" t="s">
-        <v>1753</v>
+        <v>1906</v>
       </c>
       <c r="C864" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D864" s="0" t="s">
-        <v>1643</v>
+        <v>1909</v>
       </c>
       <c r="E864" s="2">
-        <v>5.49</v>
+        <v>61.64</v>
       </c>
       <c r="F864" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>2016</v>
+        <v>1910</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>1753</v>
+        <v>1906</v>
       </c>
       <c r="C865" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D865" s="0" t="s">
-        <v>1643</v>
+        <v>1880</v>
       </c>
       <c r="E865" s="2">
-        <v>5.49</v>
+        <v>28.03</v>
       </c>
       <c r="F865" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>2017</v>
+        <v>1911</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>2018</v>
+        <v>1906</v>
       </c>
       <c r="C866" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D866" s="0" t="s">
-        <v>2019</v>
+        <v>1880</v>
       </c>
       <c r="E866" s="2">
-        <v>870.88</v>
+        <v>21.17</v>
       </c>
       <c r="F866" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>2020</v>
+        <v>1912</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>1753</v>
+        <v>1913</v>
       </c>
       <c r="C867" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D867" s="0" t="s">
-        <v>1643</v>
+        <v>1914</v>
       </c>
       <c r="E867" s="2">
-        <v>5.49</v>
+        <v>526.41</v>
       </c>
       <c r="F867" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
-        <v>2021</v>
+        <v>1915</v>
       </c>
       <c r="B868" s="0" t="s">
-        <v>1753</v>
+        <v>1916</v>
       </c>
       <c r="C868" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D868" s="0" t="s">
-        <v>2022</v>
+        <v>1917</v>
       </c>
       <c r="E868" s="2">
-        <v>6854.73</v>
+        <v>141.82</v>
       </c>
       <c r="F868" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
-        <v>2023</v>
+        <v>1918</v>
       </c>
       <c r="B869" s="0" t="s">
-        <v>1753</v>
+        <v>1919</v>
       </c>
       <c r="C869" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D869" s="0" t="s">
-        <v>1643</v>
+        <v>1711</v>
       </c>
       <c r="E869" s="2">
-        <v>7.16</v>
+        <v>105.24</v>
       </c>
       <c r="F869" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" s="0" t="s">
-        <v>2024</v>
+        <v>1920</v>
       </c>
       <c r="B870" s="0" t="s">
-        <v>2025</v>
+        <v>1921</v>
       </c>
       <c r="C870" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D870" s="0" t="s">
-        <v>2026</v>
+        <v>1773</v>
       </c>
       <c r="E870" s="2">
-        <v>2351.03</v>
+        <v>28.03</v>
       </c>
       <c r="F870" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" s="0" t="s">
-        <v>2027</v>
+        <v>1922</v>
       </c>
       <c r="B871" s="0" t="s">
-        <v>2028</v>
+        <v>1921</v>
       </c>
       <c r="C871" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D871" s="0" t="s">
-        <v>2029</v>
+        <v>1923</v>
       </c>
       <c r="E871" s="2">
-        <v>7221.25</v>
+        <v>1118.39</v>
       </c>
       <c r="F871" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" s="0" t="s">
-        <v>2030</v>
+        <v>1924</v>
       </c>
       <c r="B872" s="0" t="s">
-        <v>2031</v>
+        <v>1921</v>
       </c>
       <c r="C872" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D872" s="0" t="s">
-        <v>1750</v>
+        <v>147</v>
       </c>
       <c r="E872" s="2">
-        <v>5.49</v>
+        <v>21.17</v>
       </c>
       <c r="F872" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" s="0" t="s">
-        <v>2032</v>
+        <v>1925</v>
       </c>
       <c r="B873" s="0" t="s">
-        <v>2031</v>
+        <v>1926</v>
       </c>
       <c r="C873" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D873" s="0" t="s">
-        <v>1750</v>
+        <v>1731</v>
       </c>
       <c r="E873" s="2">
-        <v>5.49</v>
+        <v>370.97</v>
       </c>
       <c r="F873" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" s="0" t="s">
-        <v>2033</v>
+        <v>1927</v>
       </c>
       <c r="B874" s="0" t="s">
-        <v>2031</v>
+        <v>1824</v>
       </c>
       <c r="C874" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D874" s="0" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="E874" s="2">
-        <v>6.24</v>
+        <v>89.73</v>
       </c>
       <c r="F874" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" s="0" t="s">
-        <v>2034</v>
+        <v>1928</v>
       </c>
       <c r="B875" s="0" t="s">
-        <v>2031</v>
+        <v>1824</v>
       </c>
       <c r="C875" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D875" s="0" t="s">
-        <v>1750</v>
+        <v>1759</v>
       </c>
       <c r="E875" s="2">
-        <v>7.16</v>
+        <v>89.73</v>
       </c>
       <c r="F875" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" s="0" t="s">
-        <v>2035</v>
+        <v>1929</v>
       </c>
       <c r="B876" s="0" t="s">
-        <v>2031</v>
+        <v>1824</v>
       </c>
       <c r="C876" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D876" s="0" t="s">
-        <v>1750</v>
+        <v>1814</v>
       </c>
       <c r="E876" s="2">
-        <v>7.16</v>
+        <v>154.99</v>
       </c>
       <c r="F876" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" s="0" t="s">
-        <v>2036</v>
+        <v>1930</v>
       </c>
       <c r="B877" s="0" t="s">
-        <v>2037</v>
+        <v>1696</v>
       </c>
       <c r="C877" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D877" s="0" t="s">
-        <v>1781</v>
+        <v>1931</v>
       </c>
       <c r="E877" s="2">
-        <v>5.49</v>
+        <v>304.21</v>
       </c>
       <c r="F877" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" s="0" t="s">
-        <v>2038</v>
+        <v>1932</v>
       </c>
       <c r="B878" s="0" t="s">
-        <v>2037</v>
+        <v>1933</v>
       </c>
       <c r="C878" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D878" s="0" t="s">
-        <v>2039</v>
+        <v>1708</v>
       </c>
       <c r="E878" s="2">
-        <v>440.65</v>
+        <v>374.49</v>
       </c>
       <c r="F878" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" s="0" t="s">
-        <v>2040</v>
+        <v>1934</v>
       </c>
       <c r="B879" s="0" t="s">
-        <v>2041</v>
+        <v>1935</v>
       </c>
       <c r="C879" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D879" s="0" t="s">
-        <v>1697</v>
+        <v>1723</v>
       </c>
       <c r="E879" s="2">
-        <v>82.5</v>
+        <v>1058.94</v>
       </c>
       <c r="F879" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" s="0" t="s">
-        <v>2042</v>
+        <v>1936</v>
       </c>
       <c r="B880" s="0" t="s">
-        <v>2043</v>
+        <v>1935</v>
       </c>
       <c r="C880" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D880" s="0" t="s">
-        <v>1697</v>
+        <v>1723</v>
       </c>
       <c r="E880" s="2">
-        <v>16.78</v>
+        <v>1058.94</v>
       </c>
       <c r="F880" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" s="0" t="s">
-        <v>2044</v>
+        <v>1937</v>
       </c>
       <c r="B881" s="0" t="s">
-        <v>2043</v>
+        <v>1935</v>
       </c>
       <c r="C881" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D881" s="0" t="s">
-        <v>1697</v>
+        <v>1723</v>
       </c>
       <c r="E881" s="2">
-        <v>897.9</v>
+        <v>1058.94</v>
       </c>
       <c r="F881" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" s="0" t="s">
-        <v>2045</v>
+        <v>1938</v>
       </c>
       <c r="B882" s="0" t="s">
-        <v>2043</v>
+        <v>1939</v>
       </c>
       <c r="C882" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D882" s="0" t="s">
-        <v>1697</v>
+        <v>1714</v>
       </c>
       <c r="E882" s="2">
-        <v>16.78</v>
+        <v>10.57</v>
       </c>
       <c r="F882" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" s="0" t="s">
-        <v>2046</v>
+        <v>1940</v>
       </c>
       <c r="B883" s="0" t="s">
-        <v>2041</v>
+        <v>1696</v>
       </c>
       <c r="C883" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D883" s="0" t="s">
-        <v>1697</v>
+        <v>1941</v>
       </c>
       <c r="E883" s="2">
-        <v>749.15</v>
+        <v>525.84</v>
       </c>
       <c r="F883" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" s="0" t="s">
-        <v>2047</v>
+        <v>1942</v>
       </c>
       <c r="B884" s="0" t="s">
-        <v>2041</v>
+        <v>1943</v>
       </c>
       <c r="C884" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D884" s="0" t="s">
-        <v>1697</v>
+        <v>1944</v>
       </c>
       <c r="E884" s="2">
-        <v>749.15</v>
+        <v>6887.96</v>
       </c>
       <c r="F884" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
-        <v>2048</v>
+        <v>1945</v>
       </c>
       <c r="B885" s="0" t="s">
-        <v>2049</v>
+        <v>1943</v>
       </c>
       <c r="C885" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D885" s="0" t="s">
-        <v>1651</v>
+        <v>1711</v>
       </c>
       <c r="E885" s="2">
-        <v>406.14</v>
+        <v>105.24</v>
       </c>
       <c r="F885" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
-        <v>2050</v>
+        <v>1946</v>
       </c>
       <c r="B886" s="0" t="s">
-        <v>2049</v>
+        <v>1943</v>
       </c>
       <c r="C886" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D886" s="0" t="s">
-        <v>1651</v>
+        <v>1711</v>
       </c>
       <c r="E886" s="2">
-        <v>948.81</v>
+        <v>105.24</v>
       </c>
       <c r="F886" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>2051</v>
+        <v>1947</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>1753</v>
+        <v>1948</v>
       </c>
       <c r="C887" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D887" s="0" t="s">
-        <v>1643</v>
+        <v>1949</v>
       </c>
       <c r="E887" s="2">
-        <v>5.49</v>
+        <v>1320.66</v>
       </c>
       <c r="F887" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>2052</v>
+        <v>1950</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>1753</v>
+        <v>1951</v>
       </c>
       <c r="C888" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D888" s="0" t="s">
-        <v>1643</v>
+        <v>1952</v>
       </c>
       <c r="E888" s="2">
-        <v>5.49</v>
+        <v>51.17</v>
       </c>
       <c r="F888" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>2053</v>
+        <v>1953</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>1753</v>
+        <v>1951</v>
       </c>
       <c r="C889" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D889" s="0" t="s">
-        <v>1643</v>
+        <v>1954</v>
       </c>
       <c r="E889" s="2">
-        <v>327.59</v>
+        <v>1284.26</v>
       </c>
       <c r="F889" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>2054</v>
+        <v>1955</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>1753</v>
+        <v>1956</v>
       </c>
       <c r="C890" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D890" s="0" t="s">
-        <v>1643</v>
+        <v>1754</v>
       </c>
       <c r="E890" s="2">
-        <v>5.49</v>
+        <v>3.02</v>
       </c>
       <c r="F890" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>2055</v>
+        <v>1957</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>1753</v>
+        <v>1958</v>
       </c>
       <c r="C891" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D891" s="0" t="s">
-        <v>1643</v>
+        <v>1766</v>
       </c>
       <c r="E891" s="2">
-        <v>5.49</v>
+        <v>1159.12</v>
       </c>
       <c r="F891" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>2056</v>
+        <v>1959</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>1753</v>
+        <v>1958</v>
       </c>
       <c r="C892" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D892" s="0" t="s">
-        <v>1643</v>
+        <v>1769</v>
       </c>
       <c r="E892" s="2">
-        <v>5.49</v>
+        <v>1220.61</v>
       </c>
       <c r="F892" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>2057</v>
+        <v>1960</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>1719</v>
+        <v>1961</v>
       </c>
       <c r="C893" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D893" s="0" t="s">
-        <v>1709</v>
+        <v>1731</v>
       </c>
       <c r="E893" s="2">
-        <v>699.72</v>
+        <v>282.55</v>
       </c>
       <c r="F893" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>2058</v>
+        <v>1962</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>2059</v>
+        <v>1961</v>
       </c>
       <c r="C894" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D894" s="0" t="s">
-        <v>1750</v>
+        <v>1731</v>
       </c>
       <c r="E894" s="2">
-        <v>930.26</v>
+        <v>282.55</v>
       </c>
       <c r="F894" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>2060</v>
+        <v>1963</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>2061</v>
+        <v>1961</v>
       </c>
       <c r="C895" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D895" s="0" t="s">
-        <v>1750</v>
+        <v>1731</v>
       </c>
       <c r="E895" s="2">
-        <v>594.33</v>
+        <v>282.55</v>
       </c>
       <c r="F895" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>2062</v>
+        <v>1964</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>2063</v>
+        <v>1961</v>
       </c>
       <c r="C896" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D896" s="0" t="s">
-        <v>2064</v>
+        <v>1965</v>
       </c>
       <c r="E896" s="2">
-        <v>5853.74</v>
+        <v>282.55</v>
       </c>
       <c r="F896" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>2065</v>
+        <v>1966</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>2066</v>
+        <v>1961</v>
       </c>
       <c r="C897" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D897" s="0" t="s">
-        <v>2067</v>
+        <v>1965</v>
       </c>
       <c r="E897" s="2">
-        <v>164.54</v>
+        <v>282.55</v>
       </c>
       <c r="F897" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>2068</v>
+        <v>1967</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>2069</v>
+        <v>1961</v>
       </c>
       <c r="C898" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D898" s="0" t="s">
-        <v>2070</v>
+        <v>1965</v>
       </c>
       <c r="E898" s="2">
-        <v>15737.38</v>
+        <v>282.46</v>
       </c>
       <c r="F898" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>2071</v>
+        <v>1968</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>2072</v>
+        <v>1969</v>
       </c>
       <c r="C899" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D899" s="0" t="s">
-        <v>2073</v>
+        <v>1731</v>
       </c>
       <c r="E899" s="2">
-        <v>2.26</v>
+        <v>28.03</v>
       </c>
       <c r="F899" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>2074</v>
+        <v>1970</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>2075</v>
+        <v>1969</v>
       </c>
       <c r="C900" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D900" s="0" t="s">
-        <v>2076</v>
+        <v>1731</v>
       </c>
       <c r="E900" s="2">
-        <v>551.49</v>
+        <v>28.03</v>
       </c>
       <c r="F900" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>2077</v>
+        <v>1971</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>2078</v>
+        <v>1969</v>
       </c>
       <c r="C901" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D901" s="0" t="s">
-        <v>2079</v>
+        <v>1972</v>
       </c>
       <c r="E901" s="2">
-        <v>13791.12</v>
+        <v>28.03</v>
       </c>
       <c r="F901" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>2080</v>
+        <v>1973</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>2081</v>
+        <v>1969</v>
       </c>
       <c r="C902" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D902" s="0" t="s">
-        <v>2082</v>
+        <v>1972</v>
       </c>
       <c r="E902" s="2">
-        <v>2.73</v>
+        <v>28.03</v>
       </c>
       <c r="F902" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>2083</v>
+        <v>1974</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>2084</v>
+        <v>1975</v>
       </c>
       <c r="C903" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D903" s="0" t="s">
-        <v>2085</v>
+        <v>1708</v>
       </c>
       <c r="E903" s="2">
-        <v>184.68</v>
+        <v>73.35</v>
       </c>
       <c r="F903" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>2086</v>
+        <v>1976</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>2081</v>
+        <v>1975</v>
       </c>
       <c r="C904" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D904" s="0" t="s">
-        <v>2082</v>
+        <v>1708</v>
       </c>
       <c r="E904" s="2">
-        <v>2.73</v>
+        <v>73.35</v>
       </c>
       <c r="F904" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>2087</v>
+        <v>1977</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>2088</v>
+        <v>1975</v>
       </c>
       <c r="C905" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D905" s="0" t="s">
-        <v>1756</v>
+        <v>1708</v>
       </c>
       <c r="E905" s="2">
-        <v>160.96</v>
+        <v>73.35</v>
       </c>
       <c r="F905" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>2089</v>
+        <v>1978</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>2090</v>
+        <v>1800</v>
       </c>
       <c r="C906" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D906" s="0" t="s">
-        <v>2076</v>
+        <v>1708</v>
       </c>
       <c r="E906" s="2">
-        <v>2.73</v>
+        <v>465.93</v>
       </c>
       <c r="F906" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>2091</v>
+        <v>1979</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>2092</v>
+        <v>1778</v>
       </c>
       <c r="C907" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D907" s="0" t="s">
-        <v>1697</v>
+        <v>1731</v>
       </c>
       <c r="E907" s="2">
-        <v>75.88</v>
+        <v>386.34</v>
       </c>
       <c r="F907" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>2093</v>
+        <v>1980</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>2092</v>
+        <v>1981</v>
       </c>
       <c r="C908" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D908" s="0" t="s">
-        <v>2094</v>
+        <v>1982</v>
       </c>
       <c r="E908" s="2">
-        <v>75.88</v>
+        <v>465.62</v>
       </c>
       <c r="F908" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>2095</v>
+        <v>1983</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>2092</v>
+        <v>1981</v>
       </c>
       <c r="C909" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D909" s="0" t="s">
-        <v>1661</v>
+        <v>1982</v>
       </c>
       <c r="E909" s="2">
-        <v>75.88</v>
+        <v>352.12</v>
       </c>
       <c r="F909" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>2096</v>
+        <v>1984</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>2092</v>
+        <v>1981</v>
       </c>
       <c r="C910" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D910" s="0" t="s">
-        <v>1676</v>
+        <v>1982</v>
       </c>
       <c r="E910" s="2">
-        <v>75.88</v>
+        <v>352.12</v>
       </c>
       <c r="F910" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>2097</v>
+        <v>1985</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>2098</v>
+        <v>1981</v>
       </c>
       <c r="C911" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D911" s="0" t="s">
-        <v>2099</v>
+        <v>1986</v>
       </c>
       <c r="E911" s="2">
-        <v>4.78</v>
+        <v>586.64</v>
       </c>
       <c r="F911" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>2100</v>
+        <v>1987</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>2101</v>
+        <v>1813</v>
       </c>
       <c r="C912" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D912" s="0" t="s">
-        <v>2102</v>
+        <v>1988</v>
       </c>
       <c r="E912" s="2">
-        <v>614.27</v>
+        <v>2594.88</v>
       </c>
       <c r="F912" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>2103</v>
+        <v>1989</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>2104</v>
+        <v>1990</v>
       </c>
       <c r="C913" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D913" s="0" t="s">
-        <v>1682</v>
+        <v>1723</v>
       </c>
       <c r="E913" s="2">
-        <v>1013.05</v>
+        <v>646.01</v>
       </c>
       <c r="F913" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>2105</v>
+        <v>1991</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>2104</v>
+        <v>1990</v>
       </c>
       <c r="C914" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D914" s="0" t="s">
-        <v>1682</v>
+        <v>1723</v>
       </c>
       <c r="E914" s="2">
-        <v>956.43</v>
+        <v>834.9</v>
       </c>
       <c r="F914" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>2106</v>
+        <v>1992</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>2107</v>
+        <v>1990</v>
       </c>
       <c r="C915" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D915" s="0" t="s">
-        <v>1819</v>
+        <v>1723</v>
       </c>
       <c r="E915" s="2">
-        <v>2.8</v>
+        <v>834.9</v>
       </c>
       <c r="F915" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>2108</v>
+        <v>1993</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>2107</v>
+        <v>1990</v>
       </c>
       <c r="C916" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D916" s="0" t="s">
-        <v>1819</v>
+        <v>1723</v>
       </c>
       <c r="E916" s="2">
-        <v>2.8</v>
+        <v>834.9</v>
       </c>
       <c r="F916" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>2109</v>
+        <v>1994</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>2107</v>
+        <v>1995</v>
       </c>
       <c r="C917" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D917" s="0" t="s">
-        <v>1819</v>
+        <v>1996</v>
       </c>
       <c r="E917" s="2">
-        <v>2.8</v>
+        <v>1453.85</v>
       </c>
       <c r="F917" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>2110</v>
+        <v>1997</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>1954</v>
+        <v>1998</v>
       </c>
       <c r="C918" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D918" s="0" t="s">
-        <v>1955</v>
+        <v>1838</v>
       </c>
       <c r="E918" s="2">
-        <v>60.01</v>
+        <v>638.78</v>
       </c>
       <c r="F918" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>2111</v>
+        <v>1999</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>2112</v>
+        <v>1998</v>
       </c>
       <c r="C919" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D919" s="0" t="s">
-        <v>1614</v>
+        <v>1838</v>
       </c>
       <c r="E919" s="2">
-        <v>47.92</v>
+        <v>638.78</v>
       </c>
       <c r="F919" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>2113</v>
+        <v>2000</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>2114</v>
+        <v>1998</v>
       </c>
       <c r="C920" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D920" s="0" t="s">
-        <v>2115</v>
+        <v>1838</v>
       </c>
       <c r="E920" s="2">
-        <v>12770.33</v>
+        <v>638.78</v>
       </c>
       <c r="F920" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>2116</v>
+        <v>2001</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>2117</v>
+        <v>1998</v>
       </c>
       <c r="C921" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D921" s="0" t="s">
-        <v>2099</v>
+        <v>1838</v>
       </c>
       <c r="E921" s="2">
-        <v>9.4</v>
+        <v>638.78</v>
       </c>
       <c r="F921" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>2118</v>
+        <v>2002</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>2119</v>
+        <v>1696</v>
       </c>
       <c r="C922" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D922" s="0" t="s">
-        <v>2120</v>
+        <v>2003</v>
       </c>
       <c r="E922" s="2">
-        <v>4832.28</v>
+        <v>13.35</v>
       </c>
       <c r="F922" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>2121</v>
+        <v>2004</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>1768</v>
+        <v>1696</v>
       </c>
       <c r="C923" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D923" s="0" t="s">
-        <v>1819</v>
+        <v>1773</v>
       </c>
       <c r="E923" s="2">
-        <v>5.49</v>
+        <v>9.38</v>
       </c>
       <c r="F923" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>2122</v>
+        <v>2005</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>1768</v>
+        <v>1696</v>
       </c>
       <c r="C924" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D924" s="0" t="s">
-        <v>1819</v>
+        <v>1773</v>
       </c>
       <c r="E924" s="2">
-        <v>12.8</v>
+        <v>10.08</v>
       </c>
       <c r="F924" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>2123</v>
+        <v>2006</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>1768</v>
+        <v>1696</v>
       </c>
       <c r="C925" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D925" s="0" t="s">
-        <v>1819</v>
+        <v>1773</v>
       </c>
       <c r="E925" s="2">
-        <v>5.49</v>
+        <v>10.08</v>
       </c>
       <c r="F925" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>2124</v>
+        <v>2007</v>
       </c>
       <c r="B926" s="0" t="s">
-        <v>2125</v>
+        <v>1696</v>
       </c>
       <c r="C926" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D926" s="0" t="s">
-        <v>1835</v>
+        <v>1773</v>
       </c>
       <c r="E926" s="2">
-        <v>16.24</v>
+        <v>6.01</v>
       </c>
       <c r="F926" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>2126</v>
+        <v>2008</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>2127</v>
+        <v>2009</v>
       </c>
       <c r="C927" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D927" s="0" t="s">
-        <v>2128</v>
+        <v>1708</v>
       </c>
       <c r="E927" s="2">
-        <v>5190.21</v>
+        <v>45.29</v>
       </c>
       <c r="F927" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>2129</v>
+        <v>2010</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>2130</v>
+        <v>2011</v>
       </c>
       <c r="C928" s="0" t="s">
-        <v>1561</v>
+        <v>1569</v>
       </c>
       <c r="D928" s="0" t="s">
-        <v>1661</v>
+        <v>2012</v>
       </c>
       <c r="E928" s="2">
-        <v>44871.93</v>
+        <v>3675.97</v>
       </c>
       <c r="F928" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>2131</v>
+        <v>2013</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>2132</v>
+        <v>2014</v>
       </c>
       <c r="C929" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D929" s="0" t="s">
-        <v>2134</v>
+        <v>2015</v>
       </c>
       <c r="E929" s="2">
-        <v>37.76</v>
+        <v>1998.08</v>
       </c>
       <c r="F929" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>2135</v>
+        <v>2016</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>2136</v>
+        <v>2017</v>
       </c>
       <c r="C930" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D930" s="0" t="s">
-        <v>2137</v>
+        <v>1972</v>
       </c>
       <c r="E930" s="2">
-        <v>877.24</v>
+        <v>835.12</v>
       </c>
       <c r="F930" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>2138</v>
+        <v>2018</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>2139</v>
+        <v>2017</v>
       </c>
       <c r="C931" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D931" s="0" t="s">
-        <v>2140</v>
+        <v>1972</v>
       </c>
       <c r="E931" s="2">
-        <v>209</v>
+        <v>835.12</v>
       </c>
       <c r="F931" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>2141</v>
+        <v>2019</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>2142</v>
+        <v>2017</v>
       </c>
       <c r="C932" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D932" s="0" t="s">
-        <v>2143</v>
+        <v>1972</v>
       </c>
       <c r="E932" s="2">
-        <v>242.51</v>
+        <v>835.12</v>
       </c>
       <c r="F932" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>2144</v>
+        <v>2020</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>2145</v>
+        <v>2021</v>
       </c>
       <c r="C933" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D933" s="0" t="s">
-        <v>2146</v>
+        <v>1917</v>
       </c>
       <c r="E933" s="2">
-        <v>4425.88</v>
+        <v>38.34</v>
       </c>
       <c r="F933" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>2147</v>
+        <v>2022</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>2148</v>
+        <v>2021</v>
       </c>
       <c r="C934" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D934" s="0" t="s">
-        <v>2149</v>
+        <v>1917</v>
       </c>
       <c r="E934" s="2">
-        <v>210.94</v>
+        <v>30.13</v>
       </c>
       <c r="F934" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>2150</v>
+        <v>2023</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>2151</v>
+        <v>1939</v>
       </c>
       <c r="C935" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D935" s="0" t="s">
-        <v>2152</v>
+        <v>2024</v>
       </c>
       <c r="E935" s="2">
-        <v>4821.09</v>
+        <v>977.11</v>
       </c>
       <c r="F935" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>2153</v>
+        <v>2025</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>2154</v>
+        <v>1939</v>
       </c>
       <c r="C936" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D936" s="0" t="s">
-        <v>2155</v>
+        <v>1714</v>
       </c>
       <c r="E936" s="2">
-        <v>1641.22</v>
+        <v>2.01</v>
       </c>
       <c r="F936" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>2156</v>
+        <v>2026</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>2154</v>
+        <v>1696</v>
       </c>
       <c r="C937" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D937" s="0" t="s">
-        <v>2157</v>
+        <v>2027</v>
       </c>
       <c r="E937" s="2">
-        <v>275.37</v>
+        <v>406.55</v>
       </c>
       <c r="F937" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>2158</v>
+        <v>2028</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>2159</v>
+        <v>2029</v>
       </c>
       <c r="C938" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D938" s="0" t="s">
-        <v>2160</v>
+        <v>2030</v>
       </c>
       <c r="E938" s="2">
-        <v>133.1</v>
+        <v>127.58</v>
       </c>
       <c r="F938" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>2161</v>
+        <v>2031</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>2162</v>
+        <v>2032</v>
       </c>
       <c r="C939" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D939" s="0" t="s">
-        <v>2163</v>
+        <v>2033</v>
       </c>
       <c r="E939" s="2">
-        <v>164.03</v>
+        <v>2601.78</v>
       </c>
       <c r="F939" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>2164</v>
+        <v>2034</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>2162</v>
+        <v>2035</v>
       </c>
       <c r="C940" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D940" s="0" t="s">
-        <v>2163</v>
+        <v>2036</v>
       </c>
       <c r="E940" s="2">
-        <v>57.98</v>
+        <v>2136.11</v>
       </c>
       <c r="F940" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
-        <v>2165</v>
+        <v>2037</v>
       </c>
       <c r="B941" s="0" t="s">
-        <v>2166</v>
+        <v>2038</v>
       </c>
       <c r="C941" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D941" s="0" t="s">
-        <v>2167</v>
+        <v>2039</v>
       </c>
       <c r="E941" s="2">
-        <v>1816.29</v>
+        <v>876.79</v>
       </c>
       <c r="F941" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
-        <v>2168</v>
+        <v>2040</v>
       </c>
       <c r="B942" s="0" t="s">
-        <v>2169</v>
+        <v>2038</v>
       </c>
       <c r="C942" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D942" s="0" t="s">
-        <v>2170</v>
+        <v>2039</v>
       </c>
       <c r="E942" s="2">
-        <v>2563.55</v>
+        <v>426.93</v>
       </c>
       <c r="F942" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" s="0" t="s">
-        <v>2171</v>
+        <v>2041</v>
       </c>
       <c r="B943" s="0" t="s">
-        <v>2172</v>
+        <v>1696</v>
       </c>
       <c r="C943" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D943" s="0" t="s">
-        <v>2173</v>
+        <v>1723</v>
       </c>
       <c r="E943" s="2">
-        <v>6870.74</v>
+        <v>9.38</v>
       </c>
       <c r="F943" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" s="0" t="s">
-        <v>2174</v>
+        <v>2042</v>
       </c>
       <c r="B944" s="0" t="s">
-        <v>2175</v>
+        <v>2043</v>
       </c>
       <c r="C944" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D944" s="0" t="s">
-        <v>2176</v>
+        <v>2044</v>
       </c>
       <c r="E944" s="2">
-        <v>3681.53</v>
+        <v>3721.28</v>
       </c>
       <c r="F944" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" s="0" t="s">
-        <v>2177</v>
+        <v>2045</v>
       </c>
       <c r="B945" s="0" t="s">
-        <v>2178</v>
+        <v>2046</v>
       </c>
       <c r="C945" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D945" s="0" t="s">
-        <v>2179</v>
+        <v>2047</v>
       </c>
       <c r="E945" s="2">
-        <v>104.32</v>
+        <v>4371.88</v>
       </c>
       <c r="F945" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" s="0" t="s">
-        <v>2180</v>
+        <v>2048</v>
       </c>
       <c r="B946" s="0" t="s">
-        <v>2181</v>
+        <v>1998</v>
       </c>
       <c r="C946" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D946" s="0" t="s">
-        <v>2182</v>
+        <v>1838</v>
       </c>
       <c r="E946" s="2">
-        <v>2019.25</v>
+        <v>96.11</v>
       </c>
       <c r="F946" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" s="0" t="s">
-        <v>2183</v>
+        <v>2049</v>
       </c>
       <c r="B947" s="0" t="s">
-        <v>2184</v>
+        <v>2050</v>
       </c>
       <c r="C947" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D947" s="0" t="s">
-        <v>2185</v>
+        <v>1996</v>
       </c>
       <c r="E947" s="2">
-        <v>34487.36</v>
+        <v>15474.87</v>
       </c>
       <c r="F947" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" s="0" t="s">
-        <v>2186</v>
+        <v>2051</v>
       </c>
       <c r="B948" s="0" t="s">
-        <v>2187</v>
+        <v>1939</v>
       </c>
       <c r="C948" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D948" s="0" t="s">
-        <v>2188</v>
+        <v>1714</v>
       </c>
       <c r="E948" s="2">
-        <v>571.64</v>
+        <v>10.57</v>
       </c>
       <c r="F948" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" s="0" t="s">
-        <v>2189</v>
+        <v>2052</v>
       </c>
       <c r="B949" s="0" t="s">
-        <v>2190</v>
+        <v>1939</v>
       </c>
       <c r="C949" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D949" s="0" t="s">
-        <v>2191</v>
+        <v>1714</v>
       </c>
       <c r="E949" s="2">
-        <v>8318.69</v>
+        <v>14.09</v>
       </c>
       <c r="F949" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" s="0" t="s">
-        <v>2192</v>
+        <v>2053</v>
       </c>
       <c r="B950" s="0" t="s">
-        <v>2193</v>
+        <v>1728</v>
       </c>
       <c r="C950" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D950" s="0" t="s">
-        <v>2194</v>
+        <v>1723</v>
       </c>
       <c r="E950" s="2">
-        <v>7093.91</v>
+        <v>1826.36</v>
       </c>
       <c r="F950" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" s="0" t="s">
-        <v>2195</v>
+        <v>2054</v>
       </c>
       <c r="B951" s="0" t="s">
-        <v>2196</v>
+        <v>32</v>
       </c>
       <c r="C951" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D951" s="0" t="s">
-        <v>2197</v>
+        <v>1759</v>
       </c>
       <c r="E951" s="2">
-        <v>8287.32</v>
+        <v>29.39</v>
       </c>
       <c r="F951" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" s="0" t="s">
-        <v>2198</v>
+        <v>2055</v>
       </c>
       <c r="B952" s="0" t="s">
-        <v>2199</v>
+        <v>1778</v>
       </c>
       <c r="C952" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D952" s="0" t="s">
-        <v>2200</v>
+        <v>1745</v>
       </c>
       <c r="E952" s="2">
-        <v>2349.39</v>
+        <v>45.9</v>
       </c>
       <c r="F952" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" s="0" t="s">
-        <v>2201</v>
+        <v>2056</v>
       </c>
       <c r="B953" s="0" t="s">
-        <v>2202</v>
+        <v>1893</v>
       </c>
       <c r="C953" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D953" s="0" t="s">
-        <v>2203</v>
+        <v>1745</v>
       </c>
       <c r="E953" s="2">
-        <v>2838.9</v>
+        <v>45.9</v>
       </c>
       <c r="F953" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" s="0" t="s">
-        <v>2204</v>
+        <v>2057</v>
       </c>
       <c r="B954" s="0" t="s">
-        <v>2205</v>
+        <v>1778</v>
       </c>
       <c r="C954" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D954" s="0" t="s">
-        <v>2206</v>
+        <v>1745</v>
       </c>
       <c r="E954" s="2">
-        <v>2223.7</v>
+        <v>45.9</v>
       </c>
       <c r="F954" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" s="0" t="s">
-        <v>2207</v>
+        <v>2058</v>
       </c>
       <c r="B955" s="0" t="s">
-        <v>2208</v>
+        <v>1778</v>
       </c>
       <c r="C955" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D955" s="0" t="s">
-        <v>2209</v>
+        <v>1745</v>
       </c>
       <c r="E955" s="2">
-        <v>3795.22</v>
+        <v>45.9</v>
       </c>
       <c r="F955" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" s="0" t="s">
-        <v>2210</v>
+        <v>2059</v>
       </c>
       <c r="B956" s="0" t="s">
-        <v>2211</v>
+        <v>1778</v>
       </c>
       <c r="C956" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D956" s="0" t="s">
-        <v>2212</v>
+        <v>1745</v>
       </c>
       <c r="E956" s="2">
-        <v>146.79</v>
+        <v>45.9</v>
       </c>
       <c r="F956" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
-        <v>2213</v>
+        <v>2060</v>
       </c>
       <c r="B957" s="0" t="s">
-        <v>2214</v>
+        <v>1778</v>
       </c>
       <c r="C957" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D957" s="0" t="s">
-        <v>2215</v>
+        <v>1773</v>
       </c>
       <c r="E957" s="2">
-        <v>1029.34</v>
+        <v>45.9</v>
       </c>
       <c r="F957" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
-        <v>2216</v>
+        <v>2061</v>
       </c>
       <c r="B958" s="0" t="s">
-        <v>2214</v>
+        <v>2062</v>
       </c>
       <c r="C958" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D958" s="0" t="s">
-        <v>2217</v>
+        <v>147</v>
       </c>
       <c r="E958" s="2">
-        <v>4523.39</v>
+        <v>37.38</v>
       </c>
       <c r="F958" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>2218</v>
+        <v>2063</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>2219</v>
+        <v>1933</v>
       </c>
       <c r="C959" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D959" s="0" t="s">
-        <v>2220</v>
+        <v>1708</v>
       </c>
       <c r="E959" s="2">
-        <v>623.93</v>
+        <v>14.73</v>
       </c>
       <c r="F959" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>2221</v>
+        <v>2064</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>2222</v>
+        <v>2009</v>
       </c>
       <c r="C960" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D960" s="0" t="s">
-        <v>2223</v>
+        <v>1708</v>
       </c>
       <c r="E960" s="2">
-        <v>13476.75</v>
+        <v>2.01</v>
       </c>
       <c r="F960" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>2224</v>
+        <v>2065</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>2225</v>
+        <v>2066</v>
       </c>
       <c r="C961" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D961" s="0" t="s">
-        <v>2226</v>
+        <v>1708</v>
       </c>
       <c r="E961" s="2">
-        <v>3581.4</v>
+        <v>45.9</v>
       </c>
       <c r="F961" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>2227</v>
+        <v>2067</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>2228</v>
+        <v>2066</v>
       </c>
       <c r="C962" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D962" s="0" t="s">
-        <v>2229</v>
+        <v>1757</v>
       </c>
       <c r="E962" s="2">
-        <v>301.36</v>
+        <v>45.9</v>
       </c>
       <c r="F962" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>2230</v>
+        <v>2068</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>2231</v>
+        <v>1778</v>
       </c>
       <c r="C963" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D963" s="0" t="s">
-        <v>2232</v>
+        <v>1711</v>
       </c>
       <c r="E963" s="2">
-        <v>24561.61</v>
+        <v>45.9</v>
       </c>
       <c r="F963" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>2233</v>
+        <v>2069</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>2234</v>
+        <v>2070</v>
       </c>
       <c r="C964" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D964" s="0" t="s">
-        <v>2235</v>
+        <v>1711</v>
       </c>
       <c r="E964" s="2">
-        <v>11.03</v>
+        <v>45.9</v>
       </c>
       <c r="F964" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>2236</v>
+        <v>2071</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>2237</v>
+        <v>2070</v>
       </c>
       <c r="C965" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D965" s="0" t="s">
-        <v>2238</v>
+        <v>1711</v>
       </c>
       <c r="E965" s="2">
-        <v>3560.34</v>
+        <v>45.9</v>
       </c>
       <c r="F965" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>2239</v>
+        <v>2072</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>2240</v>
+        <v>2073</v>
       </c>
       <c r="C966" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D966" s="0" t="s">
-        <v>2241</v>
+        <v>1711</v>
       </c>
       <c r="E966" s="2">
-        <v>810.33</v>
+        <v>45.9</v>
       </c>
       <c r="F966" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>2242</v>
+        <v>2074</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>2178</v>
+        <v>2075</v>
       </c>
       <c r="C967" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D967" s="0" t="s">
-        <v>2243</v>
+        <v>1697</v>
       </c>
       <c r="E967" s="2">
-        <v>6666.68</v>
+        <v>45.9</v>
       </c>
       <c r="F967" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>2244</v>
+        <v>2076</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>2245</v>
+        <v>2077</v>
       </c>
       <c r="C968" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D968" s="0" t="s">
-        <v>2246</v>
+        <v>1697</v>
       </c>
       <c r="E968" s="2">
-        <v>15804.41</v>
+        <v>45.9</v>
       </c>
       <c r="F968" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>2247</v>
+        <v>2078</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>2248</v>
+        <v>1969</v>
       </c>
       <c r="C969" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D969" s="0" t="s">
-        <v>2249</v>
+        <v>1731</v>
       </c>
       <c r="E969" s="2">
-        <v>53098.96</v>
+        <v>2.01</v>
       </c>
       <c r="F969" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
-        <v>2250</v>
+        <v>2079</v>
       </c>
       <c r="B970" s="0" t="s">
-        <v>2251</v>
+        <v>1969</v>
       </c>
       <c r="C970" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D970" s="0" t="s">
-        <v>2252</v>
+        <v>1972</v>
       </c>
       <c r="E970" s="2">
-        <v>5722.17</v>
+        <v>2.01</v>
       </c>
       <c r="F970" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
-        <v>2253</v>
+        <v>2080</v>
       </c>
       <c r="B971" s="0" t="s">
-        <v>2254</v>
+        <v>1916</v>
       </c>
       <c r="C971" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D971" s="0" t="s">
-        <v>2255</v>
+        <v>1917</v>
       </c>
       <c r="E971" s="2">
-        <v>4320.82</v>
+        <v>45.9</v>
       </c>
       <c r="F971" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="0" t="s">
-        <v>2256</v>
+        <v>2081</v>
       </c>
       <c r="B972" s="0" t="s">
-        <v>2257</v>
+        <v>2082</v>
       </c>
       <c r="C972" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D972" s="0" t="s">
-        <v>2258</v>
+        <v>1917</v>
       </c>
       <c r="E972" s="2">
-        <v>3865.19</v>
+        <v>45.9</v>
       </c>
       <c r="F972" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="0" t="s">
-        <v>2259</v>
+        <v>2083</v>
       </c>
       <c r="B973" s="0" t="s">
-        <v>2260</v>
+        <v>2084</v>
       </c>
       <c r="C973" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D973" s="0" t="s">
-        <v>2261</v>
+        <v>1917</v>
       </c>
       <c r="E973" s="2">
-        <v>13571.35</v>
+        <v>41.58</v>
       </c>
       <c r="F973" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="0" t="s">
-        <v>2262</v>
+        <v>2085</v>
       </c>
       <c r="B974" s="0" t="s">
-        <v>2263</v>
+        <v>2084</v>
       </c>
       <c r="C974" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D974" s="0" t="s">
-        <v>2264</v>
+        <v>1917</v>
       </c>
       <c r="E974" s="2">
-        <v>5529.44</v>
+        <v>41.58</v>
       </c>
       <c r="F974" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="0" t="s">
-        <v>2265</v>
+        <v>2086</v>
       </c>
       <c r="B975" s="0" t="s">
-        <v>2266</v>
+        <v>2084</v>
       </c>
       <c r="C975" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D975" s="0" t="s">
-        <v>2267</v>
+        <v>1917</v>
       </c>
       <c r="E975" s="2">
-        <v>3084.02</v>
+        <v>41.58</v>
       </c>
       <c r="F975" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="0" t="s">
-        <v>2268</v>
+        <v>2087</v>
       </c>
       <c r="B976" s="0" t="s">
-        <v>2269</v>
+        <v>2084</v>
       </c>
       <c r="C976" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D976" s="0" t="s">
-        <v>2270</v>
+        <v>1917</v>
       </c>
       <c r="E976" s="2">
-        <v>1200.3</v>
+        <v>41.58</v>
       </c>
       <c r="F976" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="0" t="s">
-        <v>2271</v>
+        <v>2088</v>
       </c>
       <c r="B977" s="0" t="s">
-        <v>2272</v>
+        <v>2089</v>
       </c>
       <c r="C977" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D977" s="0" t="s">
-        <v>2273</v>
+        <v>1917</v>
       </c>
       <c r="E977" s="2">
-        <v>3095.47</v>
+        <v>45.9</v>
       </c>
       <c r="F977" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="0" t="s">
-        <v>2274</v>
+        <v>2090</v>
       </c>
       <c r="B978" s="0" t="s">
-        <v>2275</v>
+        <v>2089</v>
       </c>
       <c r="C978" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D978" s="0" t="s">
-        <v>2276</v>
+        <v>1917</v>
       </c>
       <c r="E978" s="2">
-        <v>11.84</v>
+        <v>45.9</v>
       </c>
       <c r="F978" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="0" t="s">
-        <v>2277</v>
+        <v>2091</v>
       </c>
       <c r="B979" s="0" t="s">
-        <v>2278</v>
+        <v>1926</v>
       </c>
       <c r="C979" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D979" s="0" t="s">
-        <v>361</v>
+        <v>1731</v>
       </c>
       <c r="E979" s="2">
-        <v>29.38</v>
+        <v>41.58</v>
       </c>
       <c r="F979" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="0" t="s">
-        <v>2279</v>
+        <v>2092</v>
       </c>
       <c r="B980" s="0" t="s">
-        <v>2280</v>
+        <v>1895</v>
       </c>
       <c r="C980" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D980" s="0" t="s">
-        <v>2281</v>
+        <v>1896</v>
       </c>
       <c r="E980" s="2">
-        <v>1211.89</v>
+        <v>45.9</v>
       </c>
       <c r="F980" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="0" t="s">
-        <v>2282</v>
+        <v>2093</v>
       </c>
       <c r="B981" s="0" t="s">
-        <v>2283</v>
+        <v>2094</v>
       </c>
       <c r="C981" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D981" s="0" t="s">
-        <v>2284</v>
+        <v>2095</v>
       </c>
       <c r="E981" s="2">
-        <v>120.43</v>
+        <v>8937.5</v>
       </c>
       <c r="F981" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="0" t="s">
-        <v>2285</v>
+        <v>2096</v>
       </c>
       <c r="B982" s="0" t="s">
-        <v>2283</v>
+        <v>2097</v>
       </c>
       <c r="C982" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D982" s="0" t="s">
-        <v>2284</v>
+        <v>2098</v>
       </c>
       <c r="E982" s="2">
-        <v>120.43</v>
+        <v>29142.41</v>
       </c>
       <c r="F982" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="0" t="s">
-        <v>2286</v>
+        <v>2099</v>
       </c>
       <c r="B983" s="0" t="s">
-        <v>2287</v>
+        <v>2100</v>
       </c>
       <c r="C983" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D983" s="0" t="s">
-        <v>2288</v>
+        <v>2101</v>
       </c>
       <c r="E983" s="2">
-        <v>104.82</v>
+        <v>7580.79</v>
       </c>
       <c r="F983" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="0" t="s">
-        <v>2289</v>
+        <v>2102</v>
       </c>
       <c r="B984" s="0" t="s">
-        <v>2211</v>
+        <v>2103</v>
       </c>
       <c r="C984" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D984" s="0" t="s">
-        <v>2290</v>
+        <v>2104</v>
       </c>
       <c r="E984" s="2">
-        <v>1.92</v>
+        <v>18129.27</v>
       </c>
       <c r="F984" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="0" t="s">
-        <v>2291</v>
+        <v>2105</v>
       </c>
       <c r="B985" s="0" t="s">
-        <v>2211</v>
+        <v>2106</v>
       </c>
       <c r="C985" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D985" s="0" t="s">
-        <v>2290</v>
+        <v>2107</v>
       </c>
       <c r="E985" s="2">
-        <v>2.15</v>
+        <v>1198.89</v>
       </c>
       <c r="F985" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="0" t="s">
-        <v>2292</v>
+        <v>2108</v>
       </c>
       <c r="B986" s="0" t="s">
-        <v>2293</v>
+        <v>2109</v>
       </c>
       <c r="C986" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D986" s="0" t="s">
-        <v>2294</v>
+        <v>2110</v>
       </c>
       <c r="E986" s="2">
-        <v>11.63</v>
+        <v>4227.14</v>
       </c>
       <c r="F986" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="0" t="s">
-        <v>2295</v>
+        <v>2111</v>
       </c>
       <c r="B987" s="0" t="s">
-        <v>2211</v>
+        <v>2112</v>
       </c>
       <c r="C987" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D987" s="0" t="s">
-        <v>2290</v>
+        <v>2113</v>
       </c>
       <c r="E987" s="2">
-        <v>3.89</v>
+        <v>3230.82</v>
       </c>
       <c r="F987" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="0" t="s">
-        <v>2296</v>
+        <v>2114</v>
       </c>
       <c r="B988" s="0" t="s">
-        <v>2297</v>
+        <v>2115</v>
       </c>
       <c r="C988" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D988" s="0" t="s">
-        <v>2298</v>
+        <v>2116</v>
       </c>
       <c r="E988" s="2">
-        <v>24.21</v>
+        <v>110.69</v>
       </c>
       <c r="F988" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="0" t="s">
-        <v>2299</v>
+        <v>2117</v>
       </c>
       <c r="B989" s="0" t="s">
-        <v>2300</v>
+        <v>2118</v>
       </c>
       <c r="C989" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D989" s="0" t="s">
-        <v>2241</v>
+        <v>2116</v>
       </c>
       <c r="E989" s="2">
-        <v>3491.72</v>
+        <v>56143.61</v>
       </c>
       <c r="F989" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="0" t="s">
-        <v>2301</v>
+        <v>2119</v>
       </c>
       <c r="B990" s="0" t="s">
-        <v>2302</v>
+        <v>2115</v>
       </c>
       <c r="C990" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D990" s="0" t="s">
-        <v>2303</v>
+        <v>2120</v>
       </c>
       <c r="E990" s="2">
-        <v>1587.88</v>
+        <v>5034.14</v>
       </c>
       <c r="F990" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="0" t="s">
-        <v>2304</v>
+        <v>2121</v>
       </c>
       <c r="B991" s="0" t="s">
-        <v>2305</v>
+        <v>2122</v>
       </c>
       <c r="C991" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D991" s="0" t="s">
-        <v>361</v>
+        <v>2123</v>
       </c>
       <c r="E991" s="2">
-        <v>1252.86</v>
+        <v>1998.73</v>
       </c>
       <c r="F991" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="0" t="s">
-        <v>2306</v>
+        <v>2124</v>
       </c>
       <c r="B992" s="0" t="s">
-        <v>2307</v>
+        <v>2125</v>
       </c>
       <c r="C992" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D992" s="0" t="s">
-        <v>2308</v>
+        <v>2126</v>
       </c>
       <c r="E992" s="2">
-        <v>172.34</v>
+        <v>7695.31</v>
       </c>
       <c r="F992" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="0" t="s">
-        <v>2309</v>
+        <v>2127</v>
       </c>
       <c r="B993" s="0" t="s">
-        <v>2310</v>
+        <v>2128</v>
       </c>
       <c r="C993" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D993" s="0" t="s">
-        <v>2311</v>
+        <v>2129</v>
       </c>
       <c r="E993" s="2">
-        <v>213.19</v>
+        <v>10237.78</v>
       </c>
       <c r="F993" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="0" t="s">
-        <v>2312</v>
+        <v>2130</v>
       </c>
       <c r="B994" s="0" t="s">
-        <v>2310</v>
+        <v>2097</v>
       </c>
       <c r="C994" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D994" s="0" t="s">
-        <v>2313</v>
+        <v>2131</v>
       </c>
       <c r="E994" s="2">
-        <v>2202.86</v>
+        <v>10526.07</v>
       </c>
       <c r="F994" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="0" t="s">
-        <v>2314</v>
+        <v>2132</v>
       </c>
       <c r="B995" s="0" t="s">
-        <v>2315</v>
+        <v>2097</v>
       </c>
       <c r="C995" s="0" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D995" s="0" t="s">
         <v>2133</v>
       </c>
-      <c r="D995" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E995" s="2">
-        <v>248.42</v>
+        <v>481463.87</v>
       </c>
       <c r="F995" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="0" t="s">
-        <v>2316</v>
+        <v>2134</v>
       </c>
       <c r="B996" s="0" t="s">
-        <v>2317</v>
+        <v>2135</v>
       </c>
       <c r="C996" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D996" s="0" t="s">
-        <v>2318</v>
+        <v>2136</v>
       </c>
       <c r="E996" s="2">
-        <v>5248.77</v>
+        <v>1835.54</v>
       </c>
       <c r="F996" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="0" t="s">
-        <v>2319</v>
+        <v>2137</v>
       </c>
       <c r="B997" s="0" t="s">
-        <v>2320</v>
+        <v>2138</v>
       </c>
       <c r="C997" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D997" s="0" t="s">
-        <v>2321</v>
+        <v>2139</v>
       </c>
       <c r="E997" s="2">
-        <v>13.35</v>
+        <v>8552.3</v>
       </c>
       <c r="F997" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="0" t="s">
-        <v>2322</v>
+        <v>2140</v>
       </c>
       <c r="B998" s="0" t="s">
-        <v>2320</v>
+        <v>2122</v>
       </c>
       <c r="C998" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D998" s="0" t="s">
-        <v>2323</v>
+        <v>2141</v>
       </c>
       <c r="E998" s="2">
-        <v>168.1</v>
+        <v>15.6</v>
       </c>
       <c r="F998" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="0" t="s">
-        <v>2324</v>
+        <v>2142</v>
       </c>
       <c r="B999" s="0" t="s">
-        <v>2320</v>
+        <v>2122</v>
       </c>
       <c r="C999" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D999" s="0" t="s">
-        <v>2321</v>
+        <v>2141</v>
       </c>
       <c r="E999" s="2">
-        <v>30.06</v>
+        <v>966.51</v>
       </c>
       <c r="F999" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="0" t="s">
-        <v>2325</v>
+        <v>2143</v>
       </c>
       <c r="B1000" s="0" t="s">
-        <v>2320</v>
+        <v>2144</v>
       </c>
       <c r="C1000" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D1000" s="0" t="s">
-        <v>2321</v>
+        <v>2145</v>
       </c>
       <c r="E1000" s="2">
-        <v>13.35</v>
+        <v>2003.54</v>
       </c>
       <c r="F1000" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="0" t="s">
-        <v>2326</v>
+        <v>2146</v>
       </c>
       <c r="B1001" s="0" t="s">
-        <v>2320</v>
+        <v>2147</v>
       </c>
       <c r="C1001" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D1001" s="0" t="s">
-        <v>2321</v>
+        <v>2148</v>
       </c>
       <c r="E1001" s="2">
-        <v>10.08</v>
+        <v>7.46</v>
       </c>
       <c r="F1001" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="0" t="s">
-        <v>2327</v>
+        <v>2149</v>
       </c>
       <c r="B1002" s="0" t="s">
-        <v>2320</v>
+        <v>2150</v>
       </c>
       <c r="C1002" s="0" t="s">
-        <v>2133</v>
+        <v>1569</v>
       </c>
       <c r="D1002" s="0" t="s">
-        <v>2321</v>
+        <v>2151</v>
       </c>
       <c r="E1002" s="2">
-        <v>10.08</v>
+        <v>21542.48</v>
       </c>
       <c r="F1002" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="0" t="s">
-        <v>2328</v>
+        <v>2152</v>
       </c>
       <c r="B1003" s="0" t="s">
-        <v>2320</v>
+        <v>2153</v>
       </c>
       <c r="C1003" s="0" t="s">
-        <v>2133</v>
+        <v>2154</v>
       </c>
       <c r="D1003" s="0" t="s">
-        <v>2329</v>
+        <v>2155</v>
       </c>
       <c r="E1003" s="2">
-        <v>933.1</v>
+        <v>267.84</v>
       </c>
       <c r="F1003" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="0" t="s">
-        <v>2330</v>
+        <v>2156</v>
       </c>
       <c r="B1004" s="0" t="s">
-        <v>2331</v>
+        <v>2157</v>
       </c>
       <c r="C1004" s="0" t="s">
-        <v>2133</v>
+        <v>2158</v>
       </c>
       <c r="D1004" s="0" t="s">
-        <v>2332</v>
+        <v>2159</v>
       </c>
       <c r="E1004" s="2">
-        <v>612.39</v>
+        <v>5757.13</v>
       </c>
       <c r="F1004" s="1" t="s">
-        <v>10</v>
-[...6438 lines deleted...]
-      <c r="F1326" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -36343,354 +27656,32 @@
     <hyperlink ref="F980" r:id="rId980"/>
     <hyperlink ref="F981" r:id="rId981"/>
     <hyperlink ref="F982" r:id="rId982"/>
     <hyperlink ref="F983" r:id="rId983"/>
     <hyperlink ref="F984" r:id="rId984"/>
     <hyperlink ref="F985" r:id="rId985"/>
     <hyperlink ref="F986" r:id="rId986"/>
     <hyperlink ref="F987" r:id="rId987"/>
     <hyperlink ref="F988" r:id="rId988"/>
     <hyperlink ref="F989" r:id="rId989"/>
     <hyperlink ref="F990" r:id="rId990"/>
     <hyperlink ref="F991" r:id="rId991"/>
     <hyperlink ref="F992" r:id="rId992"/>
     <hyperlink ref="F993" r:id="rId993"/>
     <hyperlink ref="F994" r:id="rId994"/>
     <hyperlink ref="F995" r:id="rId995"/>
     <hyperlink ref="F996" r:id="rId996"/>
     <hyperlink ref="F997" r:id="rId997"/>
     <hyperlink ref="F998" r:id="rId998"/>
     <hyperlink ref="F999" r:id="rId999"/>
     <hyperlink ref="F1000" r:id="rId1000"/>
     <hyperlink ref="F1001" r:id="rId1001"/>
     <hyperlink ref="F1002" r:id="rId1002"/>
     <hyperlink ref="F1003" r:id="rId1003"/>
     <hyperlink ref="F1004" r:id="rId1004"/>
-    <hyperlink ref="F1005" r:id="rId1005"/>
-[...320 lines deleted...]
-    <hyperlink ref="F1326" r:id="rId1326"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>